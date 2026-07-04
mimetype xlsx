--- v0 (2026-03-05)
+++ v1 (2026-07-04)
@@ -12,452 +12,7944 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2630">
   <si>
     <t>Nama Sekolah</t>
   </si>
   <si>
     <t>Alamat Sekolah</t>
   </si>
   <si>
     <t>Kategori</t>
   </si>
   <si>
     <t>Nama Dapur</t>
   </si>
   <si>
     <t>Alamat Dapur</t>
   </si>
   <si>
     <t>Jarak (km)</t>
   </si>
   <si>
     <t>Radius (km)</t>
   </si>
   <si>
+    <t>11 W.I.P.S.</t>
+  </si>
+  <si>
+    <t>4JP3+X6V, Ledeng</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Dapur imam</t>
+  </si>
+  <si>
+    <t>Jalan Raya Timur Cisitu KM 25 - Cisitu, Cisitu, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>1st Private Muhammadiyah Islamic Elementary School, Wonogiri</t>
+  </si>
+  <si>
+    <t>Jl. Pelem No.2 Kajen, Kajen, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>sd</t>
+  </si>
+  <si>
+    <t>Dapur Wonogiri</t>
+  </si>
+  <si>
+    <t>Wonoboyo, Wonogiri, Jawa Tengah - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>1st Private Pancasila High School, Wonogiri</t>
+  </si>
+  <si>
+    <t>Jalan Diponegoro No.69, Jatirejo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>sma</t>
+  </si>
+  <si>
+    <t>1st State Elementary School, Bulusulur</t>
+  </si>
+  <si>
+    <t>5XQ3+6VV, Jalan Diponegoro, Bulusulur - Bulusulur, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>1st State Elementary School, Wonoboyo</t>
+  </si>
+  <si>
+    <t>5WQR+5M7, Wonoboyo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>2nd State Junior High School, Wonogiri</t>
+  </si>
+  <si>
+    <t>Jalan Diponegoro No.95, Jatirejo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>smp</t>
+  </si>
+  <si>
+    <t>3rd State Elementary School, Purwosari</t>
+  </si>
+  <si>
+    <t>Sumbersari Purwosari Sumbersari, Sumbersari, Purwosari - Purwosari, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>3rd State Junior High School, Wonogiri</t>
+  </si>
+  <si>
+    <t>Jalan Ki Mangun Sarkoro KP No.59 - Giritirto, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>3rd State Senior High School, Wonogiri</t>
+  </si>
+  <si>
+    <t>5WG7+8MR, Jalan Ki Mangun Sarkoro No.1, Kaloran, Giritirto - Giritirto, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Ahe 6186</t>
+  </si>
+  <si>
+    <t>7FRX+3X7, Jalan Griya Setu Kemuning, Setu Kulon - Setu Kulon, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Dapur Tegalsari Plered</t>
+  </si>
+  <si>
+    <t>BLOK JAMBE, RT/RW 04/02, GANG KETOK MAGIC, DESA TEGALSARI, KEC. PLERED, KAB. CIREBON - Tegalsari, Plered, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>AHE KALIBARU CILODONG</t>
+  </si>
+  <si>
+    <t>Jalan Madrasah RT.04/RW.05, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cilodong Depok </t>
+  </si>
+  <si>
+    <t>Jalan H. Usman Hasbi No 45, RT 004 RW 04, Kelurahan Jatimulya, Kecamatan Cilodong, Kota Depok - Jatimulya, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>AHE WERU LOR 11.117</t>
+  </si>
+  <si>
+    <t>pasar plered, Jalan Haji Abas Gang Karang Baru X, Weru Lor - Weru Lor, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Aisyah Tahfizh Ummul Mukminin Islamic Boarding School</t>
+  </si>
+  <si>
+    <t>Kp. Gegerbitung No.Kel, Cijeruk - Cijeruk, Cijeruk, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Dapur ab bogor</t>
+  </si>
+  <si>
+    <t>Desa Caringin, Kec. Caringin, Kab. Bogor - Caringin, Caringin, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Al Barru Islamic Boarding School Wonogiri (LDII)</t>
+  </si>
+  <si>
+    <t>5WPV+7Q5, Jalan Bulusari II, Bulusari, Bulusulur - Bulusulur, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Al Falah Junior High School Bandung</t>
+  </si>
+  <si>
+    <t>Jalan Cisitu Baru No.52, Dago - Dago, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>AL Huda Private Islamic Elementary School, Wonogiri</t>
+  </si>
+  <si>
+    <t>Jalan Kelengkeng No.2, Kerdukepik, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Al-Fath Integrated Islamic School</t>
+  </si>
+  <si>
+    <t>Jalan Raya Cikaret No.1, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kab. Bogor Cibinong</t>
+  </si>
+  <si>
+    <t>Jalan Al Falah, Rt 04, Rw 09 Cikaret, Harapan Jaya, Kec. Cibinong, Kab. Bogor - Harapanjaya, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Al-Hikmah Islamic School</t>
+  </si>
+  <si>
+    <t>Jalan Menpor No.5, Tugu - Tugu, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kota Depok Pasir Gunung Selatan</t>
+  </si>
+  <si>
+    <t>Jl. Pd. Pesantren No.6A, RT.002/RW.9, Pasir Gn. Sel., Kec. Cimanggis, Kota Depok, Jawa Barat 16451 - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Al-Ikhlas Elementary School</t>
+  </si>
+  <si>
+    <t>Jalan Karang Tineung Indah Dalam No.95-110, Cipedes - Cipedes, Sukajadi, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>AL-Ridwan Bording Schools</t>
+  </si>
+  <si>
+    <t>26PR+2CV, AL-Ridwan bantarujeg, Bantarujeg - Bantarujeg, Bantarujeg, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kab. Majalengka Bantarujeg</t>
+  </si>
+  <si>
+    <t>Jalan Siliwangi No 58 , Bantarujeg, Kec. Bantarujeg Kab. Majalengka - Bantarujeg, Bantarujeg, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>ALFABET Montessori Pre School</t>
+  </si>
+  <si>
+    <t>ruko puri kelapa dua no.9 ( depan sdn tugu 1, Jalan Pondok Pesantren, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Alfath Islamic Montessori School (AIMS)</t>
+  </si>
+  <si>
+    <t>Jalan Raya Cikaret, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>alqosaniah</t>
+  </si>
+  <si>
+    <t>4HRW+2W8, Ledeng</t>
+  </si>
+  <si>
+    <t>An Najm Islamic School</t>
+  </si>
+  <si>
+    <t>Kawasan, Grand Depok City, Jalan Kav Bri No.4 blok c2, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>AN NASHIR ISLAMIC PRIMARY SCHOOL (SD)</t>
+  </si>
+  <si>
+    <t>Jl. An Nashir Jalan Lingkar Selatan no. 5 &amp; 6, Hegarmanah - Hegarmanah, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karang tengah cianjur </t>
+  </si>
+  <si>
+    <t>KP.SURUPAN RT01/RW02, DESA SUKASARANA, KECAMATAN KARANG TENGAH, KABUPATEN CIANJUR - Sukasarana, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>AN-NAHL Puri Nirwana 2</t>
+  </si>
+  <si>
+    <t>Puri Nirwana 2, Blok AC No.09, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Anakku Sayang Cibinong</t>
+  </si>
+  <si>
+    <t>Puri Nirwana 2 Jalan Mangga III Blok BA 05, Nanggewer - Nanggewer, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>ANNUUR HABIB TOHIR UMAR ALHADDAD | YPI-MT-TKQ-TPQ-SDIT.</t>
+  </si>
+  <si>
+    <t>No Jalan Raya Pasir Muncang No.218 - Sukaresmi, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Dapur MBG Megamendung</t>
+  </si>
+  <si>
+    <t>Kp. Pondokgede, Jl. Munjul, RT 01 RW 04 - Sukamanah, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Dapur MBG Ciawi</t>
+  </si>
+  <si>
+    <t>Kp Citerong, Jl Raya Tapos, RT. 04 RW. 04 Desa Cibedug, Kec Ciawi, Kab. Bogor - Cibedug, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
     <t>ARSYAKHA</t>
   </si>
   <si>
     <t>Jalan Kampung Curug Dengdeng RT.004/RW.006, Lemah Duhur - Lemah Duhur, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
-    <t>-</t>
-[...5 lines deleted...]
-    <t>Desa Caringin, Kec. Caringin, Kab. Bogor - Caringin, Caringin, Kabupaten Bogor, Jawa Barat</t>
+    <t>Asrama akhwat RTQ Al-quds</t>
+  </si>
+  <si>
+    <t>GRXM+RGG, Jalan Blok H Jalan Cepit Kampung Sawah, Jatimulya - Jatimulya, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Az Zahra</t>
+  </si>
+  <si>
+    <t>Jalan Kemiri Jaya II No.27 6, RT.6/RW.1, Beji - Beji, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kota Depok Beji</t>
+  </si>
+  <si>
+    <t>Jl. Tanah Baru No.102, Tanah Baru, Kecamatan Beji, Kota Depok, Jawa Barat 16426 - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Baitul Qur'an Abnaul Ummah</t>
+  </si>
+  <si>
+    <t>Pesantren Tahfidz Baitul Quran Abnaul Ummah, Jalan Perum Jaya Bakti Permai Blok I No.14 Blok i, RT.3/RW.4, Kp Salagadog, Jayabakti - Jayabakti, Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kab. Sukabumi Parakansalak</t>
+  </si>
+  <si>
+    <t>Cipanengah, Jayabakti, Desa. Lebaksari Kec. Parakansalak, Kabupaten Sukabumi, Jawa Barat 43353 - Lebaksari, Parakansalak, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Baligo PKB Kec Sukaluyu</t>
+  </si>
+  <si>
+    <t>652M+9G3, Jalan Raya Bandung, Sukasirna - , Cianjur, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bandung Japanesse Club &amp; School</t>
+  </si>
+  <si>
+    <t>Jalan Ciumbuleuit No.199, RT.01, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>BBK Pusat</t>
+  </si>
+  <si>
+    <t>Jalan Griya Lembah Timur 4 No.7 Blok B1, RT.3/RW.24, Abadijaya - Abadijaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bhakti Mulia Private Vocational High SChool, Wonogiri</t>
+  </si>
+  <si>
+    <t>5WV6+XR7, Jalan Gunung Gandul RT.02/RW.05, Joho Lor, Giriwono - Giriwono, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Bianglala School (KB-TK-SD)</t>
+  </si>
+  <si>
+    <t>Jalan Sari Endah No.19, Sukarasa - Sukarasa, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>BiMBA AIUEO</t>
+  </si>
+  <si>
+    <t>Jalan M. Nasir No.13A, RT.05/RW.re 001, Cilodong - Cilodong, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>paud_tk</t>
+  </si>
+  <si>
+    <t>biMBA AIUEO</t>
+  </si>
+  <si>
+    <t>Jalan Haji Shibi No.80, RT.7/RW.002, Kel, Srengseng Sawah - Srengseng Sawah, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
   </si>
   <si>
     <t>biMBA AIUEO - Pasir Muncang</t>
   </si>
   <si>
     <t>Jalan Mayjen H.R. Edi Sukma No.KM. 19, Pasir Muncang - , Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
-    <t>paud_tk</t>
+    <t>biMBA AIUEO Karangsinom</t>
+  </si>
+  <si>
+    <t>JCGV+H5R, Karangsinom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karawang Purwasari </t>
+  </si>
+  <si>
+    <t>Jalan Tegalsari Rt 001/ Rw 004, Kp. Pakopen, Desa Tegalsari, Kec. Purwasari, Kab. Karawang - Tegalsari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kab. Karawang Purwasari</t>
+  </si>
+  <si>
+    <t>Jalan Tegalsari Rt 001/ Rw 004, Kp. Pakopen, Desa Tegalsari, Kec. Purwasari, Kab. Karawang, Jawa Barat - Tegalsari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>biMBA Aiueo Maleber</t>
+  </si>
+  <si>
+    <t>Kp. Ancol RT.01/RW.02, Maleber - Maleber, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>biMBA AIUEO PABUARAN INDAH</t>
+  </si>
+  <si>
+    <t>Jalan Kampung Bedahan No.127, RT.003/RW.002, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>biMBA AIUEO SUKASARI</t>
+  </si>
+  <si>
+    <t>Perum Bumi Sukasari Indah Blok C No.9, Sukasari - Sukasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bimba Bintang Junior Pabuaran Asri</t>
+  </si>
+  <si>
+    <t>Perumahan Pabuaran Asri No.42 Blok A7, Pabuaran Mekar - Pabuaran Mekar, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bimba Bintang Junior Pitara Pancoranmas</t>
+  </si>
+  <si>
+    <t>Jalan Pitara No.16, RT.02/RW.09, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kota Depok Pancoranmas</t>
+  </si>
+  <si>
+    <t>jl. cagar alam Kel. Pancoranmas Kec. Pancoranmas, Kota Depok - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bimba Embun Pre School &amp; Bimba Ahe</t>
+  </si>
+  <si>
+    <t>Blok Maju, Tegalwangi - Tegalwangi, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bimba Kids Club Depok</t>
+  </si>
+  <si>
+    <t>Samping Masjid Al Zihad, Jalan Raya Abdul Gani - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>BIMBA LITTLE RAINBOW</t>
+  </si>
+  <si>
+    <t>Jalan Situ Pitara Siwagandu - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bimba Rainbow Junior Kelapa Dua Depok</t>
+  </si>
+  <si>
+    <t>Jalan Kombes Pol Soedono, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bimba rainbow kids Cilodong</t>
+  </si>
+  <si>
+    <t>HR9P+8Q5, Cilodong</t>
+  </si>
+  <si>
+    <t>Bimba Solusi Kids PGS</t>
+  </si>
+  <si>
+    <t>Jalan Garuda II No.9, RT.9/RW.9, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bimbam Smart Purwasari</t>
+  </si>
+  <si>
+    <t>JC88+PHW, Jalan RT.3/RW.5, Sukasari - Sukasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bimbel &amp; Bimba Jenius Edu</t>
+  </si>
+  <si>
+    <t>Jalan Pondok Pesantren No.1, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
   </si>
   <si>
     <t>Bimbel ar rahma</t>
   </si>
   <si>
     <t>Jalan Kampung Curug Dengdeng No.6, Caringin - Caringin, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>Bimbel cabaca Nabila</t>
+  </si>
+  <si>
+    <t>Perumahan Najwa residence, Blok B4 No.12 - Sukasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bimbel Madam</t>
+  </si>
+  <si>
+    <t>Nurul Huda, Ruko, Jalan Pondok Pesantren No.9, South Pasir Gunung</t>
+  </si>
+  <si>
+    <t>BIMBEL UMMAH BELAJAR</t>
+  </si>
+  <si>
+    <t>Jalan Haji Shibi RT.4/RW.2, Srengseng Sawah - Srengseng Sawah, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Bimbingan Belajar Anak Hebat (AHE)</t>
+  </si>
+  <si>
+    <t>Perum griya damai kusuma 2&amp;3, Blok B No.03, Megu Cilik - Megu Cilik, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bimbingan Belajar Mlc</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>Bina Bangsa School Bandung</t>
+  </si>
+  <si>
+    <t>Jalan Sentra Dago Pakar Raya Resor Dago Pakar Raya No.1 Blok F, Mekarsaluyu - Mekarsaluyu, Cimenyan, Kabupaten Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bina Insan Kamil Elementary Islamic School</t>
+  </si>
+  <si>
+    <t>Jalan Raya KSU, Tirtajaya - Tirtajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bina Insani (Pancoran Mas)</t>
+  </si>
+  <si>
+    <t>Jalan Pitara No.2 B, RT.2/RW.9, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bina Madani</t>
+  </si>
+  <si>
+    <t>Jl. Raya H.E. Sukma Gang Siliwangi No.25, RT.02/RW.12, Harjasari - Harjasari, Bogor Selatan, Kota Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>BINTANG JUNIOR - Kalibaru Raya</t>
+  </si>
+  <si>
+    <t>Jalan Kalibaru Raya No.91, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bintang Mazaya</t>
+  </si>
+  <si>
+    <t>HRFP+3QX, Jalan H. Amad, Cilodong - Cilodong, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>BINTARA HIGH SCHOOL</t>
+  </si>
+  <si>
+    <t>Jalan Raya Sawangan No.19, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>BKB PAUD RAMBUTAN DLH</t>
+  </si>
+  <si>
+    <t>Jl. Camat Gabun I Blok Barak A No.1, RT.3/RW.9, Lenteng Agung - , , , Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>BSB2</t>
+  </si>
+  <si>
+    <t>Jalan Bongas Pasirdulang RT 4/5, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Dapur Cijeruk bogor</t>
+  </si>
+  <si>
+    <t>Kampung geger bitung/ Hongbu RT 04 RW 04 Desa Cijeruk, Kecamatan Cijeruk, Kab. Bogor
+5 3
+JAWA BARAT Kota Depok
+Cilodong
+Jalan H. Usman Hasbi No 45, RT 004 RW 04, Kelurahan Jatimulya, Kecamatan Cilodong, Kota - Cijeruk, Cijeruk, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bunda Ganesa</t>
+  </si>
+  <si>
+    <t>Jalan Gelap Nyawang No.2, Lebak Siliwangi - Lebak Siliwangi, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bunda Hafid</t>
+  </si>
+  <si>
+    <t>7FQW+FFG, Blok K, Megu Cilik - Megu Cilik, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Bunga Nusa Indah</t>
+  </si>
+  <si>
+    <t>Jl. Kampung Baru Kavling No. 15, RT. 002 / 017, Pancoran MAS, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Cahaya Rancamaya Islamic Boarding School</t>
+  </si>
+  <si>
+    <t>Jalan Rancamaya No.30, RT.01/RW.04, Bojongkerta - , Bogor Selatan, Kota Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Cakra Buana School</t>
+  </si>
+  <si>
+    <t>Jalan Raya Sawangan No.91 - Mampang, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Canisius Catholic Private Junior High School, Wonogiri</t>
+  </si>
+  <si>
+    <t>5WMG+MW8, Sabggrahan, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
     <t>CARINGIN</t>
   </si>
   <si>
     <t>Jalan Merdeka Raya No.Caringin No.RT.00105, RT.00105/RW.005, Caringin - Caringin, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>CIANJUR DIGITAL MARKETING SCHOOL - PT MARS DIGITAL SOLUTION</t>
+  </si>
+  <si>
+    <t>Jalan Raya Bandung No.253 - Bojong, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Cimenteng girang</t>
+  </si>
+  <si>
+    <t>22FX+X6F, Cimenteng</t>
+  </si>
+  <si>
+    <t>Circle Academy Islamic School</t>
+  </si>
+  <si>
+    <t>Jalan Tanah Baru No.62, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Curdefo Institute - Pusat Gladi Profesi dan Pendampingan SDM</t>
+  </si>
+  <si>
+    <t>Jalan Pelem 2 No.1 Lantai 2 &amp; 3, Sukorejo, Giritirto - Giritirto, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Daar Inat</t>
+  </si>
+  <si>
+    <t>Jalan Lembah Nendeut No.19, Sukakarya - Sukakarya, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Dafa home</t>
+  </si>
+  <si>
+    <t>Sedayu Villas, Jalan Kemang Raya No.11, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Dandelion Daycare</t>
+  </si>
+  <si>
+    <t>no 16431, Jalan Kenanga No.2, RT.3/RW.8, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Darul Hikam Dago Giri</t>
+  </si>
+  <si>
+    <t>Jalan Buniwangi No.55, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Daycare / KB / TK Sekar Ananda</t>
+  </si>
+  <si>
+    <t>Jalan Kembang Beji No.27, RT. 02/03, Beji - Beji, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Depok 6 Elementary School</t>
+  </si>
+  <si>
+    <t>HRV8+FWG, Jalan Lustrum FEUI, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Destia's Home</t>
+  </si>
+  <si>
+    <t>Perum Bukit Sukasari Residence Blok H4/8, Sukasari - Sukasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Dharma Asih Depok Foundation</t>
+  </si>
+  <si>
+    <t>Jalan Bangau Raya No.1, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Dimas</t>
+  </si>
+  <si>
+    <t>8G25+3F9, Trusmi Kulon</t>
+  </si>
+  <si>
+    <t>DIN</t>
+  </si>
+  <si>
+    <t>JR62+7M6, Rite</t>
+  </si>
+  <si>
+    <t>Dapur Bima 1</t>
+  </si>
+  <si>
+    <t>Desa Kole Kecamatan Ambalawi Kabupaten Bima Nusa Tenggara Barat - Kole, Ambalawi, Kabupaten Bima, Nusa Tenggara Barat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dapur Ambalawi </t>
+  </si>
+  <si>
+    <t>Dusun Ncore, Desa Kole, Kecamatan Monta Kabupaten Bima - Kole, Ambalawi, Kabupaten Bima, Nusa Tenggara Barat</t>
+  </si>
+  <si>
+    <t>DTA Al-Fatah</t>
+  </si>
+  <si>
+    <t>5333+8R7, Cilopang</t>
+  </si>
+  <si>
+    <t>DTA Annuriyah Situhaur</t>
+  </si>
+  <si>
+    <t>22VJ+9P6, Jalan Cilimus, Bencoy - Bencoy, Cireunghas, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>DTA HIDAYTUL ULUM</t>
+  </si>
+  <si>
+    <t>4JH4+XFQ, DUSUN CIKAREO, RT.08/RW.04, DESA TENGGERRAHARJA - , , Kabupaten Ciamis, Jawa Barat</t>
+  </si>
+  <si>
+    <t>DTA KHURFTUL ILMI</t>
+  </si>
+  <si>
+    <t>Jalan Tapos Lbc No.8, Citapen - Citapen, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>DTA Manarul Huda tegalwangi</t>
+  </si>
+  <si>
+    <t>Tegalwangi</t>
+  </si>
+  <si>
+    <t>DTA Nahdlatul Ulama Cibeurih</t>
+  </si>
+  <si>
+    <t>26CQ+2PW, Unnamed Road, Bantarujeg</t>
+  </si>
+  <si>
+    <t>DTA NURUL ISLAM</t>
+  </si>
+  <si>
+    <t>522J+68R, Cikopo RT.03/RW.01, Jatimekar - Jatimekar, Situraja, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>DTA Tarbiyatul Athfal</t>
+  </si>
+  <si>
+    <t>Jalan Cijengkol No.16, Wangunsari - Wangunsari, Lembang, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>DTM Farm</t>
+  </si>
+  <si>
+    <t>22HH+76Q, Jalan Benjot, Caringin - Caringin, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Elementary School Cikumpa</t>
+  </si>
+  <si>
+    <t>Jalan Kemang Raya No.4, RT.4/RW.9, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Elementary School Cipedes 5</t>
+  </si>
+  <si>
+    <t>Jalan Gegerkalong Hilir No.79, Sukarasa - Sukarasa, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Elementary School Depok 2</t>
+  </si>
+  <si>
+    <t>Jalan Stasiun Depok Lama No.4, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Elementary School Miftahul Jannah</t>
+  </si>
+  <si>
+    <t>Jalan Situ Pitara Siwagandu No.59, RT.3/RW.6, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Elementary School Padurenan Jaya</t>
+  </si>
+  <si>
+    <t>Jalan Padurenan No.27, RT.4/RW.3, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Emiisc Boarding school (Ikhwan)</t>
+  </si>
+  <si>
+    <t>Jalan Jogjogan No.65, RT.04/RW.01, Jogjogan - Jogjogan, Cisarua, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Falah Pesantren Tarbiyyatul</t>
+  </si>
+  <si>
+    <t>22MP+XM7, JL. Cimalati, Sadamukti, Cicurug, Caringin - , Sukabumi, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>pondok_pesantren</t>
+  </si>
+  <si>
+    <t>Fathan Mubina</t>
+  </si>
+  <si>
+    <t>Jalan Veteran III Raya Tapos No.23A, Banjar Sari - , Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Forum Lenteng</t>
+  </si>
+  <si>
+    <t>Jalan Haji Shibi Gg. H. Masan No.69, RT.4/RW.2, Srengseng Sawah - Srengseng Sawah, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Gaga Yatim</t>
+  </si>
+  <si>
+    <t>Jalan Pelem III No.18, RT.001/RW.012, Kedungringin, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>yayasan_yatim_piatu</t>
+  </si>
+  <si>
+    <t>Gang Apirly</t>
+  </si>
+  <si>
+    <t>Jalan Lapangan Koni I No.RT 04/02, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Gedung PPAG UNPAR</t>
+  </si>
+  <si>
+    <t>Jalan Ciumbuleuit No.94, Hegarmanah - Hegarmanah, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
     <t>Gerbang Utama Pondok Pesantren Annur Cimande</t>
   </si>
   <si>
     <t>7RWP+9HC, RT.01/RW.01, Lemah Duhur - Lemah Duhur, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
-    <t>pondok_pesantren</t>
+    <t>Gg. Haji Zein</t>
+  </si>
+  <si>
+    <t>8V9W+2R8, Sukamanah</t>
+  </si>
+  <si>
+    <t>GG.swadaya II</t>
+  </si>
+  <si>
+    <t>Jalan Terong No.6-13, Beji - Beji, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Ginko Manga</t>
+  </si>
+  <si>
+    <t>Jalan Merpati 2 No.11, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>GOR HS BADMINTON</t>
+  </si>
+  <si>
+    <t>JC98+954, Perum Jalan Bukit Sukasari Residence, Sukasari - Sukasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Grha Tahfizh Al-Manaar</t>
+  </si>
+  <si>
+    <t>Kebun Kelapa, Karangsinom - Karangsinom, Tirtamulya, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Griya Anak Cerdas</t>
+  </si>
+  <si>
+    <t>Komplek Griya Insani 2, Jalan Tanah Cimo No.40 Blok c1, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Griya Tahfidz As-Salam</t>
+  </si>
+  <si>
+    <t>7GQ2+VXM, Jalan Syeh Bayanilah, Setu Kulon - Setu Kulon, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Guru Les Privat Into Home In Jakarta - Best Alma mater</t>
+  </si>
+  <si>
+    <t>Jalan Kalisari Raya No.4 RT.007/01, Pasar Rebo, RT.4/RW.11, Kalisari - Kalisari, Pasar Rebo, Kota Administrasi Jakarta Timur, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Gymboree</t>
+  </si>
+  <si>
+    <t>Jalan Karangsari No.15a, Pasteur - Pasteur, Sukajadi, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Haspa World Education Islamic Boarding School</t>
+  </si>
+  <si>
+    <t>Jalan Taman H. Edi Salim, Sukaresmi - Sukaresmi, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Hendra pargoy</t>
+  </si>
+  <si>
+    <t>Jl. Kp. Jambu Luwuk, Rt 03/01 no 72, Bojong Murni - , Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Hidayatul Hukama</t>
+  </si>
+  <si>
+    <t>Jalan Kemang No.99, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>HighScope Indonesia Rancamaya</t>
+  </si>
+  <si>
+    <t>Golf &amp; Estate, Ruko SH Jalan Rancamaya No.03, Selatan, Rancamaya Bogor City West Java 16720 ID, Jl. Graha Yasa Kav. SH No.01, RT.02/RW.07, Bojongkerta</t>
+  </si>
+  <si>
+    <t>House annisa</t>
+  </si>
+  <si>
+    <t>HRW5+2PF, Jalan Aula Pancoran Mas 3, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>ibtidaiyah unwanul falah</t>
+  </si>
+  <si>
+    <t>6P4H+VG2, Lebaksari</t>
+  </si>
+  <si>
+    <t>IMTAQ SHIGHOR BAITUL QURAN</t>
+  </si>
+  <si>
+    <t>5WMQ+Q9V, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Innovative School Cianjur</t>
+  </si>
+  <si>
+    <t>55H8+79X, Maleber</t>
+  </si>
+  <si>
+    <t>Integrated Islamic Elementary School (SDIT) Ruhama</t>
+  </si>
+  <si>
+    <t>Jalan Perumahan Jatijajar No.24A Blok D24, Jatijajar - Jatijajar, Tapos, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Integrated Islamic Elementary School ash-Shafi'i</t>
+  </si>
+  <si>
+    <t>Jalan Puskesmas No.25 B 5, RT.5/RW.11, Kalisari - Kalisari, Pasar Rebo, Kota Administrasi Jakarta Timur, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Integrated Islamic Elementary School Daarul Fikri</t>
+  </si>
+  <si>
+    <t>Jalan Raya Jakarta - Bogor No.KM 40,7, Cilangkap - Cilangkap, Tapos, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Integrated Islamic Elementary School Izzati</t>
+  </si>
+  <si>
+    <t>Jalan Palakali No.62, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Irfan</t>
+  </si>
+  <si>
+    <t>HQXW+G9C, Jalan Lintas Bima-Wera, Kole - Kole, Ambalawi, Kabupaten Bima, Nusa Tenggara Barat</t>
+  </si>
+  <si>
+    <t>Islam Arridho Vocational High School Depok</t>
+  </si>
+  <si>
+    <t>Jalan Haji Abdul Gani II, Jatimulya - Jatimulya, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Islamic Boarding School Al Musthafawiyah</t>
+  </si>
+  <si>
+    <t>Pasir Muncang, Jalan Cikopo Selatan, Sukakarya - Sukakarya, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Islamic Center of Wadi Mubarak Bogor</t>
+  </si>
+  <si>
+    <t>Jl. Raya Puncak, Kp. Goleah RT. 01 RW. 01 Kuta Village District - Kuta, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Islamic Primary School Al-Azhar 46</t>
+  </si>
+  <si>
+    <t>HR9G+MP5, Jalan Boulevard Grand Depok City, Jatimulya - Jatimulya, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Islamic Primary School Binakheir</t>
+  </si>
+  <si>
+    <t>Jalan Raden Saleh, Jalan Studio Alam TVRI Jalan Setu Baru Blok Kud, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Ismile Preschool</t>
+  </si>
+  <si>
+    <t>Jalan Hegarmanah No.26, Hegarmanah - Hegarmanah, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>IVO WERU PERMAI (Ikatan Voly Weru Permai)</t>
+  </si>
+  <si>
+    <t>7FVX+3W7, Weru Kidul</t>
+  </si>
+  <si>
+    <t>JAJAHOME</t>
+  </si>
+  <si>
+    <t>Jalan Nusantara No.15 E, Tugu - Tugu, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Jakarta Islamic Boarding School</t>
+  </si>
+  <si>
+    <t>Desa Suka Galih, Pasir Muncang, Sukagalih - Sukagalih, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Jakarta Selatan</t>
+  </si>
+  <si>
+    <t>JR28+4P8</t>
+  </si>
+  <si>
+    <t>Junior High School 17</t>
+  </si>
+  <si>
+    <t>Jalan Bojongkerta Rancamaya No.17, RT.05/RW.02, Bojongkerta - , Bogor Selatan, Kota Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Junior High School 203 Jakarta</t>
+  </si>
+  <si>
+    <t>Jalan Kalisari RT.6/RW.2, Kalisari - Kalisari, Pasar Rebo, Kota Administrasi Jakarta Timur, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Junior High School Islam Al-Qalam</t>
+  </si>
+  <si>
+    <t>Jalan Pemuda No.41, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Junior High School Pasundan 3</t>
+  </si>
+  <si>
+    <t>Jalan Bapa Husen Blok No.4, Cipaganti - Cipaganti, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Junior State 2 Ciawi</t>
+  </si>
+  <si>
+    <t>8R9V+7XR, Jalan Mayjen H.R. Edi Sukma RT.02/RW.01, Bitung Sari - , , Kota Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kalibaru Elementary School 3</t>
+  </si>
+  <si>
+    <t>Jalan Kailudin No.29, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
   </si>
   <si>
     <t>Kampung School</t>
   </si>
   <si>
     <t>Jalan Raya Bogor Sukabumi Km. 5 RT. 003/RW. 001 Kampung, Jalan Nangoh Babakan, Cimande - Cimande, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>KAMPUS SMPIT SMAIT RUHAMA DEPOK</t>
+  </si>
+  <si>
+    <t>Cilangkap</t>
+  </si>
+  <si>
+    <t>Kantor Team PAUD Solo</t>
+  </si>
+  <si>
+    <t>5W28+CX3, Kedung Areng, Sendang, Sendang - Sendang, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>karang benda</t>
+  </si>
+  <si>
+    <t>JCPR+XCG, Karangsinom</t>
+  </si>
+  <si>
+    <t>Karang pakuan</t>
+  </si>
+  <si>
+    <t>4364+RQJ, Karangpakuan</t>
+  </si>
+  <si>
+    <t>Karya Anak Bangsa Untuk Nusantara</t>
+  </si>
+  <si>
+    <t>KB 'Aisyiyah Tumenggungan</t>
+  </si>
+  <si>
+    <t>Jl. Rw. Indah 1 No.RT. 1, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>KB AL FURQON</t>
+  </si>
+  <si>
+    <t>42CJ+5FJ, Linggajaya</t>
+  </si>
+  <si>
+    <t>KB AN-NUR</t>
+  </si>
+  <si>
+    <t>Jalan Rancabentang Dalam No.119, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>KB ARRAHMAN</t>
+  </si>
+  <si>
+    <t>JQ3W+8VX, Kole</t>
+  </si>
+  <si>
+    <t>KB ARROBANI</t>
+  </si>
+  <si>
+    <t>2275+R76, Cijurey</t>
+  </si>
+  <si>
+    <t>KB GODWILLING</t>
+  </si>
+  <si>
+    <t>Jalan Damai I No.28, Mampang - Mampang, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>KB Melati sukamaju</t>
+  </si>
+  <si>
+    <t>Sukamaju</t>
+  </si>
+  <si>
+    <t>KB RA TPQ Nurul Ikhlas</t>
+  </si>
+  <si>
+    <t>Jalan Cagar Alam Selatan II No.60, RT.04/RW.03 - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>KB.Arrahmah</t>
+  </si>
+  <si>
+    <t>GRQR+425, Jalan Raya Cikaret, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>KB/PAUD AL MUJAHIDIN</t>
+  </si>
+  <si>
+    <t>5WVQ+GGW, Banaran, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>KBIT Raudhatus Salam</t>
+  </si>
+  <si>
+    <t>Blok Tonggo, Kaliwulu - Kaliwulu, Plered, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>kebun.ka_rahman</t>
+  </si>
+  <si>
+    <t>4JQ3+QRG, Ciumbuleuit</t>
+  </si>
+  <si>
+    <t>Kelas 12 Ips 1</t>
+  </si>
+  <si>
+    <t>HRGW+5PV, Cilodong</t>
+  </si>
+  <si>
+    <t>Kelas 7b SMPN 2 PLERED</t>
+  </si>
+  <si>
+    <t>Sdn 3 Tegal Sari, Tegalsari - Tegalsari, Plered, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>KELAS 8H</t>
+  </si>
+  <si>
+    <t>Kelas Tanpa Ruang</t>
+  </si>
+  <si>
+    <t>Jalan Terobosan, Gunung Geulis RT.05/RW.05, Pasir Angin - Pasir Angin, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kelompok Bermain Aisyiyah Wonogiri</t>
+  </si>
+  <si>
+    <t>5WJG+R6V, RT.03/RW.11, Kajen, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Kelompok Bermain Al Barkah</t>
+  </si>
+  <si>
+    <t>Jalan Pitara No.85, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kelompok Bermain Al Huda</t>
+  </si>
+  <si>
+    <t>5WRG+CMG, Jalan Klengkeng II, Salak, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Kelompok Bermain Al Mujahidin</t>
+  </si>
+  <si>
+    <t>5WQM+8PC, Banaran, Wonoboyo, Wonogiri, Jatirejo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Kelompok Bermain Amarilis</t>
+  </si>
+  <si>
+    <t>5WFJ+6HF, Kajar, Pokohkidul - Pokohkidul, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Kelompok Bermain Anak Pintar</t>
+  </si>
+  <si>
+    <t>Wonoboyo, Wonoboyo, Wonogiri, Jalan Anggrek III No.18, Jatirejo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Kelompok Bermain Anggrek 4</t>
+  </si>
+  <si>
+    <t>5WQM+V5G, JL. Flamboyan II, Jatirejo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Kelompok Bermain As Salam</t>
+  </si>
+  <si>
+    <t>5WPF+X4V, Jalan Nanas I, Gerdu, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Kelompok Bermain Cahaya Pagi</t>
+  </si>
+  <si>
+    <t>6658+FR7, JL. Karamat, Ciherang, Karangtengah, Ciherang - , Cianjur, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kelompok Bermain Mawar</t>
+  </si>
+  <si>
+    <t>7VMG+V8F, Pancawati</t>
+  </si>
+  <si>
+    <t>Khalid's school</t>
+  </si>
+  <si>
+    <t>Jalan Karakal No.45 - Sukamanah, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kidz Potentia Preschool</t>
+  </si>
+  <si>
+    <t>Jalan Terusan Sutami II No.19A, Sukagalih - Sukagalih, Sukajadi, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kinderland Preschool Bandung</t>
+  </si>
+  <si>
+    <t>Jalan Professor Doktor Sutami No.73, Sukarasa - Sukarasa, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>KLIKPSIKOLOG</t>
+  </si>
+  <si>
+    <t>Grand Depok City, Cluster Anggrek 2 Blok H8 no 1, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>KOBER ALMUSTOFA</t>
+  </si>
+  <si>
+    <t>2295+VR4, Cijurey</t>
+  </si>
+  <si>
+    <t>Kober Bina Kasih</t>
+  </si>
+  <si>
+    <t>Kp. Karamat Jaya Rt 09/RW 01 Desa Cidadap. Kec. Cidadap Kab. Sukabumi Provinsi Jabar - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kober cendrawasih</t>
+  </si>
+  <si>
+    <t>657Q+RQF, Kp Jalan Sukanagara, Sukamantri - Sukamantri, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kober Hidayatul Mutaalimin</t>
+  </si>
+  <si>
+    <t>26QQ+3VM, Babakansari</t>
+  </si>
+  <si>
+    <t>KOBER IT AS - SA'ADAH</t>
+  </si>
+  <si>
+    <t>kostan perkumpulan anak baik</t>
+  </si>
+  <si>
+    <t>JRVQ+RX2, Jalan Akses UI, Tugu - Tugu, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kota depok</t>
+  </si>
+  <si>
+    <t>Jalan Merpati 5 No.212, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>KsatriaPandawa House</t>
+  </si>
+  <si>
+    <t>6624+GFR, Unnamed Road, Ciherang - Ciherang, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kubangsari</t>
+  </si>
+  <si>
+    <t>SMAN 1 - Bantarujeg, Bantarujeg, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>KUMON Pondok Hijau</t>
+  </si>
+  <si>
+    <t>Gegerkalong</t>
+  </si>
+  <si>
+    <t>Kuntum</t>
+  </si>
+  <si>
+    <t>Jalan Cipaganti No.144, Cipaganti - Cipaganti, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kursus Privat Jerman</t>
+  </si>
+  <si>
+    <t>Jalan Delima I No.1 8, RT.7/RW.5, Srengseng Sawah - Srengseng Sawah, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Kuttab Al-Fatih Beji - Gedung Wakaf</t>
+  </si>
+  <si>
+    <t>Jalan Tanah Baru Jalan Kemiri Jaya No.129, RT.07/RW.01, Beji - Beji, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kuttab Ummul Quro Pasar Rebo</t>
+  </si>
+  <si>
+    <t>Jalan Haji Enjong II No.108, RT.9/RW.1, Kalisari - Kalisari, Pasar Rebo, Kota Administrasi Jakarta Timur, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Lahan Sawah Quranikids School</t>
+  </si>
+  <si>
+    <t>55VF+FCF, Bojong</t>
+  </si>
+  <si>
     <t>lampe</t>
   </si>
   <si>
     <t>7RVC+JVM, Caringin</t>
   </si>
   <si>
+    <t>Lapak Baca GSB</t>
+  </si>
+  <si>
+    <t>Jalan Irian Jaya No.01, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Lebakpicung</t>
+  </si>
+  <si>
+    <t>6P2G+PH7, Lebaksari</t>
+  </si>
+  <si>
+    <t>Lembah Arafah Islamic Boarding School</t>
+  </si>
+  <si>
+    <t>Jalan Waru Doyong No.45 RT 02/01, Kuta - Kuta, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Lentera Insan CDEC</t>
+  </si>
+  <si>
+    <t>Jalan Komjen Pol M. Yasin Jalan Akses UI No.101, Tugu - Tugu, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Les Baca Ahe</t>
+  </si>
+  <si>
+    <t>Jl.Raya Lenteng Agung Gg.Gardu Rt. 11/02 No. 02, Jalan Gardu No.2, RT.11/RW.2, Srengseng Sawah - , , , Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Les Baca Cabaca Bulusulur</t>
+  </si>
+  <si>
+    <t>Perum Jalan Griya Cipta Laras No.14 Blok E2, Kedung Sono, Bulusulur - Bulusulur, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Les Bu Erna</t>
+  </si>
+  <si>
+    <t>Jalan Taman Tunas Muda No.40 RT 001/ 013, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Les pak kasdi</t>
+  </si>
+  <si>
+    <t>5WPW+Q49, RT.1/RW.4, Bulusari, Bulusulur - Bulusulur, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>LES PRIVATE ALLEGRO MUSIC</t>
+  </si>
+  <si>
+    <t>Jalan Melati IV No.46, Jatirejo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Lihai Islamic Pre-School</t>
+  </si>
+  <si>
+    <t>Jalan Lembah Cisitu No.5, Dago - Dago, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Little Star Daycare and Learning Center</t>
+  </si>
+  <si>
+    <t>Jalan Kapten Abdul Hamid No.35 - Hegarmanah, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>LKP ASY SYIFA ( BIMBEL KHAN KIDS )</t>
+  </si>
+  <si>
+    <t>Salak, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>LKP Grafologi Indonesia</t>
+  </si>
+  <si>
+    <t>Jalan Haur Pancuh No.Kel, Lebakgede - , Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>LKP Wibowo Wonogiri</t>
+  </si>
+  <si>
+    <t>JL. Diponegoro, Km. 3 RT. 03 RW. 03, Bulusari Bulusulur, Jatirejo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Lokasi salah</t>
+  </si>
+  <si>
+    <t>Jl. Halteu Maleber No. 18, Sabandar, kec. Karangtengah, kabupaten Cianjur jawa barat 43281 - Sabandar, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>lpk bahasa korea seogu</t>
+  </si>
+  <si>
+    <t>Jalan Nasional III, Babakancaringin - Babakancaringin, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Lpk Wakamiya</t>
+  </si>
+  <si>
+    <t>Perum Graha Samolo Indah Blok B1 22, Babakan - , , Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>LPK.BIG (Sakura Private Bahasa Jepang)</t>
+  </si>
+  <si>
+    <t>6P7R+M8G, Jalan, Tangkil, Jayabakti - Jayabakti, Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Lumbung Jamur Heru</t>
+  </si>
+  <si>
+    <t>8W62+85P, Jalan Cikopo Selatan Jalan Raya Pasir Muncang, Sukaresmi - Sukaresmi, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
     <t>ma al istiqomah</t>
   </si>
   <si>
     <t>Jalan Mayjen H.R. Edi Sukma No.Km. 15, RT.001/RW01, Caringin - Caringin Wetan, Caringin, Kabupaten Sukabumi, Jawa Barat</t>
   </si>
   <si>
-    <t>sma</t>
+    <t>MA Al Mustofawiyah Karangtengah</t>
+  </si>
+  <si>
+    <t>55GF+72H, Maleber</t>
+  </si>
+  <si>
+    <t>MA AL-MANAR (Al-Mamun) gegerbitung</t>
+  </si>
+  <si>
+    <t>Cikaret</t>
+  </si>
+  <si>
+    <t>Ma ash sholahiyah</t>
+  </si>
+  <si>
+    <t>Kp. Sindanghayu No.rt.003/009, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MA MUSLIMIN CIPEUNDEUY</t>
+  </si>
+  <si>
+    <t>7967+MG4, Jalan Raya Cipeundeuy, Cipeundeuy - Cipeundeuy, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Kab. Bandung Barat Cipeundeuy</t>
+  </si>
+  <si>
+    <t>KP.MARGALASANA RT.02.RW12 DESA MARGALAKSANA.KEC.CIPEUNDEUY KAB.BANDUNG BARAT. - Margalaksana, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MA YAPISNA</t>
+  </si>
+  <si>
+    <t>55JC+6V8, Jalan Didi Prawirakusumah, Maleber - Maleber, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
   </si>
   <si>
     <t>MA'HAD AL- QUR'AN DARUL FURQON CARINGIN</t>
   </si>
   <si>
     <t>Gang Telkom, Pasir Muncang - , Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>Ma'had Aly Baitul Qur'an Wonogiri</t>
+  </si>
+  <si>
+    <t>5WMQ+W7P, Wonoboyo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Ma'had Askar Kauny Villa Pertiwi Depok</t>
+  </si>
+  <si>
+    <t>Perumahan Villa Pertiwi, Jalan Cendana Raya No.5 Blok F7, RT.003/RW.013, Kel.Sukamaju - Sukamaju, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Ma'had Rahmaniyah Al Islamy</t>
+  </si>
+  <si>
+    <t>Jalan Raya Asrama Divif 1 Kostrad Jalan Cilodong Raya No.25, Pabuaran mekar - Pabuaran Mekar, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Ma'had usyaqil Qur'an</t>
+  </si>
+  <si>
+    <t>Jl. Safir Biru, wing 2, komplek, setiabudi regency, Masjid Al-Hidayah, Ciwaruga - Ciwaruga, Parongpong, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Ma'had Usyaqil Qur'an Bandung</t>
+  </si>
+  <si>
+    <t>Jalan Kekal No.120 a, Gegerkalong - Gegerkalong, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Al Amanah</t>
+  </si>
+  <si>
+    <t>MC3J+RR3, Jalan Tirtasari, Tirtasari - Tirtasari, Tirtamulya, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MADRASAH AL FARIS DEPOK</t>
+  </si>
+  <si>
+    <t>Cluster Santry 7, Jalan Kemang II. 7 5b, Sukmajaya, Sukmajaya (5 B, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Aliyah Negeri 13 Jakarta</t>
+  </si>
+  <si>
+    <t>Jalan Syukur No.1, RT.1/RW.8, Lenteng Agung - Lenteng Agung, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Madrasah Barkatulloh</t>
+  </si>
+  <si>
+    <t>4JQ7+48G, Ciumbuleuit</t>
+  </si>
+  <si>
+    <t>Madrasah Diniyah Al - Intidzom</t>
+  </si>
+  <si>
+    <t>228C+FHG, Kampung Bongas RT.05/RW.04, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Diniyah Al Insyiroh</t>
+  </si>
+  <si>
+    <t>228C+FHG, Kampung Sukamanah RT.15/RW.06, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Diniyah Al Muawanah</t>
+  </si>
+  <si>
+    <t>6P2W+83C, Jalan Raya, Jayabakti - Jayabakti, Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Diniyah Al Munawar</t>
+  </si>
+  <si>
+    <t>JCG8+V39, Kp. Tamelang, Desa Mekarjaya, Sukasari - Sukasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Diniyah Al Muntaqiyyah</t>
+  </si>
+  <si>
+    <t>Leles Sukamanah, RT. 5/2, Karangtengah, Hegarmanah - , Cianjur, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Diniyah Barkatul Huda</t>
+  </si>
+  <si>
+    <t>JCPR+986, Caplek, Karangsinom - Karangsinom, Tirtamulya, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Diniyah Mifahut Khoer</t>
+  </si>
+  <si>
+    <t>55RM+5GX, Kulur Ciherang, Karangtengah, Hegarmanah - , Cianjur, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Diniyah Nurul Amal</t>
+  </si>
+  <si>
+    <t>JCG8+V39, JL. A. Yani, Warung Kebon, Purwasari, Sukasari - Sukasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Diniyah Nurul Huda</t>
+  </si>
+  <si>
+    <t>229C+VVH, Kampung Ciparipasir RT.13/RW.RT. 04, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Diniyah Nurul Huda Cangklek</t>
+  </si>
+  <si>
+    <t>2297+WHH, Kp.Cangklek RT./RW/RW.02/02, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Diniyah Takmiliyah Awwaliyah</t>
+  </si>
+  <si>
+    <t>7VRH+HG9, Kp Pondok Menteng, RT.01/RW.02, Citapen - Citapen, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Diniyah Tarbiyatussyibyan</t>
+  </si>
+  <si>
+    <t>228C+FHG, Kampung Lio RT.06/RW.02, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah DTA Hidayatul Aulad</t>
+  </si>
+  <si>
+    <t>22G7+896, Gegerbitung</t>
+  </si>
+  <si>
+    <t>Madrasah fathul Muhajirin</t>
+  </si>
+  <si>
+    <t>Jalan Rereongan Sarupi No.577, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Ibtidaiyah "Ar-Rahman"</t>
+  </si>
+  <si>
+    <t>Jalan Mawar Raya No.17, Pondok Cina - Pondok Cina, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Ibtidaiyah Al Falah</t>
+  </si>
+  <si>
+    <t>GRVQ+RWW, Jalan Al-Falah, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Ibtidaiyah Negeri Saganten</t>
+  </si>
+  <si>
+    <t>55H9+PQM, Maleber</t>
+  </si>
+  <si>
+    <t>Madrasah Ibtidaiyah Swasta (MIS) Cilutung</t>
+  </si>
+  <si>
+    <t>Kampung Cilutung, RT. 02 RW. 04, Lebaksari, Parakan Salak, Lebaksari - , Sukabumi, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Miftahul Huda</t>
+  </si>
+  <si>
+    <t>7FWV+MRP, Tegalwangi</t>
+  </si>
+  <si>
+    <t>Madrasah Modern Insan Madani</t>
+  </si>
+  <si>
+    <t>Jalan Pesantren No.32, Cigadung - Cigadung, Cibeunying Kaler, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
     <t>Madrasah Nurul Yaqin Cimande</t>
   </si>
   <si>
     <t>Jalan Cimande No.6, Cimande - Cimande, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>Madrasah Technonatura</t>
+  </si>
+  <si>
+    <t>Komplek Griya Tugu Asri Blok E, Tugu, Cimanggis, Tugu - , , Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Tsanawiyah Al-Inayah Kota Bandung</t>
+  </si>
+  <si>
+    <t>Jalan Cijerokaso No.63, RT.07/RW.01, Sarijadi - Sarijadi, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Madrasah Tsanawiyah Swasta (MTsS) Sa Tarbiyatul Huda</t>
+  </si>
+  <si>
+    <t>Jalan Veteran 1, Legok Nyenang, Pancawati - Pancawati, Caringin, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Maesa Soccer School</t>
+  </si>
+  <si>
+    <t>Jalan RA. Fadillah RT.3/RW.9, Kalisari - Kalisari, Pasar Rebo, Kota Administrasi Jakarta Timur, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Magang Mahasiswa Depok</t>
+  </si>
+  <si>
+    <t>Griya Melati Mas i2 nomor.12 Grand Depok City, Cilodong Depok, Jatimulya - Jatimulya, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Magnet Computer</t>
+  </si>
+  <si>
+    <t>Kp Jalan Lebak Picung No.RT 02/08 - Lebaksari, Parakansalak, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Mahad Askar Kauny Cijulang</t>
+  </si>
+  <si>
+    <t>8W38+W27, Jalan Cijulang, Kopo - Kopo, Cisarua, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MAHAD ASKAR QURAN</t>
+  </si>
+  <si>
+    <t>Kopo</t>
+  </si>
+  <si>
+    <t>Mahad Tahfidz Waadi Alquran Indonesia</t>
+  </si>
+  <si>
+    <t>8WG5+C28, Jalan KH. Ma'mun Goleah RT.01/RW.01, Kuta - Kuta, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Mahapatih Indonesia (Mind8 Production)</t>
+  </si>
+  <si>
+    <t>Jl. KSU Kebon Duren Kalimulya, Ruko Tran Depok Cyber Village No. R26, Kalimulya - Kalimulya, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MAJELIS AL FALAH TAPOS CIAWI BOGOR</t>
+  </si>
+  <si>
+    <t>7VRH+5P9, Cileungsi</t>
+  </si>
+  <si>
+    <t>Majelis Ta'lim Assalafi</t>
+  </si>
+  <si>
+    <t>HRV5+VQG, Jalan Rembulan, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Majelis Ta'lim Raudhatul Hikam</t>
+  </si>
+  <si>
+    <t>Jalan Kaliurung Blok Kali Urang No.2, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Majelis Taklim Siraajutthaalibiin</t>
+  </si>
+  <si>
+    <t>HRR6+R4H, Pancoran Mas</t>
+  </si>
+  <si>
+    <t>Majlis Ta'lim &amp; Pesantren AL-MASHDARIYYAH</t>
+  </si>
+  <si>
+    <t>6P7P+2RF, Jalan Raya, Jayabakti - Jayabakti, Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Maleber State Elementary School 3</t>
+  </si>
+  <si>
+    <t>55GC+8H8, Maleber</t>
+  </si>
+  <si>
+    <t>Mami LElly</t>
+  </si>
+  <si>
+    <t>Jalan Kemang Raya Perum Kemang Swatama No.25 Blok A3, RT.7/RW.5, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MAN 1 Cirebon</t>
+  </si>
+  <si>
+    <t>Jalan Kantor Pos No.36, Weru Kidul - Weru Kidul, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Markaz Alquran Akhwat</t>
+  </si>
+  <si>
+    <t>8, Jalan Kenanga 1 No.17, RT.8/RW.2, Kalisari - Kalisari, Pasar Rebo, Kota Administrasi Jakarta Timur, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>MAS Arridho</t>
+  </si>
+  <si>
+    <t>JL. Haji Abdul Gani 2, Sukmajaya, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Master Untung</t>
+  </si>
+  <si>
+    <t>Rajawali No.7, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MAT PECI Sekolah Sungai Ciliwung</t>
+  </si>
+  <si>
+    <t>JRWP+W72, Gang Arus, Srengseng Sawah - Srengseng Sawah, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>MD Wadowetan Jalan Margaluyu</t>
+  </si>
+  <si>
+    <t>27H2+6X4, Wadowetan</t>
+  </si>
+  <si>
+    <t>MDA AL-IKHLAS</t>
+  </si>
+  <si>
+    <t>522Q+Q8X, Jatimekar</t>
+  </si>
+  <si>
+    <t>MDA AL-KHASANAH</t>
+  </si>
+  <si>
+    <t>427M+6WQ, Unnamed Road, Linggajaya - Linggajaya, Cisitu, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MDA NURUL HUDA</t>
+  </si>
+  <si>
+    <t>Jalan Batu Dua, Linggajaya - Linggajaya, Cisitu, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MDA SA'ADATUDDAROIN</t>
+  </si>
+  <si>
+    <t>426W+CCH, Jalan Raya Situraja-Wado, Cinangsi - Cinangsi, Cisitu, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MDT Babussalam</t>
+  </si>
+  <si>
+    <t>Kampung Waas Jalan Sabandar No.RT 002, Sabandar - Sabandar, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
     <t>Mdt mahdzabul Athfal</t>
   </si>
   <si>
     <t>7RGJ+GCX, Kp.pasir Muncang, desa RT.01/RW.05, Gandasoli - Gandasoli, Cikakak, Kabupaten Sukabumi, Jawa Barat</t>
   </si>
   <si>
+    <t>MDT Miftahul Huda Munjul</t>
+  </si>
+  <si>
+    <t>kp. munjul Rt.02/06 desa/ 43197, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MDTA AL-ASY'ARIYAH</t>
+  </si>
+  <si>
+    <t>22G3+VRM, Gegerbitung</t>
+  </si>
+  <si>
+    <t>MDTA ANNIDZOMIYYAH</t>
+  </si>
+  <si>
+    <t>6P3Q+FX4, Jayabakti</t>
+  </si>
+  <si>
+    <t>MDTA DARUL ULUM DESA HEGARMANAH</t>
+  </si>
+  <si>
+    <t>653V+64M, Karangtengah - , Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Mdta riyadhotul mubtadiin</t>
+  </si>
+  <si>
+    <t>22R9+WHV, Caringin</t>
+  </si>
+  <si>
+    <t>MDTA Tarbiyatul Falah</t>
+  </si>
+  <si>
+    <t>5PWM+9M, Cipanengah</t>
+  </si>
+  <si>
+    <t>MDTU AL-MUNAWWIR</t>
+  </si>
+  <si>
+    <t>Jalan Trusmi No.435-389, Trusmi Kulon - Trusmi Kulon, Plered, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Mechanics Course HMTC</t>
+  </si>
+  <si>
+    <t>Jalan Tole Iskandar, Abadijaya - Abadijaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
     <t>Mejlis Nurul Ikhsan</t>
   </si>
   <si>
     <t>7RVQ+2FH, Cimande Hilir</t>
   </si>
   <si>
+    <t>Mesjid Jami Al Istiqomah</t>
+  </si>
+  <si>
+    <t>8V5M+FVF, Jambu Luwuk</t>
+  </si>
+  <si>
+    <t>MI AL FALAH</t>
+  </si>
+  <si>
+    <t>Jalan Perikanan Selatan No.39a, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MI AL FIRDAUS WONOGIRI</t>
+  </si>
+  <si>
+    <t>Wonoboyo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>MI An Naja Fullday School</t>
+  </si>
+  <si>
+    <t>7966+283, RT.002/RW.010, Margaluyu</t>
+  </si>
+  <si>
     <t>Mi annaba 2</t>
   </si>
   <si>
-    <t>sd</t>
+    <t>MI ASSASUL ISLAM</t>
+  </si>
+  <si>
+    <t>6625+GJP, Kp. Cirata RT.01/RW.06, Babakancaringin - Babakancaringin, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MI BABUL FALAH CILEUNGSI CIAWI BOGOR</t>
+  </si>
+  <si>
+    <t>Jalan Tapos Lbc, Cileungsi - Cileungsi, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MI BPPI CITIIS</t>
+  </si>
+  <si>
+    <t>5PVH+93X, Citiis RT.005/003, Bojongasih - Bojongasih, Parakansalak, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MI BPPI NANGELA</t>
+  </si>
+  <si>
+    <t>5PWM+CMJ, pasirmuncang, Cipanengah - , , Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MI CIPANAS</t>
+  </si>
+  <si>
+    <t>6P4W+V4J, Jalan Pasir Doton - Tangkil, Pasirdoton - Pasirdoton, Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MI Hidayatul Athfal</t>
+  </si>
+  <si>
+    <t>Jalan Pramuka Raya No.2 No.7, Mampang - Mampang, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MI Nurul Falah</t>
+  </si>
+  <si>
+    <t>Jalan KH. Ma'mun Goleah, Sukagalih - Sukagalih, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MI Nurul Iman</t>
+  </si>
+  <si>
+    <t>26QQ+27G, Babakansari</t>
+  </si>
+  <si>
+    <t>MI Plus An Nizhomiyah</t>
+  </si>
+  <si>
+    <t>Jalan Madrasah No.14, RT.02/RW.5, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
   </si>
   <si>
     <t>MI Sirojul Athfal</t>
   </si>
   <si>
     <t>Jalan Cimande No.40, Lemah Duhur - Lemah Duhur, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>MI SIROJUL ATHFAL CIAUL</t>
+  </si>
+  <si>
+    <t>7VWV+885, Kp Ciaul, Cibedug - Cibedug, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MI | RA ALKAUTSAR FADILATURROHMAH</t>
+  </si>
+  <si>
+    <t>Kp Cisauheun RT.04/RW.04, Sukahaji - Sukahaji, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MI. Sirojul Wildan</t>
+  </si>
+  <si>
+    <t>Jalan Pasar Cikereteg No.40, Ciderum - Ciderum, Caringin, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MIN 1 Cianjur</t>
+  </si>
+  <si>
+    <t>Jalan Didi Prawirakusumah No.182, Maleber - Maleber, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MIS Al Hayat</t>
+  </si>
+  <si>
+    <t>MC2F+Q5R, JL Karang Sari, Sedari, Cibuaya, Karangsari - Karangsari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MIS AL JIHAD</t>
+  </si>
+  <si>
+    <t>Jalan H. Abdul Gani I No.1, RT.2/RW.02, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MIS Al-Khoeriyah 1</t>
+  </si>
+  <si>
+    <t>7VPH+WQH, Cileungsi</t>
+  </si>
+  <si>
+    <t>MIS BAITURRAHMAN CIAWI</t>
+  </si>
+  <si>
+    <t>7VXJ+XGQ, Cibedug</t>
+  </si>
+  <si>
+    <t>MIS CISAUHEUN 2</t>
+  </si>
+  <si>
+    <t>79H4+57G, Sukahaji</t>
+  </si>
+  <si>
     <t>MIS Darul Jannah</t>
   </si>
   <si>
     <t>Jalan Kampung Curug Dengdeng RT.01/RW.04, Caringin - Caringin, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>MIS Hidayatusshibyan II</t>
+  </si>
+  <si>
+    <t>Jl. Mayjen HE. Edi Sukma No. 42, RT.02 / RT.07, Kp. Cibandawa, Ds. Ciburuy, Kec. Cigombong, Ciburuy - Ciburuy, Cigombong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
     <t>MIS Mathla'ul Anwar</t>
   </si>
   <si>
     <t>7RVJ+PH5, Kp. Lembursitu/Pasarean, RT.02/RW.05, Cimande Hilir - Cimande Hilir, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>MIS Nihayatul Amal 2 Purwasari</t>
+  </si>
+  <si>
+    <t>JCP7+767, Jalan Sukasari, Sukasari - Sukasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MIS NURUL HUDA PITARA</t>
+  </si>
+  <si>
+    <t>Jalan Pitara No.40, RT.005/RW.009 - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MIS NYENANG</t>
+  </si>
+  <si>
+    <t>7934+XCM, Nyenang</t>
+  </si>
+  <si>
+    <t>Mis Yasim Rite Ambalawi</t>
+  </si>
+  <si>
+    <t>JQ4X+CFH, Jalan Lintas Bima-Wera, Kole - Kole, Ambalawi, Kabupaten Bima, Nusa Tenggara Barat</t>
+  </si>
+  <si>
+    <t>MIS. An-Najah</t>
+  </si>
+  <si>
+    <t>8V93+5FH, Teluk Pinang</t>
+  </si>
+  <si>
     <t>MIS. NURUL HUDA CARINGIN BOGOR</t>
   </si>
   <si>
     <t>Jl. Lebak Wangi RT. 01 / RW. 06 Babakan Selaawi, Caringin - Caringin, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>MIS. Tarbiyatul Falah</t>
+  </si>
+  <si>
+    <t>8V6X+VW2, Kp Jalan Raya Pasir Muncang RT.03/RW.01, Sukamanah - Sukamanah, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MIS. TARBIYATUL FALAH 02</t>
+  </si>
+  <si>
+    <t>Kp. Leuweung Larangan RT. 02/01, Pancawati - Pancawati, Caringin, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
     <t>MIS.SIROJUL ATHFAL LEMBURSITU</t>
   </si>
   <si>
     <t>kp. lembursitu rt. 01/05 desa, Cimande Hilir - Cimande Hilir, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>Miswatun</t>
+  </si>
+  <si>
+    <t>JQQR+3W7, Loka, Talapiti - Talapiti, Ambalawi, Kabupaten Bima, Nusa Tenggara Barat</t>
+  </si>
+  <si>
+    <t>MIT Al Qolam</t>
+  </si>
+  <si>
+    <t>Jalan raya tanah baru no 19 rt 1 rw 12 pancoran mas, Jalan Swadaya I, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Moch Fajar Ismail FH Unsur_Education</t>
+  </si>
+  <si>
+    <t>Jl. Nasional III, Kp. Ciherang Desa Ciherang, Rt03/Rw03 - , Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MTs Al - Husna Depok</t>
+  </si>
+  <si>
+    <t>Jalan Akses UI No.45, Tugu - Tugu, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MTs Al Falah</t>
+  </si>
+  <si>
+    <t>Jalan Al-Falah No.45, RT.03/RW.09 Kel, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MTs Al Husna Ciawi</t>
+  </si>
+  <si>
+    <t>Jalan Kampung Loji RT.04/RW.02, Loji - , Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Mts Al Mukhsin Padurenan</t>
+  </si>
+  <si>
+    <t>Jl. Pabuaran Asri No.40, RT.05/RW.03, Padurenan - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MTs Al-Atiqiyah</t>
+  </si>
+  <si>
+    <t>Cipanengah</t>
+  </si>
+  <si>
+    <t>MTs Al-Hudaebiyah Cidahu</t>
+  </si>
+  <si>
+    <t>Pasirdoton</t>
+  </si>
+  <si>
+    <t>MTs Al-Intidhom</t>
+  </si>
+  <si>
+    <t>6P4F+X8Q, Lebaksari</t>
+  </si>
+  <si>
+    <t>MTs Arifin Billah</t>
+  </si>
+  <si>
+    <t>JL. Pontren Mukasyafah Arifin Billah, No. 663, Weru, Cirebon, Megu Cilik - Megu Cilik, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MTS ARROSYID II CIJERUK</t>
+  </si>
+  <si>
+    <t>7QVW+WW3, Warung Menteng</t>
+  </si>
+  <si>
+    <t>Mts ash sholahiyah</t>
+  </si>
+  <si>
+    <t>Kp. Sindanghayu No.009, RT.003, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MTs Assalafiyyah</t>
+  </si>
+  <si>
+    <t>6P9M+42F, Jalan Raya, Jayabakti - Jayabakti, Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MTs Cibogo</t>
+  </si>
+  <si>
+    <t>42GQ+Q99, Cisitu</t>
+  </si>
+  <si>
     <t>MTs Darussalam</t>
   </si>
   <si>
     <t>Caringin</t>
   </si>
   <si>
-    <t>smp</t>
+    <t>MTs Mardhotillah</t>
+  </si>
+  <si>
+    <t>Jalan Telaga No.36, RT.13/RW.9, Pekayon - Pekayon, Pasar Rebo, Kota Administrasi Jakarta Timur, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>MTs Muhammadiyah 1 Depok</t>
+  </si>
+  <si>
+    <t>Jalan K.H.M. Usman No.176, Kukusan - Kukusan, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MTs Negeri 1 Wonogiri</t>
+  </si>
+  <si>
+    <t>Jalan Tandon RT.02/ RW11, Joho Lor, Giriwono - Giriwono, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>MTs Negeri 3 Sumedang</t>
+  </si>
+  <si>
+    <t>42XJ+GHP, Cijati</t>
+  </si>
+  <si>
+    <t>MTs Negeri 4 Cirebon</t>
+  </si>
+  <si>
+    <t>7GV4+H62, Gg. Manuk, Weru Kidul - Weru Kidul, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MTs Negeri 4 Jakarta</t>
+  </si>
+  <si>
+    <t>Jalan Yon Zikon 14 No.5, RT.5/RW.6, Srengseng Sawah - Srengseng Sawah, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>MTs SA Darul Falah</t>
+  </si>
+  <si>
+    <t>2257+7Q5, Cijurey</t>
+  </si>
+  <si>
+    <t>MTs, SMK dan Pesantren Modern Riyadhul Huda</t>
+  </si>
+  <si>
+    <t>RT 02/05, Citapen - Citapen, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MTs. Al Jihad Depok</t>
+  </si>
+  <si>
+    <t>Jalan H. Abdul Gani I No.1, RT.02/RW.02, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
   </si>
   <si>
     <t>MTs. Nurbaharuddin</t>
   </si>
   <si>
     <t>7RJP+Q72, Lemah Duhur</t>
   </si>
   <si>
+    <t>MTs. Nurul Hikmah Cigombong</t>
+  </si>
+  <si>
+    <t>7Q6X+QV3, Jalan Pasir Bogor, Cisalada - Cisalada, Cigombong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MTS. Terpadu Yapisa</t>
+  </si>
+  <si>
+    <t>8W62+6RC, Sukaresmi</t>
+  </si>
+  <si>
+    <t>MTs. YASPIM</t>
+  </si>
+  <si>
+    <t>229G+255, Jalan Pramuka, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MTsS Irsyadul Athfal Depok</t>
+  </si>
+  <si>
+    <t>03, Gang Nean No.4, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>MTsS Muslimin Cipeundeuy</t>
+  </si>
+  <si>
+    <t>7967+MGF</t>
+  </si>
+  <si>
+    <t>Muhidin</t>
+  </si>
+  <si>
+    <t>8V3R+XQ4, Jalan Karakal, Sukamanah - , Cijeruk, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Mushola Raudlatut Thalibin</t>
+  </si>
+  <si>
+    <t>JCQR+VQ8, Karangsinom</t>
+  </si>
+  <si>
+    <t>Mutiara Bunda Play Group</t>
+  </si>
+  <si>
+    <t>Jalan Padurenan No.83, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Natasya salon cianjur (belakang SDN Sukamantri 1)</t>
+  </si>
+  <si>
+    <t>656R+QP7, Jalan Sukanagara, Sukamantri - Sukamantri, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>New Primagama Pemuda - Kab. Wonogiri</t>
+  </si>
+  <si>
+    <t>Jalan Doktor Wahidin Sudirohusodo No.13, Sanggrahan, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Nida Urrizqiyah_education</t>
+  </si>
+  <si>
+    <t>Jalan Tirta Kencana No.98, RT.02/RW.09, Ciherang - Ciherang, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
     <t>Pasir muncang</t>
   </si>
   <si>
     <t>yazni margaluyu, Pasir Muncang - , Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
     <t>PAUD AL AJIJIAH 3</t>
   </si>
   <si>
     <t>7RJG+6F7, Lemah Duhur</t>
   </si>
   <si>
+    <t>Paud Al Hidayah</t>
+  </si>
+  <si>
+    <t>7966+3PH, Jalan raya tugu Cipeundeuy RT.007/RW.003 - Cipeundeuy, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD Al Hidayah</t>
+  </si>
+  <si>
+    <t>22G7+29W, Gegerbitung</t>
+  </si>
+  <si>
+    <t>Paud Al Kamiel</t>
+  </si>
+  <si>
+    <t>Jalan Panumbang Jaya No.15, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Paud Al Karimah</t>
+  </si>
+  <si>
+    <t>Jalan Kemang No.56, RT.03/RW.19, Rangkapan Jaya - Rangkapan Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD AL MUSHAFA CIAUL</t>
+  </si>
+  <si>
+    <t>7VWV+7FX, Cibedug</t>
+  </si>
+  <si>
+    <t>PAUD Al Quran Terpadu Bahrul Ulum</t>
+  </si>
+  <si>
+    <t>Jalan Pitara No.72 - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD Al Ubudiyah</t>
+  </si>
+  <si>
+    <t>jl garuda gg silan kp rumbut Rt02RW 01, no RW.9, South Pasir Gunung</t>
+  </si>
+  <si>
+    <t>Paud Al-Fauzan</t>
+  </si>
+  <si>
+    <t>7VRF+GM9, Jalan Tapos Lbc, Cileungsi - Cileungsi, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD AL-HUDAA</t>
+  </si>
+  <si>
+    <t>8V5V+M94, JL. ENA DJUMENA, Sukamanah - Sukamanah, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD AL-IDRISIYYAH</t>
+  </si>
+  <si>
+    <t>Jalan Munjul No.14, Sukamanah - Sukamanah, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD Al-Karomah</t>
+  </si>
+  <si>
+    <t>Pancoran Mas</t>
+  </si>
+  <si>
+    <t>Paud Al-khassnah</t>
+  </si>
+  <si>
+    <t>427M+FMC, Linggajaya</t>
+  </si>
+  <si>
+    <t>PAUD Almawa</t>
+  </si>
+  <si>
+    <t>55WX+MWC, Ciherang</t>
+  </si>
+  <si>
+    <t>PAUD AMANAH</t>
+  </si>
+  <si>
+    <t>Perum. Sofie Residence, Blok A2 No.3, Sukasari - Sukasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD AN NAHL</t>
+  </si>
+  <si>
+    <t>Jalan Raya Citayam Jalan Bakti No.59, RT.002/02, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD AR RAHMAN</t>
+  </si>
+  <si>
+    <t>rt 02 rw 08 no21A, Gang Swadaya II, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD AR-ROHMAH</t>
+  </si>
+  <si>
+    <t>84H6+CM, Kubang</t>
+  </si>
+  <si>
+    <t>CIANJUR SUKARESMI</t>
+  </si>
+  <si>
+    <t>KP.SALAWI, RT/RW 02/06, DESA SUKAMAHI, KECAMATAN SUKARESMI , KABUPATEN CIANJUR - Sukamahi, Sukaresmi, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD ARSYADDAFA ISLAMIC SCHOOL</t>
+  </si>
+  <si>
+    <t>66F3+WM3, Jalan Batulayang, Bobojong - Bobojong, Mande, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD ASYFA SEROJA</t>
+  </si>
+  <si>
+    <t>6637+V6H, Ciherang</t>
+  </si>
+  <si>
+    <t>PAUD At-Taufiq</t>
+  </si>
+  <si>
+    <t>224F+3JM, Gegerbitung</t>
+  </si>
+  <si>
+    <t>PAUD AT-TIIN</t>
+  </si>
+  <si>
+    <t>Cibedug</t>
+  </si>
+  <si>
+    <t>PAUD Az Zahra</t>
+  </si>
+  <si>
+    <t>6696+QC3, Jalan Sdn Citalang RT.5/RW.4, Sukasarana - Sukasarana, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD BAHAGIA 2</t>
+  </si>
+  <si>
+    <t>225H+6P7, Kp.Pasirdulang RT.04/RW.05 - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD BAITUL ATHFAL</t>
+  </si>
+  <si>
+    <t>22PV+2Q5, KP Jalan Bantar Panjang, Cimenteng - Cimenteng, Campaka, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD BAMBIM NURSABIL</t>
+  </si>
+  <si>
+    <t>HRCQ+W85, Jalan H. Amad RT.003/RW.005, Cilodong - Cilodong, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD Bina Ummat</t>
+  </si>
+  <si>
+    <t>Jalan Animan No.02, RT.03/RW.07, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD CEMPAKA</t>
+  </si>
+  <si>
+    <t>55QM+Q76, Kp. Babakan bandung RT.07/RW.03 - Hegarmanah, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
     <t>Paud cempaka 2</t>
   </si>
   <si>
     <t>7RHG+Q72, Gang Telkom, Pasir Muncang - , Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>Paud Cendrawash</t>
+  </si>
+  <si>
+    <t>8W83+38M, Jalan Lembah Nendeut, Sukakarya - Sukakarya, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD CENDRAWASIH</t>
+  </si>
+  <si>
+    <t>657R+R6H, Jalan Sukanagara, Sukamantri - Sukamantri, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Paud Dahlia</t>
+  </si>
+  <si>
+    <t>Jalan Megamendung - Ciawi No.66, Sukamanah - Sukamanah, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD DAHLIA</t>
+  </si>
+  <si>
+    <t>JCMH+742, Tegalsari</t>
+  </si>
+  <si>
+    <t>PAUD DAHLIA IV</t>
+  </si>
+  <si>
+    <t>JCFF+GGQ, Sukasari</t>
+  </si>
+  <si>
+    <t>PAUD Dahlia Yayasan Masagi Cianjur</t>
+  </si>
+  <si>
+    <t>6623+XWG, Kp. Karamat RT.01/RW.10, Ciherang - Ciherang, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD Elang Depok</t>
+  </si>
+  <si>
+    <t>Jalan Kampung Parung Belimbi No.15, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
     <t>PAUD HANDAYANI</t>
   </si>
   <si>
     <t>7RVC+5J5</t>
   </si>
   <si>
     <t>PAUD Intan</t>
   </si>
   <si>
     <t>Jalan Cilotoh No.8, Lemah Duhur - Lemah Duhur, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
     <t>PAUD IQ AL ISLAM</t>
   </si>
   <si>
     <t>7RQH+FCM, Jalan Kampung Curug Dengdeng RT.04/RW.04, Caringin - Caringin, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>PAUD KB AL-ISHLAH</t>
+  </si>
+  <si>
+    <t>6P39+GHF, Kp Jalan Cilutung RT.02/RW.04, Lebaksari - Lebaksari, Parakansalak, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Paud Kb Auliya</t>
+  </si>
+  <si>
+    <t>PAUD KB BENING</t>
+  </si>
+  <si>
+    <t>Gang Buntu No.1, RT.003/RW.014, Mampang - Mampang, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD KB SEMBILAN</t>
+  </si>
+  <si>
+    <t>GRVQ+7PP, Harapan Jaya</t>
+  </si>
+  <si>
+    <t>Paud Kp Assabilah</t>
+  </si>
+  <si>
+    <t>PAUD Lampu Cendekia</t>
+  </si>
+  <si>
+    <t>HRCJ+4VX, Jalan Basman No.26, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD Madani</t>
+  </si>
+  <si>
+    <t>Jalan Hasan Niung No.8, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Paud Mahdiyyah</t>
+  </si>
+  <si>
+    <t>4JQ7+W8M, Jalan Cipicung Hilir, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Paud Mekar</t>
+  </si>
+  <si>
+    <t>Jalan Nusantara No.25, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD MELATI 2 DESA PASIR DOTONko</t>
+  </si>
+  <si>
+    <t>6P3W+WRC, Jalan Pasir Doton - Tangkil, Pasirdoton - Pasirdoton, Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD MELATI BU IDA</t>
+  </si>
+  <si>
+    <t>JR42+V4F, Mampang</t>
+  </si>
+  <si>
     <t>Paud Miftahul Jannah</t>
   </si>
   <si>
     <t>Kp. Cimande Nangoh Rt 06/01, Lemah Duhur - Lemah Duhur, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>PAUD MIFTAHUL KHOER</t>
+  </si>
+  <si>
+    <t>426R+J63, Cinangsi</t>
+  </si>
+  <si>
+    <t>PAUD Miftahul Ulum</t>
+  </si>
+  <si>
+    <t>2393+69P, Sukamukti, Desa, Cimenteng - Cimenteng, Campaka, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD Muaz Bin Jabal</t>
+  </si>
+  <si>
+    <t>Jalan Sentosa Raya Jalan Kampung Bendungan, Sukamaju - Sukamaju, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
     <t>PAUD Nurul Aulia, Pasir Muncang, Caringin</t>
   </si>
   <si>
     <t>7RHJ+C64, Pasir Muncang</t>
   </si>
   <si>
+    <t>Paud Nurul Azmi</t>
+  </si>
+  <si>
+    <t>4JQ3+84F, Jalan Aki. Ganda, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Paud Nurul Barokah</t>
+  </si>
+  <si>
+    <t>7VVH+4V5, Jalan Veteran III Kp. Pondok Menteng RT.01/RW.02, Citapen - Citapen, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD NURUL FALAH</t>
+  </si>
+  <si>
+    <t>Jl kp kubang No.70, Kubang - Kubang, Sukaresmi, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>5PPJ+G3C, Bojongasih</t>
+  </si>
+  <si>
+    <t>PAUD NURUL HIDAYAH - BATUNUNGGUL</t>
+  </si>
+  <si>
+    <t>84HQ+H2R, kp.babakan Loa, Sukamahi - Sukamahi, Sukaresmi, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD Nurul Hikmah</t>
+  </si>
+  <si>
+    <t>JR64+JPG, Jalan Kutilang Raya, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Paud Nurul Ikhsan</t>
+  </si>
+  <si>
+    <t>8V2V+636, Jalan Ciaul, Bojong Murni - , Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD NURUSSUNNAH CILODONG</t>
+  </si>
+  <si>
+    <t>Paud Nurussunnah ) depan Masjid Nurul Hikmah, Masuk ke dalam Jalan M. Nasir, Cilodong - Cilodong, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD PIPIT</t>
+  </si>
+  <si>
+    <t>jl akses UI rt06/09 no46, Gang Haji Mukhtar No.46, Tugu - Tugu, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD QONITA</t>
+  </si>
+  <si>
+    <t>Jl. Belimbing Raya ( I ) No.19, Kelurahan, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD QUR'AN NURUL AMANAH</t>
+  </si>
+  <si>
+    <t>KMP. Rontog, Sukahaji - Sukahaji, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD ROSE</t>
+  </si>
+  <si>
+    <t>JCWC+XFP, Karangsari</t>
+  </si>
+  <si>
+    <t>PAUD RUMSITI</t>
+  </si>
+  <si>
+    <t>55MG+R56, Jalan Ciwaru, Hegarmanah - Hegarmanah, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD SALMADILA</t>
+  </si>
+  <si>
+    <t>Jalan Raya Tapos No.36, Banjar Waru - , Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD SANGGRILAH</t>
+  </si>
+  <si>
+    <t>JQ4X+J3V, Rite</t>
+  </si>
+  <si>
+    <t>PAUD Sapta Kemuning</t>
+  </si>
+  <si>
+    <t>HRV6+V2G, Jalan Rembulan, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD SEDAP MALAM</t>
+  </si>
+  <si>
+    <t>GRRR+GQ3, Jalan Belimbing Raya Puri nirwana 2 - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD Simpay Asih</t>
+  </si>
+  <si>
+    <t>43J2+WQG, Cisitu</t>
+  </si>
+  <si>
+    <t>PAUD SPS TAMAN POSYANDU FLAMBOYAN</t>
+  </si>
+  <si>
+    <t>Jalan Cipanengah, Cipanengah - , , Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD SPS TERATE 1</t>
+  </si>
+  <si>
+    <t>22G3+3J9, Kp. Bojong Sirna, Karangjaya - Karangjaya, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD SPS TUNAS MUDA 2</t>
+  </si>
+  <si>
+    <t>6P3V+2GP, Kp.cikalong RT.01/RW.01, Jayabakti - Jayabakti, Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD TAAM AZ ZAHRA</t>
+  </si>
+  <si>
+    <t>Jalan M. Sanun No.38, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD Tahfizh PINTAR 2</t>
+  </si>
+  <si>
+    <t>Jalan Abadi I No.25, Gegerkalong - Gegerkalong, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUD TERATAI</t>
+  </si>
+  <si>
+    <t>55HG+652, Maleber</t>
+  </si>
+  <si>
+    <t>PAUD TPQ Miftahul Jannah</t>
+  </si>
+  <si>
+    <t>55XX+478, Ciherang</t>
+  </si>
+  <si>
+    <t>PAUD/TPQ Uswatun Hasanah Kwartab Depok</t>
+  </si>
+  <si>
+    <t>HRX8+4MP, Jalan H.Usman.S, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUDQ TKQ TPQ DTA RAUDLATUL FATIHIN</t>
+  </si>
+  <si>
+    <t>7GP3+PQ8, Jalan Tumaritis, Megu Gede - Megu Gede, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUDQU -TKQ-TPQ DARUSSA'ADAH</t>
+  </si>
+  <si>
+    <t>Jalan Raya Cidahu RT.002/RW.001, Pasirdoton - Pasirdoton, Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUDQU HAKKUL YAQIN</t>
+  </si>
+  <si>
+    <t>Rata, Gang Bulak No.07, RT.04, Pondok Rajeg - Pondok Rajeg, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUDQu Nurul Barokah</t>
+  </si>
+  <si>
+    <t>Jalan Sabandar No.7, Sabandar - Sabandar, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Paudqu nurul hidayah</t>
+  </si>
+  <si>
+    <t>Sukakarya</t>
+  </si>
+  <si>
+    <t>PAUDQU Syarif Hidayatullah</t>
+  </si>
+  <si>
+    <t>78FX+8HP, Kp Jl. Caringin Kidul, Margalaksana - Margalaksana, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PAUDQU/TPQ TARBIYATUL FALAH</t>
+  </si>
+  <si>
+    <t>KP. CICURUG WETAN RT. 01/06, Maleber - Maleber, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pec Pitara</t>
+  </si>
+  <si>
+    <t>Jalan Pitara No.33, RT.5/RW.15, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>penabur depok</t>
+  </si>
+  <si>
+    <t>Jalan Kemang Swatama No.Blok R, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pendidikan SMPN 3 Tirtamulya</t>
+  </si>
+  <si>
+    <t>JCPQ+H2F, Karangsinom</t>
+  </si>
+  <si>
+    <t>Pesantren</t>
+  </si>
+  <si>
+    <t>55Q8+J74, Sabandar</t>
+  </si>
+  <si>
+    <t>Pesantren al karimiyah</t>
+  </si>
+  <si>
+    <t>HRW4+8Q2, Pancoran Mas</t>
+  </si>
+  <si>
+    <t>Pesantren al karomah assalafi</t>
+  </si>
+  <si>
+    <t>Unnamed Road, Ciherang - Ciherang, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pesantren Al-Hamidiyah</t>
+  </si>
+  <si>
+    <t>Jalan Raya Depok Jalan Raya Sawangan No.KM.2 No.12, Rangkapan Jaya - Rangkapan Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pesantren Alam Pangrango</t>
+  </si>
+  <si>
+    <t>7WW2+7V9, Desa, Bojong Murni - , Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>pesantren arridho pondok putra</t>
+  </si>
+  <si>
+    <t>HR2Q+JG6, Jalan Haji Abdul Gani II, Harapan Jaya - , , Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pesantren Cendekia Amanah</t>
+  </si>
+  <si>
+    <t>Jalan Raya Kalimulya No.86B, Kalimulya - Kalimulya, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pesantren DAARUL MUTQIN - Megamendung</t>
+  </si>
+  <si>
+    <t>Jalan Cipendawa, Cipayung Girang - Cipayung Girang, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pesantren Darul Qonaah</t>
+  </si>
+  <si>
+    <t>Jalan Lebak Sari, Lebaksari - Lebaksari, Parakansalak, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pesantren Darussu'ada</t>
+  </si>
+  <si>
+    <t>Jalan Gunteng No.1, Bojong - Bojong, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pesantren Dustur</t>
+  </si>
+  <si>
+    <t>8W57+F5H, Jl Cihanjanar RT.003%2F02, Cilember - Cilember, Cisarua, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pesantren Hikmatul quran</t>
+  </si>
+  <si>
+    <t>42FM+C8P, Babakan Ramoseh, Linggajaya - Linggajaya, Cisitu, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pesantren Ibtidaiyah BiyRu (BIYADIKAL CHAIRU) FATHAN MUBINA 2</t>
+  </si>
+  <si>
+    <t>Jl. Veteran III (Jl.Babakan, Jalan Ciaul Kp, Cibedug</t>
+  </si>
+  <si>
+    <t>Pesantren Kontemporer Al-Andalus</t>
+  </si>
+  <si>
+    <t>Jalan Anggrek II H No.28, RW.13, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pesantren Mahad Huraidhah</t>
+  </si>
+  <si>
+    <t>9V3J+RHR, Cipayung Datar</t>
+  </si>
+  <si>
+    <t>Pesantren Masyarakat Digital</t>
+  </si>
+  <si>
+    <t>Unnamed Road, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pesantren Miftahul Huda</t>
+  </si>
+  <si>
+    <t>7GR4+GXQ, Setu Kulon</t>
+  </si>
+  <si>
+    <t>Pesantren Modern Daarul 'Uluum Lido</t>
+  </si>
+  <si>
+    <t>Jalan Mayjen H.R. Edi Sukma Jalan Gang Muara No.Km.22, Ciburuy - Ciburuy, Cigombong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pesantren Nurul Haramain NWDI Bogor</t>
+  </si>
+  <si>
+    <t>Ciburayut</t>
+  </si>
+  <si>
+    <t>Pesantren Nurul Hikmah</t>
+  </si>
+  <si>
+    <t>6672+6WJ, Sukasarana</t>
+  </si>
+  <si>
+    <t>Pesantren Nurul Huda</t>
+  </si>
+  <si>
+    <t>nurul huda, Jalan Pesantren Jalan Kelapa Dua Raya, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
     <t>Pesantren Salafy Daarussuni</t>
   </si>
   <si>
     <t>Jalan Raya Bogor - Sukabumi No.km. 17 no. 5 - Caringin, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>PESANTREN TA'LIMUL MAJANI</t>
+  </si>
+  <si>
+    <t>7Q8W+787, Jalan Cisalada, Cisalada - Cisalada, Cigombong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pesantren Tahfidz Al Quran Askar Kauny Cibinong</t>
+  </si>
+  <si>
+    <t>Jalan Padurenan No.58, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pesantren Tahfidz Al-Qur'an Nururrahman</t>
+  </si>
+  <si>
+    <t>JR23+VGC, Pancoran Mas</t>
+  </si>
+  <si>
+    <t>Pesantren Tahfidz Insan Madani Utama Putri</t>
+  </si>
+  <si>
+    <t>7VMG+FHM, Kp.leuweung larangan, Pancawati</t>
+  </si>
+  <si>
+    <t>Pesantren Tahfizh Quran Daarusunnah Al Haroeniyyah Al Mujjizah</t>
+  </si>
+  <si>
+    <t>No., no Jalan Padurenan No.35, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pesantren Tahfizul Qur'an darussofa</t>
+  </si>
+  <si>
+    <t>7QHX+9C5, Jl. Padurenan Cijeruk Desa Ciburayut Kec. Cigombong, Ciburayut - , , , Jawa Barat</t>
+  </si>
+  <si>
+    <t>PESMADAI NURUL IMAN DEPOK</t>
+  </si>
+  <si>
+    <t>HRR5+RW4, RT.07/06/RW.No.48, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PG &amp; TK Khas Daarut Tauhiid</t>
+  </si>
+  <si>
+    <t>JL Gegerkalong Girang, MIDC 55, 40154, Isola - Isola, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PG Mutiara Islam</t>
+  </si>
+  <si>
+    <t>Jalan Dahlia 3 No.150 A, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PG/TK-SD-SMP SANTA THERESIA</t>
+  </si>
+  <si>
+    <t>Jalan Irian Jaya No.1, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PGTK &amp; Day Care Bintang Puri Widya</t>
+  </si>
+  <si>
+    <t>Jalan Bangbayang No.11, Sekeloa - Sekeloa, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pianino Les Piano Depok</t>
+  </si>
+  <si>
+    <t>Jalan Permata Duta - Sukamaju, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pidoy house</t>
+  </si>
+  <si>
+    <t>JR83+FWW, Gang Perintis, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pintu budisari</t>
+  </si>
+  <si>
+    <t>Jalan Budi Sari Raya - Hegarmanah, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PKBM &amp; Sekolah Inklusi Zaien Depok</t>
+  </si>
+  <si>
+    <t>Jalan Kemang Raya Jalan Studio Alam Tvri No.63, RT.03/RW.05 - , Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pkbm anugrah</t>
+  </si>
+  <si>
+    <t>Yayasan Karya Anugrah, Margalaksana - Margalaksana, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PKBM TSMD (Tim Suara Masyarakat Dawuan)</t>
+  </si>
+  <si>
+    <t>JC7Q+2VQ, Jalan Pawarengan, Dawuan Tengah - Dawuan Tengah, Cikampek, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Plered 2 Middle School</t>
+  </si>
+  <si>
+    <t>7FXX+2RF, Tegalsari</t>
+  </si>
+  <si>
+    <t>Poltek Pajajaran</t>
+  </si>
+  <si>
+    <t>Jalan Dipati Ukur No.68e, RW.02, Lebakgede - , Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Bocah Daycare</t>
+  </si>
+  <si>
+    <t>Cluster Puri Insani 2 Blok C5 no. 4, Jatimulya - Jatimulya, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
     <t>Pondok Modern Al Muchtari Cimande</t>
   </si>
   <si>
     <t>7RRQ+V3F, Jalan Cilotoh, Lemah Duhur - Lemah Duhur, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>Pondok Pesantren Abu Manshur 1</t>
+  </si>
+  <si>
+    <t>Jalan Syekh Datul Kahfi No.66, Weru Lor - Weru Lor, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Ahsanu 'Amala</t>
+  </si>
+  <si>
+    <t>Jalan Cahaya Titis No.4B, RT.04/RW.02, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Al Barokah Nihayatul Amal</t>
+  </si>
+  <si>
+    <t>Lengkong, RT/RW 02/02, Tirtamulya, Parakan - Parakan, Tirtamulya, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Al Baroohiin</t>
+  </si>
+  <si>
+    <t>Kp.Balekambang, RT, 01/04, Karang Tengah, Hegarmanah - , Cianjur, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Al Falah</t>
+  </si>
+  <si>
+    <t>Jalan Raya Tapos No.35, Cibedug - Cibedug, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Jalan Al-Falah No.Rt 01/09, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Al Falah Dago</t>
+  </si>
+  <si>
+    <t>Jalan Cisitu Baru No.38, RT.03/RW.11, Dago - Dago, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Al Futuhat II Bogor</t>
+  </si>
+  <si>
+    <t>8W65+R55, Jalan Megamendung - Ciawi, Sukagalih - Sukagalih, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Al Haadi</t>
+  </si>
+  <si>
+    <t>55RM+3H2, Desa Sabandar Hilir RT.01/RW.07, Hegarmanah - Hegarmanah, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Al Hikam Cianjur</t>
+  </si>
+  <si>
+    <t>55GF+JXP, Perumahan, Maleber - Maleber, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Al Intidzhom</t>
+  </si>
+  <si>
+    <t>6P5C+PW9, Parakansalak</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Al Islahiyah</t>
+  </si>
+  <si>
+    <t>Kp. Cijeruk Rt : 01/Rw : 07 Des, Sukamanah</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Al Istiqomah</t>
+  </si>
+  <si>
+    <t>Kaliwulu</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Al Ittihad Cianjur</t>
+  </si>
+  <si>
+    <t>Jalan Raya Bandung No.KM 03, Bojong - Bojong, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Al Madinah</t>
+  </si>
+  <si>
+    <t>55MM+JC3, Ciherang, Karang Tengah, Hegarmanah - , Cianjur, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
     <t>Pondok Pesantren Al Mahmudiyah</t>
   </si>
   <si>
     <t>7RMM+97X, Caringin</t>
   </si>
   <si>
+    <t>Pondok Pesantren Al Muhsinin Gegerbitung</t>
+  </si>
+  <si>
+    <t>22CC+258, kp Munjul RT.02/RW.06, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Al-Awwabin</t>
+  </si>
+  <si>
+    <t>Jalan Raya Sawangan No.21, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PONDOK PESANTREN AL-BAROKATIS SA'ADAH</t>
+  </si>
+  <si>
+    <t>Jalan Karakal Jalan Cukanggaleuh No.Kp, RT.03/RW.04, Jambu Luwuk - , Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren AL-IKHLAS</t>
+  </si>
+  <si>
+    <t>8W43+G45, Gang Pesantren, Sukaresmi - Sukaresmi, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Al-Ma'uunah</t>
+  </si>
+  <si>
+    <t>Jalan Pitara No.41, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Al-Qur'an Al-Fahkriyyah</t>
+  </si>
+  <si>
+    <t>Gardu Dalam No.11 11, RT.11/RW.2, Srengseng Sawah - Srengseng Sawah, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Almutsana</t>
+  </si>
+  <si>
+    <t>8V3H+WHP, Jalan Tapos Lbc, Cibedug - Cibedug, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren As-Salafiyah Kp. Babakan Cipanengah</t>
+  </si>
+  <si>
+    <t>5PVR+F6M, Cipanengah</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Assiqoyaturrohman</t>
+  </si>
+  <si>
+    <t>2286+96R, Nangka Beurit, Gegerbitung, Cijurey - , Sukabumi, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Assyadziliyyah</t>
+  </si>
+  <si>
+    <t>Gegerbitung, Rt. 01/01, Gegerbitung, Cijurey - , Sukabumi, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Assyarifiyyah</t>
+  </si>
+  <si>
+    <t>8WC2+JFP, Sukakarya</t>
+  </si>
+  <si>
+    <t>PONDOK PESANTREN BAITHUS SHOLIHIN</t>
+  </si>
+  <si>
+    <t>HRGM+HQ8, Kalibaru</t>
+  </si>
+  <si>
+    <t>PONDOK PESANTREN BARKATUL HUDA</t>
+  </si>
+  <si>
+    <t>Karangsinom</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Cendekia Daarul Muhsinin</t>
+  </si>
+  <si>
+    <t>Cendekia Daarul Muhsinin, Jalan Kesadaran No.RT.03/09, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Cipanas Kulon</t>
+  </si>
+  <si>
+    <t>6P6R+QH2, Kamapung Cipanas Kulon, Pasirdoton - Pasirdoton, Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Daarul Fudlola</t>
+  </si>
+  <si>
+    <t>HV22+J2X, Jalan Haji Hasan Jalan Kampung Pedurenan, Pabuaran Mekar - Pabuaran Mekar, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Daarul Huda Al Ikhlas</t>
+  </si>
+  <si>
+    <t>4JG4+P95, Jalan Sukamulya, Cihideung - Cihideung, Parongpong, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren dan TPQ Miftahul Huda</t>
+  </si>
+  <si>
+    <t>Jalan Cisaat, Sabandar - Sabandar, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Darul Hikmah Cakrabuana</t>
+  </si>
+  <si>
+    <t>Pondok pesantren Darul khoirot</t>
+  </si>
+  <si>
+    <t>GRVX+G4J, Jalan Padurenan, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Darul Musyawirin Weru Cirebon</t>
+  </si>
+  <si>
+    <t>Jalan Fatahillah No.19, Weru Kidul - Weru Kidul, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Dzunnurrain</t>
+  </si>
+  <si>
+    <t>6P5W+58X, Pondok Kaso Tonggoh, Cidahu, Pasirdoton - , Sukabumi, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Dzuriyyah Thoyyibah</t>
+  </si>
+  <si>
+    <t>55RC+7F5, Unnamed Road, Bojong - Bojong, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Hidayatul Mubtadiin</t>
+  </si>
+  <si>
+    <t>6P3P+87V, Parakan Salak-Bojong Pari, Jayabakti - Jayabakti, Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren HIDAYATUL MUNA</t>
+  </si>
+  <si>
+    <t>Jalan Bukit Raya Atas No.60, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Hidayatunnizhomiyyah</t>
+  </si>
+  <si>
+    <t>Ponpes hidayatunnizhomiyya, Jalan Cibojong, Jayabakti - Jayabakti, Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
     <t>Pondok Pesantren Istiqomah</t>
   </si>
   <si>
     <t>Jalan Raya Sukabumi No.RT. 003/001, Cimande Hilir - Cimande Hilir, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>Pondok Pesantren Kilat Al Hikmah</t>
+  </si>
+  <si>
+    <t>Jalan Al Hikmah, Gang Warung Nangka , RT.04 / RW.02, Bojongkerta, Bogor Selatan, RT.05/RW.02, Bojongkerta - , Bogor Selatan, Kota Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Kitab Kuning Al Atiqiyah</t>
+  </si>
+  <si>
+    <t>5PRR+CGF, Desa Cipanengah, RT. 02 / 03, RT.02/RW.03, Cipanengah - , , Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Ma'had Aly dan Takhasshush Tahfidzul Qur'an Al-Musthafawiyah</t>
+  </si>
+  <si>
+    <t>Jalan Lembah Neundeut, kp Jalan Coblong RT.02/RW.01, Sukakarya - Sukakarya, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Majlisulqura Wal Hufadz PPMQ CIANJUR</t>
+  </si>
+  <si>
+    <t>55JF+2MM, Maleber</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Masyhadin-Nidzom</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Ma’had Aly Raudhatul Muhibbin Bogor</t>
+  </si>
+  <si>
+    <t>Jl. Raya Sukabumi Km. 20, Muara Jaya, Caringin, Cinagara - Cinagara, Caringin, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Miftahul 'Abidin</t>
+  </si>
+  <si>
+    <t>26JV+JCX, Bantarujeg</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Miftahul Huda</t>
+  </si>
+  <si>
+    <t>657R+783, Sukamantri</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Miftahul Huda Utsmaniyyah</t>
+  </si>
+  <si>
+    <t>Kp. Tipar, RT. 01 RW 04, Hegarman, Karangtengah, Ciherang - , Cianjur, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Miftahul Khoir</t>
+  </si>
+  <si>
+    <t>Jalan Tubagus Ismail VIII No.60, Dago - Dago, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Miftahul Ulum</t>
+  </si>
+  <si>
+    <t>5PXQ+WMP, Jalan Kerenceng, Pondok Kaso Tengah - , Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Mufidul Ulum</t>
+  </si>
+  <si>
+    <t>6P3V+G2G, Jayabakti</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Nur Aden</t>
+  </si>
+  <si>
+    <t>Citapen</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Nurul Hikmah</t>
+  </si>
+  <si>
+    <t>Jalan Kulon, Cileungsi - Cileungsi, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Nurul Huda</t>
+  </si>
+  <si>
+    <t>Jalan Rancabentang Dalam No.116, RT.03/RW.06, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Tanjung Murni, Rt 01/01, Gegerbitung, Cijurey - , Sukabumi, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
     <t>Pondok Pesantren Nuur Raudhatul Jannah, Caringin Bogor</t>
   </si>
   <si>
     <t>7RQM+Q6J, Caringin</t>
   </si>
   <si>
+    <t>Pondok Pesantren Putra Putri</t>
+  </si>
+  <si>
+    <t>55JF+XGH, Desa Jalan Ciwaru RT.05/RW.01, Hegarmanah - , Cianjur, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Putri Al-Haw</t>
+  </si>
+  <si>
+    <t>GRRJ+VW6, Pondok Rajeg</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Raudlatusshibyaan</t>
+  </si>
+  <si>
+    <t>Kp, Jalan Sukanagara RT.01/RW.04, Sukamantri - Sukamantri, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Riadul Hikam</t>
+  </si>
+  <si>
+    <t>26HQ+WPM, Bantarujeg</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Riyadhul Abror</t>
+  </si>
+  <si>
+    <t>26WX+2XV, Suka Jadi, Cibogo, Bantarujeg, Cikidang - , Majalengka, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
     <t>Pondok Pesantren Riyadhul Mubarokah 2 Cimande</t>
   </si>
   <si>
     <t>Kp. Lembur Situ RT.002/RW.005, Cimande Hilir - Cimande Hilir, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>Pondok Pesantren Riyadlul Mujahidin Cianjur</t>
+  </si>
+  <si>
+    <t>6633+XHM, kp.cirata panjang 43281 RT.02/RW.04, Ciherang - Ciherang, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Sabiilunnaja</t>
+  </si>
+  <si>
+    <t>Komplek Pondok Pesantren Sabiilunnaja, Jalan Raya Cipeundeuy RT.001/RW.011, Cipeundeuy - Cipeundeuy, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Takrimul Qur'an</t>
+  </si>
+  <si>
+    <t>8V7X+8GJ, Belakang Kantor Desa Sukamanah Kp. Pasir Muncang, Sukamanah - Sukamanah, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Wali Songo Cianjur</t>
+  </si>
+  <si>
+    <t>Jalan Halteu Maleber No.196, Sabandar - Sabandar, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Yatim Dhuafa Al Wutsqo</t>
+  </si>
+  <si>
+    <t>Jalan Mawar Ujung No.47, RT.4/RW.2, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren Zumrotul Huda</t>
+  </si>
+  <si>
+    <t>Gang Balongsari II No.rt 02/05, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesantren/Majelis Ta'lim Miftahussibyan Min Raudhotil Jannah</t>
+  </si>
+  <si>
+    <t>7VWV+XXQ, Jalan Ciaul, Cibedug - Cibedug, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pondok Pesntren Al-muqoddas Salafy</t>
+  </si>
+  <si>
+    <t>66F3+WCH, Kademangan</t>
+  </si>
+  <si>
+    <t>Pondok Tadris Da'ar Al-hijrah</t>
+  </si>
+  <si>
+    <t>7VVG+J3G, Cileungsi</t>
+  </si>
+  <si>
+    <t>Pondok tahfiz wadi al-qur'an depok</t>
+  </si>
+  <si>
+    <t>Jl. Ngarai No.100B, RW No.07 Kelurahan RT04, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
     <t>Pondok Yatim Yayasan Jannatul Khodhro</t>
   </si>
   <si>
     <t>Cimande</t>
   </si>
   <si>
-    <t>yayasan_yatim_piatu</t>
+    <t>Ponpes Anni'mah</t>
+  </si>
+  <si>
+    <t>Jalan Tapos Lbc No.3, Cileungsi - Cileungsi, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Ponpes Ar-rahma</t>
+  </si>
+  <si>
+    <t>8V3V+CPF, Sukamanah</t>
   </si>
   <si>
     <t>PonPes Darul Husna Leuwi Sanir</t>
   </si>
   <si>
     <t>7RPQ+JW9, Cimande</t>
   </si>
   <si>
+    <t>Ponpes Darul Iman At-Thorfiyah</t>
+  </si>
+  <si>
+    <t>Kampung Kawao, RT.2/RW.2, Tegalsari - Tegalsari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
     <t>Ponpes manba'ul ulum</t>
   </si>
   <si>
     <t>7RJR+342, Jalan Kampung Cimande Jalan Cikodok, Lemah Duhur - Lemah Duhur, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>Ponpes Nurul Hidayat</t>
+  </si>
+  <si>
+    <t>8G25+5JJ, Trusmi Kulon</t>
+  </si>
+  <si>
+    <t>ponpes putri AL-IKHLAS</t>
+  </si>
+  <si>
+    <t>8W43+R68, Gang Pesantren Al Ikhlas, Sukaresmi - Sukaresmi, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Ponpesnya Arkan</t>
+  </si>
+  <si>
+    <t>7VRJ+VC6, Citapen</t>
+  </si>
+  <si>
+    <t>Pontren Tahfidz Madrosatul Qur'an Al-Idrisiyyah</t>
+  </si>
+  <si>
+    <t>Jalan Munjul No.08 Rt 02/05, Sukamanah - Sukamanah, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>POS PAUD Kenanga</t>
+  </si>
+  <si>
+    <t>kp. karang saga RT/RW:005/002, ds, Karangsinom - Karangsinom, Tirtamulya, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>POS PAUD KENCANA Yayasan Kencana Bandung</t>
+  </si>
+  <si>
+    <t>Jalan Rancabentang No.4, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PP AL ISTIQOMAH NURUL IMAN</t>
+  </si>
+  <si>
+    <t>42HR+PG8, Cisitu</t>
+  </si>
+  <si>
+    <t>PPA Daarul Yusr</t>
+  </si>
+  <si>
+    <t>Kp.Cibuntu Rt.17 Rw.05 Des, Cipanengah - , , Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pratiwi School</t>
+  </si>
+  <si>
+    <t>Jalan Mandor Samin No.99, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Precious Preschool</t>
+  </si>
+  <si>
+    <t>Ruko Kartini Grande, 46 O - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PRENOEX</t>
+  </si>
+  <si>
+    <t>HRHQ+WRG, HRMR+4JJJl Jalan Kemang, RayaSukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PROJECT INDONESIA</t>
+  </si>
+  <si>
+    <t>Jalan Kampung Bulak Rata No.Rt 04/07, Pondok Rajeg - Pondok Rajeg, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PSKD depok</t>
+  </si>
+  <si>
+    <t>Jalan Pitara No.19, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>PTM ZNC(ZAMBRONG nepak club')</t>
+  </si>
+  <si>
+    <t>RT /RW 02/12 gang ampel /gang hj Mariyah H Amat, Jalan Pabuaran, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Public Elementary School 4 Depok</t>
+  </si>
+  <si>
+    <t>Jalan No.4 (Stasiun Lama) Pancoran Mas, Jalan Stasiun Depok Lama, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pupuk Kujang Elementary School</t>
+  </si>
+  <si>
+    <t>HCM8+WX6, Kalihurip</t>
+  </si>
+  <si>
+    <t>Pupuk Kujang Junior High School</t>
+  </si>
+  <si>
+    <t>Komplek Pupuk Kujang, Kalihurip - Kalihurip, Cikampek, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pusat Pendidikan Al Qur`an DEF</t>
+  </si>
+  <si>
+    <t>Jalan Kober No.62, RT.04/RW.04, Pondok Cina - Pondok Cina, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pusbindik TK</t>
+  </si>
+  <si>
+    <t>6623+GFQ, Jalan Ciherang, Ciherang - Ciherang, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Pustaka 42 Depok</t>
+  </si>
+  <si>
+    <t>JR55+C25, Jalan Nuri IV, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>RA - ARRAHMAN</t>
+  </si>
+  <si>
+    <t>8W62+965, Jalan Raya Pasir Muncang, Sukaresmi - Sukaresmi, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>RA AL Burhan</t>
+  </si>
+  <si>
+    <t>Jalan Cigadung Pesantren No.32, Cigadung - Cigadung, Cibeunying Kaler, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>RA Al Falah</t>
+  </si>
+  <si>
+    <t>GRVQ+WMQ, Jalan Al-Falah, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Jalan Perikanan Raya No.39 A, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>RA Al-Amin Setu Kulon</t>
+  </si>
+  <si>
+    <t>Blok Wareng Desa RT.005/RW.002, Setu Kulon - Setu Kulon, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>RA ARROHMAN</t>
+  </si>
+  <si>
+    <t>Babakancaringin</t>
+  </si>
+  <si>
+    <t>Ra At Taqwa</t>
+  </si>
+  <si>
+    <t>Jalan Sanggrahan, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>RA Dahlia</t>
+  </si>
+  <si>
+    <t>6P4G+M7P, Lebaksari</t>
+  </si>
+  <si>
+    <t>RA Darul Fikri</t>
+  </si>
+  <si>
+    <t>RA Darul Ulum Srengseng</t>
+  </si>
+  <si>
+    <t>Jalan Haji Shibi 2 No.5 5, RT.5/RW.2, Srengseng Sawah - Srengseng Sawah, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>RA NURUL FATA</t>
+  </si>
+  <si>
+    <t>268Q+HG2, Jalan Raya Siliwangi, Bantarujeg - Bantarujeg, Bantarujeg, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
     <t>RA NURUL WADDA</t>
   </si>
   <si>
     <t>Jalan Kampung Curug Jalan Curug Dengdeng No.Rt.001/004, Caringin - Caringin, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>RA Perwanida</t>
+  </si>
+  <si>
+    <t>55X8+2Q2, Jalan Ciburial, Bojong - Bojong, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>RA Plus Nuruzh Zholam</t>
+  </si>
+  <si>
+    <t>Jalan Camar No.6Kel blok MB-8, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>RA Plus Zumrotul Muttaqin II</t>
+  </si>
+  <si>
+    <t>42JM+PG5, Dusun Dustan, RT.05/RW.04, Situmekar</t>
+  </si>
+  <si>
+    <t>RA Raudhatus Salam</t>
+  </si>
+  <si>
+    <t>8G22+W79, Kaliwulu</t>
+  </si>
+  <si>
+    <t>RA Sabiilunnaja Cipeundeuy</t>
+  </si>
+  <si>
+    <t>Komplek Pondok pesantren sabiilunnaja, RT.001/RW.011, Cipeundeuy - Cipeundeuy, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>RA Syarikat Islam</t>
+  </si>
+  <si>
+    <t>5PVH+C8C, Bojongasih</t>
+  </si>
+  <si>
+    <t>RA TPQ Al Khodijah Ama Wa'as</t>
+  </si>
+  <si>
+    <t>55Q9+V5R, Sabandar</t>
+  </si>
+  <si>
     <t>RA. Nurul Maghfirah</t>
   </si>
   <si>
     <t>No.14, Jl. Maijen H.E. Sukma KM.17, 16730, RT.01/RW.01, Kec - , Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>RA.TABA-TABA`I (TBI)</t>
+  </si>
+  <si>
+    <t>Kavling Rejeki, Jalan Swadaya Raya No.7, RT.09/RW.02, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>RA/BA/TA Al Mauunah</t>
+  </si>
+  <si>
+    <t>HRX4+5WH, Jalan Pitara RT.08/RW.10, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>RA/BA/TA Perwanida</t>
+  </si>
+  <si>
+    <t>Jalan Raya Bandung No.16, Ciherang - Ciherang, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>RA/BA/TA Tanwiriyyah</t>
+  </si>
+  <si>
+    <t>JL. Arwinda, Km. 5, Sindangkala, Karang Tengah, Hegarmanah - , Cianjur, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>RA/TA/BA Nurul Islam Kemiri Jaya Beji</t>
+  </si>
+  <si>
+    <t>Jalan Kemiri Jaya No.27 - Beji, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>RA/TK Al-Jihad</t>
+  </si>
+  <si>
+    <t>Jalan H. Abdul Gani I No.1, RT.2/RW.2, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>RA/TK AN-NIZHOMIYAH</t>
+  </si>
+  <si>
+    <t>Jalan Madrasah No.10, RT.01/RW.wr 05, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Raden Wijaya STABN Wonogiri</t>
+  </si>
+  <si>
+    <t>Jalan Kantil, Bulusari, Bulusulur - Bulusulur, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Radhiyatul Athfa (RA) Bina Insani</t>
+  </si>
+  <si>
+    <t>55XW+4HG, Kampung Hegarmanah, Hegarmanah, Karang Tengah, Ciherang - , Cianjur, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Raudatul Athfal (RA) Permata Hati</t>
+  </si>
+  <si>
+    <t>JL. Nusantara, No. 06, RT. 01 RW. 07, Pasir Gunung Selatan, Cimanggis, Tugu - , , Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Raudhatul Athfal (RA) Al Masum Malusma</t>
+  </si>
+  <si>
+    <t>26VJ+4WF, Desa Malausma, Bantarujeg, Babakansari - , Majalengka, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Raudhatul Athfal (RA) Al Mubtadiin</t>
+  </si>
+  <si>
+    <t>Desa RT./RW/RW.007/006, Dusun Cidomas, Cikidang - Cikidang, Bantarujeg, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Raudhatul Athfal (RA) Kartika Bungaursari</t>
+  </si>
+  <si>
+    <t>26VJ+4WF, Kampung Bungur Sari, Malausma, Bantarujeg, Babakansari - , Majalengka, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Raudhatul Athfal (RA) Mftahul Khoer</t>
+  </si>
+  <si>
+    <t>27G2+2XX, Blok Desa Wadowetan, Bantarujeg, Wadowetan - , Majalengka, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Raudhatul Athfal Addhiyaaulhaqq</t>
+  </si>
+  <si>
+    <t>Kp Sadang RT.010/RW.004 - Karangsinom, Tirtamulya, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Raudhatul Athfal Al Fajri</t>
+  </si>
+  <si>
+    <t>Gang Masjid Al Islah No.6, RT.05/RW.06, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Raudhatul Athfal Al Huda</t>
+  </si>
+  <si>
+    <t>GRRW+8M5, Jalan Al-Huda, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Raudhatul Athfal Al Kasysyaf</t>
+  </si>
+  <si>
+    <t>JCM7+HRF, JL. Raya Tamelang Kampung Krajan RT.01/RW.01, Sukasari - Sukasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
     <t>Raudhatul Athfal Al Khoeriyah</t>
   </si>
   <si>
     <t>7RGJ+HF3, Pasir Muncang</t>
   </si>
   <si>
+    <t>Raudhatul Athfal Al Muhajirin</t>
+  </si>
+  <si>
+    <t>Griya Panorama Indah Blok E, Sukasari - Sukasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Raudhatul Athfal Al Qomariyah</t>
+  </si>
+  <si>
+    <t>JCM7+HRF, JL. Raya Cilalung RT.16/RW.08, Sukasari - Sukasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Raudhatul Athfal Al-Mutholib</t>
+  </si>
+  <si>
+    <t>Cikidang, Rt. 02 Rw. 01, Bantarujeg, Cikidang - , Majalengka, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Raudhatul Athfal Arafat</t>
+  </si>
+  <si>
+    <t>8W94+HG5, Sukagalih</t>
+  </si>
+  <si>
+    <t>Raudhatul Athfal Bina Cendikia</t>
+  </si>
+  <si>
+    <t>Jalan Setu Pitara Rt.01/17, Kapling Depkes, Kel. Pancoran Mas, Kec. Pancoran Mas, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
     <t>Raudhatul Athfal Darussalam</t>
   </si>
   <si>
     <t>Jalan Tangkil - Agrabinta No.48, Cimande Hilir - Cimande Hilir, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>Raudhatul Athfal Hidayatul Mutaalimin</t>
+  </si>
+  <si>
+    <t>26WX+3V7, JL. Ciwaringin, Babakan Sari, Bantarujeg, Cikidang - , Majalengka, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Raudhatul Athfal Mardhotillah</t>
+  </si>
+  <si>
+    <t>Jalan Telaga No.13, RT.13/RW.9, Pekayon - Pekayon, Pasar Rebo, Kota Administrasi Jakarta Timur, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Raudhatul Athfal Riyadul Abror</t>
+  </si>
+  <si>
+    <t>Cibogo, Rt. 09 Rw. 05, Bantarujeg, Cikidang - , Majalengka, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Raudhatul Athfal Tarbiyatul Falah</t>
+  </si>
+  <si>
+    <t>Kampung Cibucil, Rt. 02 Rw. 04, Sukamanah, Jonggol, Sukamanah - Sukamanah, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Ridwan</t>
+  </si>
+  <si>
+    <t>JCPH+4GP, Jalan Babakan Kiara, Tegalsari - Tegalsari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Rizal Almazid</t>
+  </si>
+  <si>
+    <t>JCMJ+M6R, Jalan Babakan Kiara, Tegalsari - Tegalsari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>RizanAgst(HOME)</t>
+  </si>
+  <si>
+    <t>26MR+688, Jalan Raya Siliwangi, Bantarujeg - Bantarujeg, Bantarujeg, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Roudhoh Calistung unit tanah baru</t>
+  </si>
+  <si>
+    <t>Jalan Taman Tanah Baru, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Rumah Adibaaz</t>
+  </si>
+  <si>
+    <t>7FRR+6H6, Tegalwangi</t>
+  </si>
+  <si>
+    <t>Rumah afiqah</t>
+  </si>
+  <si>
+    <t>MR2R+PHX, Jalan Nusantara, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Rumah ALISYA</t>
+  </si>
+  <si>
+    <t>MR3Q+GF9, Jakarta Selatan, RT.11/RW.2, Srengseng Sawah - Srengseng Sawah, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Rumah Belajar Baqiyah Sholihah</t>
+  </si>
+  <si>
+    <t>Jalan Haji Jarih RT.06/RW.09 - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Rumah Belajar Mengaji anak</t>
+  </si>
+  <si>
+    <t>Jalan Kampung Bendungan No.31a, Cilodong - Cilodong, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Rumah Belajar NUSANTARA (Abaca - Jarimatika - SuperBimbel - Adestic English Course)</t>
+  </si>
+  <si>
+    <t>Puri Nirwana 1, Blok D Jalan Borobudur I No.17, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Rumah Belajar R2 Anz</t>
+  </si>
+  <si>
+    <t>Jln Madrasah Rt 01/05 no.02, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Rumah Bu eha</t>
+  </si>
+  <si>
+    <t>228G+XJ6, Kampung Babakan Jalan Ranca Goong, tengah, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Rumah bu guru halimah</t>
+  </si>
+  <si>
+    <t>Jalan Kampung Padurenan No.Rt 04/09, pabuaran mekar - Pabuaran Mekar, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Rumah Bu RT Bedah</t>
+  </si>
+  <si>
+    <t>JR84+964, Gang Perintis, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
     <t>Rumah depi</t>
   </si>
   <si>
     <t>7RXJ+JJ8, Lemah Duhur</t>
   </si>
   <si>
+    <t>Rumah irfan</t>
+  </si>
+  <si>
+    <t>HRV9+RHR, Kole</t>
+  </si>
+  <si>
+    <t>Rumah kontrakan</t>
+  </si>
+  <si>
+    <t>JRXQ+8FF, RT.8/RW.1, Srengseng Sawah - , , , Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Rumah pak alimin anggota tni ad</t>
+  </si>
+  <si>
+    <t>656R+QGV, Sukamantri</t>
+  </si>
+  <si>
+    <t>Rumah Qur'an Khairo Assyarifiyah</t>
+  </si>
+  <si>
+    <t>Harapan Jaya</t>
+  </si>
+  <si>
+    <t>Rumah Quran Khadijah</t>
+  </si>
+  <si>
+    <t>Jalan Perjuangan, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Rumah Quran Nurul Furqon</t>
+  </si>
+  <si>
+    <t>Jalan Jamir No.34, RT.004/RW.06, Pondok Cina - Pondok Cina, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Rumah Santri Al-Hafizh</t>
+  </si>
+  <si>
+    <t>Kampung Cijeruk, RT.1/RW.7, Sukamanah - Sukamanah, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Rumah Tahfidz Al Khoiriyyah</t>
+  </si>
+  <si>
+    <t>8V3V+96F, Desa Bojong Murni, Jambu Luwuk - , Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Rumah Tahfidz Alquran Al Quds</t>
+  </si>
+  <si>
+    <t>GRXP+H2X, Jalan Haji Cepit, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Rumah terapi Anak Pintar</t>
+  </si>
+  <si>
+    <t>Jalan Kartini No.12, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>RUMAH TERAPI SEFT | SAHABAT TV INDONESIA</t>
+  </si>
+  <si>
+    <t>Gg Pama'an No.27A - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Rumah ucupp</t>
+  </si>
+  <si>
+    <t>MC3F+8J9, Jalan Karang Sari, Karangsari - Karangsari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Rumah Umi Mutia</t>
+  </si>
+  <si>
+    <t>JQ6X+28Q, Mampang</t>
+  </si>
+  <si>
+    <t>Rumahh M.Hazik</t>
+  </si>
+  <si>
+    <t>MC2G+JCV, Karangsari</t>
+  </si>
+  <si>
+    <t>Rumjo</t>
+  </si>
+  <si>
+    <t>Jalan Cisatu II No.17, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sabanar lama</t>
+  </si>
+  <si>
+    <t>55P7+J7G, Sabandar</t>
+  </si>
+  <si>
+    <t>sahabat alquran</t>
+  </si>
+  <si>
+    <t>Jalan Kemakmuran No.104, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Santa Theresia Elementary School</t>
+  </si>
+  <si>
+    <t>JR45+PCQ, Jalan Irian Jaya, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Santri Siap Guna Daarut Tauhiid</t>
+  </si>
+  <si>
+    <t>Jalan Gegerkalong Girang No.57, Gegerkalong - Gegerkalong, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Saung Minang ( SAB )</t>
+  </si>
+  <si>
+    <t>4JM8+88R, Dago</t>
+  </si>
+  <si>
+    <t>SBB Al Hikmah Jiwanaya</t>
+  </si>
+  <si>
+    <t>Jalan Jiwanaya No.02, RT.001/RW.04, Cibeunying - Cibeunying, Cimenyan, Kabupaten Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>School of Life Sciences and Technology ITB</t>
+  </si>
+  <si>
+    <t>Sekolah Ilmu dan Teknologi Hayati – ITB, Labtek XI Jalan Ganeca No.10, Lebak Siliwangi - Lebak Siliwangi, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>School SMA Muhammadiyah 1</t>
+  </si>
+  <si>
+    <t>Jalan Raya Sawangan No.112, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>School SMP Budi Bhakti Depok</t>
+  </si>
+  <si>
+    <t>Jalan Pedati No.1, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Al Hidayah</t>
+  </si>
+  <si>
+    <t>Jalan Ranca Bulan No.7, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Al-Hidayah</t>
+  </si>
+  <si>
+    <t>Jalan Rancabentang No.137, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD AT-THOBI’IYYAH</t>
+  </si>
+  <si>
+    <t>653W+X2C, Jl. Tanjung RT./rw/RW.003/001, Sukamantri - Sukamantri, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Cijoro Pasir 01</t>
+  </si>
+  <si>
+    <t>Jalan Otto Iskandardinata No.281, Tegalsari - , , Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Daarul Qur'an Depok</t>
+  </si>
+  <si>
+    <t>Jalan Lembah, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD GIS AL MUCHTAR</t>
+  </si>
+  <si>
+    <t>55W8+QFV, Bojong</t>
+  </si>
+  <si>
+    <t>SD Islam Ghama Junior</t>
+  </si>
+  <si>
+    <t>No, Jalan Cemara No.59, Grogol - Grogol, Limo, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Islam Ramah Anak</t>
+  </si>
+  <si>
+    <t>Jalan Kampung Kali Baru No.10, RT.3/RW.5, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Muhammadiyah 3 Depok</t>
+  </si>
+  <si>
+    <t>Jalan Al-Furqon, Pondok Cina - Pondok Cina, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD N IV Wonoboyo</t>
+  </si>
+  <si>
+    <t>5WQR+3J5, Wonoboyo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SD N Tegalsari</t>
+  </si>
+  <si>
+    <t>42RF+8GH, Cijati</t>
+  </si>
+  <si>
+    <t>SD Negeri 1 Cipeundeuy</t>
+  </si>
+  <si>
+    <t>Jalan Raya Cipeundeuy No.8, Cipeundeuy - , , , Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri 1 Giripurwo</t>
+  </si>
+  <si>
+    <t>5WQF+99V, Kerdukepik, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SD Negeri 1 Karang Jaya</t>
+  </si>
+  <si>
+    <t>22C3+96X, Karangjaya</t>
+  </si>
+  <si>
+    <t>SD Negeri 1 Pare</t>
+  </si>
+  <si>
+    <t>5VPW+C7G, Pulo, Pare - Pare, Selogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SD NEGERI 1 RITE</t>
+  </si>
+  <si>
+    <t>JQGW+P22, Jalan Lintas Bima-Wera, Rite - Rite, Ambalawi, Kabupaten Bima, Nusa Tenggara Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri 1 Tegalsari</t>
+  </si>
+  <si>
+    <t>Jalan Nyi Gede Cangkring No.18, Tegalsari - Tegalsari, Plered, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri 1 Weru Kidul</t>
+  </si>
+  <si>
+    <t>Jalan Fatahillah No.35, Weru Kidul - Weru Kidul, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri 1 Wonogiri</t>
+  </si>
+  <si>
+    <t>Jalan Doktor Wahidin Sudirohusodo No.3, Sanggrahan, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SD Negeri 139 Sukarasa Bandung</t>
+  </si>
+  <si>
+    <t>Jalan Gegerkalong Hilir No.82, Gegerkalong - Gegerkalong, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri 2 Kaliwulu</t>
+  </si>
+  <si>
+    <t>8G33+F6V, Jalan Ki Natagama, Kaliwulu - Kaliwulu, Plered, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri 2 Setu Kulon</t>
+  </si>
+  <si>
+    <t>7GQ3+HMC, Jalan Syeh Bayanilah, Setu Kulon - Setu Kulon, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri 2 Tegalwangi</t>
+  </si>
+  <si>
+    <t>Sd Negeri 2 Tegawangi, Jalan Semambu No.76, Tegalwangi - Tegalwangi, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri 2 Weru Kidul</t>
+  </si>
+  <si>
+    <t>7GV4+6H5, Weru Kidul</t>
+  </si>
+  <si>
+    <t>SD Negeri 2 Weru Lor</t>
+  </si>
+  <si>
+    <t>7GW4+VX9, Jalan Syekh Datul Kahfi, Weru Lor, Plered, Weru Lor - Weru Lor, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri 3 Wonogiri</t>
+  </si>
+  <si>
+    <t>5WMH+FJR, Jalan Durian, Sabggrahan, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SD Negeri 6 Wonogiri</t>
+  </si>
+  <si>
+    <t>Jalan Pemuda I No.27, RT.03/RW.06, Gerdu, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SD Negeri 65 Kota Bima</t>
+  </si>
+  <si>
+    <t>HQ8C+RF5, Jatibaru</t>
+  </si>
+  <si>
+    <t>SD Negeri Babakansari I</t>
+  </si>
+  <si>
+    <t>26PP+WR7, Babakansari</t>
+  </si>
+  <si>
+    <t>SD Negeri Bencoy</t>
+  </si>
+  <si>
+    <t>Jalan Cireunghas No.KM. 15, Bencoy - Bencoy, Cireunghas, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri Bojong 1</t>
+  </si>
+  <si>
+    <t>Sabandar</t>
+  </si>
+  <si>
+    <t>SD Negeri Cengkong I</t>
+  </si>
+  <si>
+    <t>Cengkong</t>
+  </si>
+  <si>
+    <t>SD Negeri Cengkong II</t>
+  </si>
+  <si>
+    <t>JCQ3+R4F, Cengkong</t>
+  </si>
+  <si>
+    <t>SD Negeri Cengkong III</t>
+  </si>
+  <si>
+    <t>J9JV+2Q5, Cengkong</t>
+  </si>
+  <si>
+    <t>Sd Negeri Cibedug 02 Ciaul</t>
+  </si>
+  <si>
+    <t>7VWV+7CF, Jalan Ciaul RT.04/RW.06, Cibedug - Cibedug, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri CIGINTUNG</t>
+  </si>
+  <si>
+    <t>42PW+9RF, Cigintung</t>
+  </si>
+  <si>
+    <t>SD Negeri Cigombong 03</t>
+  </si>
+  <si>
+    <t>Cigombong, RT.01/RW.01, Cigombong - Cigombong, Cigombong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri Cikaret Jaya</t>
+  </si>
+  <si>
+    <t>GRWR+97J, Jalan Al-Falah, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri Ciwaru</t>
+  </si>
+  <si>
+    <t>Jalan Halteu Maleber Jalan Ciwaru No.Kp, Hegarmanah - Hegarmanah, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri Depok Baru 2</t>
+  </si>
+  <si>
+    <t>JR65+2V4, Jalan Merpati Raya, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri Hegarmanah</t>
+  </si>
+  <si>
+    <t>Jl. R. Saleh Kartakusumah No. 7A, Desa Hegarmanah, Kecamatan Karangtengah, Hegarmanah - , Cianjur, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri Jambuluwuk 2</t>
+  </si>
+  <si>
+    <t>8V5Q+2GW, Jambu Luwuk</t>
+  </si>
+  <si>
+    <t>SD Negeri Karangtengah</t>
+  </si>
+  <si>
+    <t>Jalan Raya Bandung No.Km 7, Ciherang - Ciherang, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri Kerenceng</t>
+  </si>
+  <si>
+    <t>Jalan Parakan Salak No.km 04, Pondok Kaso Tengah - , Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri Kopo 01</t>
+  </si>
+  <si>
+    <t>8WHG+WCW, Jalan Lembah Nyiur RT.5/RW.1, Kopo - Kopo, Cisarua, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri Maleber 1</t>
+  </si>
+  <si>
+    <t>55HF+P75, Maleber</t>
+  </si>
+  <si>
+    <t>SD Negeri Mampang 2</t>
+  </si>
+  <si>
+    <t>JQ6X+2H3, Jalan Damai I, Mampang - Mampang, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri Mekarlaksana</t>
+  </si>
+  <si>
+    <t>78FM+3W7, Margalaksana</t>
+  </si>
+  <si>
+    <t>SD NEGERI PASIRDOTON</t>
+  </si>
+  <si>
+    <t>SD Negeri Pasirreungit</t>
+  </si>
+  <si>
+    <t>6P8P+5HF, Jl. Cidahu - Pasirreungit, Ds. Jayabakti Kec. Cidahu, Jayabakti - , Sukabumi, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD NEGERI SUKAMANAH 01</t>
+  </si>
+  <si>
+    <t>8W52+9R2, Sukaresmi</t>
+  </si>
+  <si>
+    <t>SD Negeri Tanah Baru 4</t>
+  </si>
+  <si>
+    <t>Jl Beji Permai 76 RT 001%2F04 Depok Pancoran Mas Depok Jawa Barat, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Negeri Tegalwangi 1</t>
+  </si>
+  <si>
+    <t>7FRQ+GWF, Jalan Nyi Ageng Mantro No.165, Tegalwangi - Tegalwangi, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD PERMATA ISLAM</t>
+  </si>
+  <si>
+    <t>GRQX+CX7, jl. Jantung Harapan RT.08/RW.07, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Pintar</t>
+  </si>
+  <si>
+    <t>Jalan Abadi IV No.1, Gegerkalong - Gegerkalong, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Plus Daarul Fudlola</t>
+  </si>
+  <si>
+    <t>Jalan Haji Hasan Jalan Kampung Pedurenan, Pabuaran Mekar - Pabuaran Mekar, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Pondok Kaso Tengah</t>
+  </si>
+  <si>
+    <t>Jalan Raya Cidahu Parakan Salak-Bojong Pari No.Km.4, Jayabakti - Jayabakti, Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SD Suruur</t>
+  </si>
+  <si>
+    <t>Jalan Hegarmanah No.88, Hegarmanah - Hegarmanah, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDI BAITUL IHSAN</t>
+  </si>
+  <si>
+    <t>55V7+2C4, Sabandar</t>
+  </si>
+  <si>
     <t>SDIQ Al Islam</t>
   </si>
   <si>
     <t>Jalan Curug Dengdeng, Caringin - Caringin, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>SDIT AL - ISTIQOMAH</t>
+  </si>
+  <si>
+    <t>Jl. Melati No.1, Duren - Duren, Klari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDIT Al Haraki</t>
+  </si>
+  <si>
+    <t>Jalan Belimbing 3 No.1, RW.2, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDIT Al Kalam dan TK Paud Nurul Fitri Sukmajaya Depok</t>
+  </si>
+  <si>
+    <t>Jalan Kemang 1 No.17A, RT.06/RW.10, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
     <t>SDIT AL MUCHTARI CIMANDE</t>
   </si>
   <si>
     <t>Jalan Cilotoh No.16, Lemah Duhur - Lemah Duhur, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>SDIT AL-HAROENIYYAH</t>
+  </si>
+  <si>
+    <t>Jalan Padurenan RT.006/RW.002, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDIT Al-Qalam Depok</t>
+  </si>
+  <si>
+    <t>SDIT Al-Qudwah</t>
+  </si>
+  <si>
+    <t>Jalan Amonia Raya No.2, Beji Timur - Beji Timur, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDIT Alief Mardhiyah</t>
+  </si>
+  <si>
+    <t>Jl. Otto Iskandardinata Blok Asinan, Tegalsari - Tegalsari, Plered, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDIT DARUL ABIDIN</t>
+  </si>
+  <si>
+    <t>Jalan Karet Hijau No.52, Beji Timur - Beji Timur, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDIT Faidhurrahman</t>
+  </si>
+  <si>
+    <t>Gegerbitung</t>
+  </si>
+  <si>
+    <t>sdit Ibnu Taimiyah</t>
+  </si>
+  <si>
+    <t>4H5V+65R, Gang H. Gojali, Cipedes - Cipedes, Sukajadi, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDIT Mutiara Hati</t>
+  </si>
+  <si>
+    <t>Jalan Raya Wonogiri-Ponorogo No.KM.5, Brubuh - Ngadirojo Lor, Ngadirojo, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SDIT Nurul Fikri</t>
+  </si>
+  <si>
+    <t>Jalan Tugu Raya No.61, Tugu - Tugu, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDIT NUURUL JAMAAL</t>
+  </si>
+  <si>
+    <t>Jalan Kali Licin No.21, Rangkapan Jaya - Rangkapan Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDIT Rahmaniyah Depok</t>
+  </si>
+  <si>
+    <t>Jalan Lapangan Member No.11 Blok C, Sukmajaya</t>
+  </si>
+  <si>
+    <t>SDIT Raudlatul Jannah</t>
+  </si>
+  <si>
+    <t>Jl. Veteran III RT03/RW03, Banjar Wangi - , Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDIT TAMAN ILMU</t>
+  </si>
+  <si>
+    <t>No. 144, Gang Masjid Nurul Iman No.RT. 07, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDIT-SMPIT INSAN MANDIRI KALISARI</t>
+  </si>
+  <si>
+    <t>Rt.007/02 Kel., Jalan Kenanga 1 No.36, RT.4/RW.2, Kalisari - Kalisari, Pasar Rebo, Kota Administrasi Jakarta Timur, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>SDK PENABUR Depok</t>
+  </si>
+  <si>
+    <t>Jalan Raden Saleh No.44-45, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN 1 Bantarujeg</t>
+  </si>
+  <si>
+    <t>26JQ+9GH, Bantarujeg</t>
+  </si>
+  <si>
+    <t>SDN 1 KALIWULU</t>
+  </si>
+  <si>
+    <t>8G33+2PM, Jalan Ki Natagama, Kaliwulu - Kaliwulu, Plered, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN 1 POKOH KIDUL</t>
+  </si>
+  <si>
+    <t>5WFJ+CHF, Pengkol, Pokohkidul - Pokohkidul, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SDN 1 SETU KULON</t>
+  </si>
+  <si>
+    <t>7GQ4+HQW, Jalan Syekh Bayanillah No.21, Setu Kulon - Setu Kulon, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN 1 Weru Lor</t>
+  </si>
+  <si>
+    <t>7GW4+VR4, Weru Lor</t>
+  </si>
+  <si>
+    <t>SDN 134 Panorama</t>
+  </si>
+  <si>
+    <t>Komp SECAPA TNI-AD, Jalan Hegarmanah No.152, Hegarmanah - Hegarmanah, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN 188 Bandung Baru</t>
+  </si>
+  <si>
+    <t>Ciumbuleuit</t>
+  </si>
+  <si>
+    <t>SDN 2 Caringin</t>
+  </si>
+  <si>
+    <t>SDN 2 CIJAWA</t>
+  </si>
+  <si>
+    <t>7988+M78, jalan Desa, Sukahaji - Sukahaji, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN 2 RITE</t>
+  </si>
+  <si>
+    <t>SDN 204 CIDADAP</t>
+  </si>
+  <si>
+    <t>Jalan Cipaku Indah II No.9, Ledeng - Ledeng, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN 3 Tegal Sari</t>
+  </si>
+  <si>
+    <t>7FWX+QM2, Tegalsari</t>
+  </si>
+  <si>
+    <t>SDN 3 Tegalwangi</t>
+  </si>
+  <si>
+    <t>7FRQ+QRV, Tegalwangi</t>
+  </si>
+  <si>
+    <t>SDN 3 weru kidul</t>
+  </si>
+  <si>
+    <t>Jalan Fatahillah No.28, Weru Kidul - Weru Kidul, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN 3 Weru Lor</t>
+  </si>
+  <si>
+    <t>7GW4+PWC, Jalan Syekh Datul Kahfi, Weru Lor - Weru Lor, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN 3 Wonoboyo</t>
+  </si>
+  <si>
+    <t>5WQP+M5F, Jatirejo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SDN 4 CIHUNI</t>
+  </si>
+  <si>
+    <t>JCQC+C3Q - , , , Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Babakancaringin 2</t>
+  </si>
+  <si>
+    <t>56W4+2J5, Babakancaringin</t>
+  </si>
+  <si>
+    <t>SDN BAKANLOA</t>
+  </si>
+  <si>
+    <t>84HH+J4M, Sukamahi</t>
+  </si>
+  <si>
+    <t>SDN BANJARSARI 1</t>
+  </si>
+  <si>
+    <t>784Q+MV3, Unnamed Road, Nyenang - Nyenang, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Bantarjambe</t>
+  </si>
+  <si>
+    <t>43Q5+RPX, Cigintung</t>
+  </si>
+  <si>
+    <t>Sdn Bantarpanjang Kec. Campaka Kab. Cianjur</t>
+  </si>
+  <si>
+    <t>22HR+Q2H, Jalan Bantar Panjang, Cimenteng - Cimenteng, Campaka, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Bantarujeg 2</t>
+  </si>
+  <si>
+    <t>26CQ+3H9, Unnamed Road, Bantarujeg - Bantarujeg, Bantarujeg, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN BATULAYANG</t>
+  </si>
+  <si>
+    <t>66F3+3RQ, Bobojong</t>
+  </si>
+  <si>
+    <t>SDN BEJi 5</t>
+  </si>
+  <si>
+    <t>Jalan Pakis No.1, Beji - Beji, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sdn bojongmurni ciawi</t>
+  </si>
+  <si>
+    <t>7VWX+CVQ, Bojong Murni</t>
+  </si>
+  <si>
+    <t>SDN BONGAS</t>
+  </si>
+  <si>
+    <t>225H+777, Gegerbitung</t>
+  </si>
+  <si>
+    <t>SDN Budikarya</t>
+  </si>
+  <si>
+    <t>Cipeundeuy</t>
+  </si>
+  <si>
+    <t>SDN BURU KELI</t>
+  </si>
+  <si>
+    <t>JR43+84H, Rite</t>
+  </si>
+  <si>
+    <t>SDN Caringin</t>
+  </si>
+  <si>
+    <t>79C2+3Q4, Margalaksana</t>
+  </si>
+  <si>
     <t>SDN Caringin 02</t>
   </si>
   <si>
     <t>7RWF+FPR, Cimande Hilir</t>
   </si>
   <si>
+    <t>SDN Cibedug 03</t>
+  </si>
+  <si>
+    <t>Jalan Raya Tapos No.11, Cibedug - Cibedug, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Ciherang Kencana</t>
+  </si>
+  <si>
+    <t>55XX+H5R, Ciherang</t>
+  </si>
+  <si>
+    <t>SDN CIJATI</t>
+  </si>
+  <si>
+    <t>42XJ+6P6, Cijati</t>
+  </si>
+  <si>
+    <t>SDN CIJUREY 1</t>
+  </si>
+  <si>
+    <t>Jalan Raya Cijurey No.371, Karangjaya - Karangjaya, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Cikaret 01</t>
+  </si>
+  <si>
+    <t>GRQR+432, Jalan Raya Cikaret No.01, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN CIKARET, GEGERBITUNG</t>
+  </si>
+  <si>
+    <t>226C+298, Jalan Pasir Goler, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN CIKIDANG 1</t>
+  </si>
+  <si>
+    <t>27Q3+XVF, Dusun Cidomas, Cikidang - Cikidang, Bantarujeg, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Cikopo</t>
+  </si>
+  <si>
+    <t>Jalan Cikopo Selatan No.18, Sukamanah - Sukamanah, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Cikupa</t>
+  </si>
+  <si>
+    <t>6P5F+9HR, Lebaksari</t>
+  </si>
+  <si>
+    <t>SDN Cilangkap 5</t>
+  </si>
+  <si>
+    <t>RT03, Jalan Mandor Lipin No.99, RW.04, Kel, Cilangkap - Cilangkap, Tapos, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
     <t>SDN Cimande 01</t>
   </si>
   <si>
     <t>Jalan Cimande No.62, Lemah Duhur - Lemah Duhur, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
     <t>SDN Cimande 04</t>
   </si>
   <si>
+    <t>SDN cimonteng</t>
+  </si>
+  <si>
+    <t>22PP+M9Q, Unnamed Road, Caringin - Caringin, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Cipadasuka</t>
+  </si>
+  <si>
+    <t>6682+6W4, Sukasarana</t>
+  </si>
+  <si>
+    <t>SDN Cipedang</t>
+  </si>
+  <si>
+    <t>786Q+HGW, Margalaksana</t>
+  </si>
+  <si>
+    <t>SDN CIPTAKARYA</t>
+  </si>
+  <si>
+    <t>783X+6GR, Jalan Cibuang, Nyenang - Nyenang, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Ciroyom Hilir</t>
+  </si>
+  <si>
+    <t>79J2+M28, hilir RT.22/RW.11, Ciroyom - Ciroyom, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN CISEMA</t>
+  </si>
+  <si>
+    <t>43H8+M58, Pakualam</t>
+  </si>
+  <si>
+    <t>SDN Cisitu</t>
+  </si>
+  <si>
+    <t>42HV+QP5, Cisitu</t>
+  </si>
+  <si>
+    <t>SDN Citalang</t>
+  </si>
+  <si>
+    <t>6697+V33, Sukasarana</t>
+  </si>
+  <si>
+    <t>SDN Citapen 01&amp; 02</t>
+  </si>
+  <si>
+    <t>7VRG+QWR, Citapen</t>
+  </si>
+  <si>
+    <t>SDN Ciwaruga 02</t>
+  </si>
+  <si>
+    <t>Jalan Ciwaruga, Ciwaruga - Ciwaruga, Parongpong, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Corenda</t>
+  </si>
+  <si>
+    <t>42HP+3JQ, Situmekar</t>
+  </si>
+  <si>
     <t>SDN Curug Dengdeng</t>
   </si>
   <si>
     <t>7RQM+P54, Caringin</t>
   </si>
   <si>
+    <t>SDN DAWUAN TENGAH IV DAWUAN TENGAH</t>
+  </si>
+  <si>
+    <t>JC7R+Q2W, Cibeker, Dawuan Tengah - Dawuan Tengah, Cikampek, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Depok VI</t>
+  </si>
+  <si>
+    <t>Jalan Cagar Alam Selatan No.20 4, RT.8/RW.2, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Gadog 03</t>
+  </si>
+  <si>
+    <t>Kp. Coblong Tegalmindi, Jalan Lembah Nendeut No.12, RT.02/RW.02, Sukakarya - Sukakarya, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Gegerbitung</t>
+  </si>
+  <si>
+    <t>228G+P5J, Gegerbitung</t>
+  </si>
+  <si>
+    <t>SDN Girimukti, kp cikereti ds. Cimenteng,kec. Campaka kab. Cianjur</t>
+  </si>
+  <si>
+    <t>kp cikereti rt02 rw04desa, Cimenteng - Cimenteng, Campaka, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN II Wonoboyo</t>
+  </si>
+  <si>
+    <t>5WRQ+HGQ, Banaran, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SDN INPRES 2 Tolowata</t>
+  </si>
+  <si>
+    <t>JQPQ+H2X, Jalan Lintas Bima-Wera, Rite - Rite, Ambalawi, Kabupaten Bima, Nusa Tenggara Barat</t>
+  </si>
+  <si>
+    <t>SDN INPRES RITE 1</t>
+  </si>
+  <si>
+    <t>SDN INPRES TALA</t>
+  </si>
+  <si>
+    <t>JRC8+2XX, Jalan Lintas Diwu Mbolo, Talapiti - Talapiti, Ambalawi, Kabupaten Bima, Nusa Tenggara Barat</t>
+  </si>
+  <si>
+    <t>SDN Jatiputri</t>
+  </si>
+  <si>
+    <t>5323+R77, DUSUN Jatiputri RT.01/RW.01, Cilopang - Cilopang, Cisitu, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Jatisari</t>
+  </si>
+  <si>
+    <t>522P+PHR, Jatimekar</t>
+  </si>
+  <si>
+    <t>SDN Kalibaru 5</t>
+  </si>
+  <si>
+    <t>Asrama Yonif Linud 328, Cilodong - Cilodong, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Kampung Bulak</t>
+  </si>
+  <si>
+    <t>Jalan Kampung Padurenan No.15 3, RW.3, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Karanganyar</t>
+  </si>
+  <si>
+    <t>4344+C2R, Karangpakuan</t>
+  </si>
+  <si>
+    <t>SDN KARANGSARI 1 PURWASARI</t>
+  </si>
+  <si>
+    <t>JCWC+RG3, Karangsari</t>
+  </si>
+  <si>
+    <t>SDN karangsari II</t>
+  </si>
+  <si>
+    <t>Kp nagasari rt006/010, Karangsari - Karangsari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Karangsinom 1</t>
+  </si>
+  <si>
+    <t>JCMR+3QV, Karangsinom</t>
+  </si>
+  <si>
+    <t>SDN Karangsinom II</t>
+  </si>
+  <si>
+    <t>JCPQ+722, Tirtasari</t>
+  </si>
+  <si>
+    <t>sdn karangtengah</t>
+  </si>
+  <si>
+    <t>55HF+R8P, Maleber</t>
+  </si>
+  <si>
+    <t>SDN Kawungluwuk I</t>
+  </si>
+  <si>
+    <t>42FG+GPM, Kawungluwuk, Linggajaya - Linggajaya, Cisitu, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Kawungluwuk II</t>
+  </si>
+  <si>
+    <t>42FM+HXR, Kucing, Linggajaya - Linggajaya, Cisitu, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Linggasari</t>
+  </si>
+  <si>
+    <t>42G9+J8Q, Sundamekar</t>
+  </si>
+  <si>
+    <t>SDN Malingping</t>
+  </si>
+  <si>
+    <t>42PM+C83, Situmekar</t>
+  </si>
+  <si>
+    <t>SDN Margaluyu</t>
+  </si>
+  <si>
+    <t>43J2+8QW, Cisitu</t>
+  </si>
+  <si>
+    <t>SDN Mekarjaya II</t>
+  </si>
+  <si>
+    <t>Dusun Krajan, RT 01 / RW 01, Mekarjaya, Purwasari, Mekarjaya - Mekarjaya, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Nanggerang</t>
+  </si>
+  <si>
+    <t>426R+G4G, Cinangsi, Cisitu, Cinangsi - , Sumedang Selatan, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Pabuaran</t>
+  </si>
+  <si>
+    <t>Linggajaya</t>
+  </si>
+  <si>
+    <t>SDN Padasuka Desa Sukasarana</t>
+  </si>
+  <si>
+    <t>6682+6XJ, Sukasarana</t>
+  </si>
+  <si>
+    <t>SDN Pancoran Mas 3</t>
+  </si>
+  <si>
+    <t>HRW6+H64, Komplek SDN Pancoran mas 3 kota depok.jl. swadaya raya 7 RT 06 RW 18 no.1 - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Pangluyu</t>
+  </si>
+  <si>
+    <t>43R3+M65, Unnamed Road, Cigintung - Cigintung, Cisitu, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN PELITA KARYA II</t>
+  </si>
+  <si>
+    <t>783X+H93, Dusun Jalan Cibuang RT.23/RW.08, Desa Sawangan Kecanatan - Sawangan, Cipeundeuy, Kabupaten Subang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Perumnas 1 &amp; 2</t>
+  </si>
+  <si>
+    <t>652R+94C, Hegarmanah</t>
+  </si>
+  <si>
+    <t>SDN Rancamaya 2 Bogor</t>
+  </si>
+  <si>
+    <t>8RFJ+V5G, Jalan Rancamaya Gang Pabuaran RT.02/RW.10, Rancamaya - Rancamaya, Bogor Selatan, Kota Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Rancgoong</t>
+  </si>
+  <si>
+    <t>22H7+656, kp Jalan Ranca Goong, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Ranjeng</t>
+  </si>
+  <si>
+    <t>42XV+XGR, Ranjeng</t>
+  </si>
+  <si>
+    <t>SDN Sadangsari</t>
+  </si>
+  <si>
+    <t>42XX+48C, Ranjeng</t>
+  </si>
+  <si>
+    <t>SDN SAWAH GEDE</t>
+  </si>
+  <si>
+    <t>des, Kademangan - Kademangan, Mande, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Srengseng Sawah 12 Pg</t>
+  </si>
+  <si>
+    <t>Jalan Haji Shibi RT.2/RW.2, Srengseng Sawah - Srengseng Sawah, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>SDN Sukagalih 01</t>
+  </si>
+  <si>
+    <t>8W65+XQX, Jalan Sukagalih-Kopo, Sukagalih - Sukagalih, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Sukakarya</t>
+  </si>
+  <si>
+    <t>8WF2+M22, Sukagalih</t>
+  </si>
+  <si>
+    <t>SDN SUKAMAJU 6</t>
+  </si>
+  <si>
+    <t>8V8P+67M, Sukamaju</t>
+  </si>
+  <si>
+    <t>SDN Sukamanah 02</t>
+  </si>
+  <si>
+    <t>8V5V+G2J, Sukamanah</t>
+  </si>
+  <si>
+    <t>SDN SUKAMANTRI 1</t>
+  </si>
+  <si>
+    <t>SDN SUKAMANTRI 2</t>
+  </si>
+  <si>
+    <t>656M+6JW, Sukamulya</t>
+  </si>
+  <si>
+    <t>SDN SUKAMANTRI III</t>
+  </si>
+  <si>
+    <t>654R+522, Sukamantri</t>
+  </si>
+  <si>
+    <t>SDN sukamukti</t>
+  </si>
+  <si>
+    <t>2383+V8V, Kp Sukamukti, Cimenteng - Cimenteng, Campaka, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Sukamulya</t>
+  </si>
+  <si>
+    <t>659M+3C2, Sukamulya</t>
+  </si>
+  <si>
+    <t>SDN Sukasarana</t>
+  </si>
+  <si>
+    <t>6662+C59, Sukasarana</t>
+  </si>
+  <si>
+    <t>SDN Sukasari 2</t>
+  </si>
+  <si>
+    <t>JC98+GPR, Kampung Dukuh Raya, Sukasari - Sukasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Sukasirna</t>
+  </si>
+  <si>
+    <t>55P6+Q7Q, Sabandar</t>
+  </si>
+  <si>
+    <t>SDN Tanjungjaya</t>
+  </si>
+  <si>
+    <t>427P+QMV, Bakom, Linggajaya - Linggajaya, Cisitu, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN Tegalsari II</t>
+  </si>
+  <si>
+    <t>JCHH+9X9, Tegalsari</t>
+  </si>
+  <si>
+    <t>SDN Tegalsari III</t>
+  </si>
+  <si>
+    <t>JCPF+5WF, Kp. Tegalamba, Desa Tegalsari, Purwasari, Jabar, Tegalsari - , Karawang Timur, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN TIRTASARI 1</t>
+  </si>
+  <si>
+    <t>SD TIRTASARI I, Jalan Tirtasari, Tirtasari - , , , Jawa Barat</t>
+  </si>
+  <si>
+    <t>SDN TIRTASARI IV</t>
+  </si>
+  <si>
+    <t>MC3F+J7P, Tirtasari</t>
+  </si>
+  <si>
+    <t>SDN Tugu 1</t>
+  </si>
+  <si>
+    <t>ruko, Jalan Pondok Pesantren No.9c, South Pasir Gunung</t>
+  </si>
+  <si>
+    <t>Sdn Wadowetan 1</t>
+  </si>
+  <si>
+    <t>Kp.Margaluyu No.Ds, Wadowetan - Wadowetan, Bantarujeg, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sdn Wadowetan 2</t>
+  </si>
+  <si>
+    <t>27G2+RW4, Wadowetan</t>
+  </si>
+  <si>
+    <t>SDN. Margalaksana</t>
+  </si>
+  <si>
+    <t>7983+W3W, Margalaksana</t>
+  </si>
+  <si>
+    <t>SDNBOJONG4</t>
+  </si>
+  <si>
+    <t>Bojong</t>
+  </si>
+  <si>
+    <t>SDS Kartika VIII-5</t>
+  </si>
+  <si>
+    <t>MR4J+WHH, Jalan Seroja RT.7/RW.13, Srengseng Sawah - Srengseng Sawah, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>SEEI ITB: School of Electrical Engineering and Informatics ITB</t>
+  </si>
+  <si>
+    <t>Gedung Achmad Bakrie, Labtek VIII Jalan Ganesa No.10, Lebak Siliwangi - Lebak Siliwangi, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Segar Junior High School</t>
+  </si>
+  <si>
+    <t>Jalan Raya Jakarta - Bogor No.3, Sukamaju - Sukamaju, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah</t>
+  </si>
+  <si>
+    <t>42VQ+WWX, Cigintung</t>
+  </si>
+  <si>
+    <t>8VFX+9G2, Kp Jalan Coblong, Sukakarya - Sukakarya, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah ada pengajar paskibra</t>
+  </si>
+  <si>
+    <t>6P3R+99G, RT.02/RW.re 02, Kota bojong pari - , Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Adab Insan Mulia (SAIM) Pusat</t>
+  </si>
+  <si>
+    <t>Sekolah Adab Insan Mulia Ruko Exclusive Tanah Baru, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Alam Bandung</t>
+  </si>
+  <si>
+    <t>Kp. Tanggulan - Dago Pojok, Coblong, Jalan Cikalapa 2 No.4, Dago - , Bandung Wetan, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Alam Inaratul Islam</t>
+  </si>
+  <si>
+    <t>JCFF+H9M, Sukasari</t>
+  </si>
+  <si>
+    <t>Sekolah Alam Indonesia - Studio Alam Depok</t>
+  </si>
+  <si>
+    <t>Jalan Raden Saleh Jalan Studio Alam TVRI No.78x, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Alam Indonesia Cibinong</t>
+  </si>
+  <si>
+    <t>Jalan Raya Cikaret No.47, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Alam Kampung Sawah</t>
+  </si>
+  <si>
+    <t>Jl. SMPN 6 Kalibaru, Kav Bri D6 No.7, Kalibaru</t>
+  </si>
+  <si>
+    <t>Sekolah Arsitektur, Perencanaan dan Pengembangan Kebijakan ITB</t>
+  </si>
+  <si>
+    <t>Jalan B, Lebak Siliwangi - Lebak Siliwangi, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Auladunaa</t>
+  </si>
+  <si>
+    <t>Jalan Rancabentang I No.27D, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Bintang Bangsaku</t>
+  </si>
+  <si>
+    <t>MR2Q+HCV, South Pasir Gunung</t>
+  </si>
+  <si>
+    <t>Sekolah BISA Depok</t>
+  </si>
+  <si>
+    <t>Jalan Balong Sari Jalan Cagar Alam Selatan No.1, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Calon Perwira AD (SECAPA AD)</t>
+  </si>
+  <si>
+    <t>Jalan Hegarmanah No.152, Hegarmanah - Hegarmanah, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Dasar Islam Terpadu di Depok | Antariksa</t>
+  </si>
+  <si>
+    <t>Jalan Ngarai No.79 03, RW.07, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Dasar Negeri 085 Ciumbuleuit</t>
+  </si>
+  <si>
+    <t>Jalan Bukit Raya No.173, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Dasar Negeri 108 Ciumbuleuit</t>
+  </si>
+  <si>
+    <t>Jalan Bukit Indah No.12, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Dasar Negeri Bandung Baru 2</t>
+  </si>
+  <si>
+    <t>jalan Bukit Raya Seletan No.298, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Dasar Negeri Cibogo</t>
+  </si>
+  <si>
+    <t>Jalan Raya Puncak - Cianjur No.82, Cipayung Datar - Cipayung, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Dasar Negeri Cidadap 2</t>
+  </si>
+  <si>
+    <t>Jalan Cipaku Indah II No.12, Ledeng - Ledeng, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Dasar Negeri Ciumbuleuit IV</t>
+  </si>
+  <si>
+    <t>Jalan Bukit Raya No.298, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Dasar Negeri Depok Jaya 5</t>
+  </si>
+  <si>
+    <t>JR54+RJ5, Jalan Gelatik Raya, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Dasar Negeri Pasir Gunung Selatan 1</t>
+  </si>
+  <si>
+    <t>JRXV+JQF, Jalan Pondok Pesantren, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Dasar Negeri Pasir Gunung Selatan 2</t>
+  </si>
+  <si>
+    <t>JRXV+JQ2, Jalan Pondok Pesantren, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Dasar Negeri Srengseng Sawah 15 Pagi</t>
+  </si>
+  <si>
+    <t>11, Jalan Gardu No.17, RT.10/RW.2, Srengseng Sawah - Srengseng Sawah, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Sekolah Dasar Negeri Sukamahi 01</t>
+  </si>
+  <si>
+    <t>8VFQ+RG3, Jalan Cikopo Selatan, Sukamahi - Sukamahi, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Dasar Negeri Tugu 5</t>
+  </si>
+  <si>
+    <t>Jalan Pondok Pesantren No.9c, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Dasar Negeri Wadowetan II</t>
+  </si>
+  <si>
+    <t>26MR+5CJ, Jalan Pangkalan Desa, Wadowetan - Wadowetan, Bantarujeg, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Dasar Salman Al Farisi Bandung</t>
+  </si>
+  <si>
+    <t>Jalan Tubagus Ismail VIII Atas, Sekeloa - Sekeloa, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Dasar Standar Nasional (SDSN) Pemuda Bangsa</t>
+  </si>
+  <si>
+    <t>Jalan Nimun No.4, RT.04/RW.4, Jatimulya - Jatimulya, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Diniah Manarul Huda Cipanans</t>
+  </si>
+  <si>
+    <t>6P5V+7RM, Pasirdoton</t>
+  </si>
+  <si>
+    <t>Sekolah Hidroponik PBH</t>
+  </si>
+  <si>
+    <t>JCGQ+MRC, Karangsinom</t>
+  </si>
+  <si>
+    <t>Sekolah Islam Daarul Ilmi Depok</t>
+  </si>
+  <si>
+    <t>Parung Serab, RT.07/RW.03, Tirtajaya - Tirtajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Islam Terpadu As Shof</t>
+  </si>
+  <si>
+    <t>Jalan Raya Kalimulya, Kalimulya - Kalimulya, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Islam Terpadu Mutiara Islam DC-PG-TKIT_SDIT</t>
+  </si>
+  <si>
+    <t>Jalan Melati Raya No.129, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Kincir Ulin</t>
+  </si>
+  <si>
+    <t>Jalan Perumahan Ambar Cibinong Residence Blok B1 No.8, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Kristen Hidup Baru</t>
+  </si>
+  <si>
+    <t>Jalan Ciumbuleuit No.160, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Kristen Trimulia</t>
+  </si>
+  <si>
+    <t>Jalan Dr. Djunjunan No.105, Pajajaran - Pajajaran, Cicendo, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Kuntum Cemerlang</t>
+  </si>
+  <si>
+    <t>Jalan Cipaku Indah XI No.2, Ledeng - Ledeng, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Luar Biasa Bina Bangsa</t>
+  </si>
+  <si>
+    <t>55XV+G27, Jalan Nangka Perumnas, Hegarmanah - , Cianjur, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Menengah Atas Kartika XIX-2</t>
+  </si>
+  <si>
+    <t>Jalan Pak Gatot Raya No.73S, Gegerkalong - Gegerkalong, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Menengah Kejuruan Cempaka Nusantara Plus</t>
+  </si>
+  <si>
+    <t>Jalan Jawa Blok B2 No.1, Beji - Beji, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Menengah Kejuruan Harapan Bangsa</t>
+  </si>
+  <si>
+    <t>Jalan Akses UI No.89, RW.1, Tugu - Tugu, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Menengah Kejuruan Tunas Multi Raya</t>
+  </si>
+  <si>
+    <t>Jalan Haji Kocen Gang H. Amu No.96, RT.01/RW.06, Kalimulya - Kalimulya, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Menengah Pertama 35 Bandung</t>
+  </si>
+  <si>
+    <t>Jalan Dago Pojok No.12, Dago, Coblong, Jalan Dago Barat No.54, Dago - Dago, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Menengah Pertama Kristen Siloam</t>
+  </si>
+  <si>
+    <t>Jalan Kartini No.13, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Menengah Pertama Pgri 2 Kota Bandung</t>
+  </si>
+  <si>
+    <t>⛉ Jalan Ciumbuleuit Atas No.48, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Nasional Alamanda</t>
+  </si>
+  <si>
+    <t>Jalan Tole Iskandar No.61, Sukamaju - Sukamaju, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah NOAH</t>
+  </si>
+  <si>
+    <t>Jalan Kalisari II No 4A &amp; 11, Jalan Kalisari II No.15, RT.2/RW.2, Kalisari - Kalisari, Pasar Rebo, Kota Administrasi Jakarta Timur, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Sekolah Qur'an CSQ Merpati</t>
+  </si>
+  <si>
+    <t>Jalan Merpati Raya No.33, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah Salman Alfarisi Cibinong</t>
+  </si>
+  <si>
+    <t>Jalan Cikaret Kramat No.1, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekolah TUNAS IBLAM PG-TK-SD</t>
+  </si>
+  <si>
+    <t>Jalan Raden Sanim No.100, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sekretariat UCB (Ummat Cerdas Berdaya)</t>
+  </si>
+  <si>
+    <t>Jalan Taman Tanah Baru No.A2/7, Perum Taman, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Senior High School 19 Bandung</t>
+  </si>
+  <si>
+    <t>Jalan Ir. Haji Juanda Jalan Dagopojok No.38, Dago - Dago, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Senior State High School of 8 Depok</t>
+  </si>
+  <si>
+    <t>Jalan M. Nasir No.84, RT.08/RW.01, Cilodong - Cilodong, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sensory Motor School</t>
+  </si>
+  <si>
+    <t>Jalan Dago Asri III J No.1 Blok 2, Dago - Dago, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SHINJUKUCENTER - PELATIHAN BAHASA JEPANG</t>
+  </si>
+  <si>
+    <t>Samping, Masjid Jami Nurul Mu'min, Jalan Haji Japat No.2, Abadijaya - Abadijaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SIF Al Fikri</t>
+  </si>
+  <si>
+    <t>Jalan Raden Saleh Jalan Studio Alam TVRI No.2A, RT.001/RW.007, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sigap Kerlip Indonesia</t>
+  </si>
+  <si>
+    <t>Jalan Kampung Padi No.B5 - Dago, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Singapore Intercultural School - SIS Bandung</t>
+  </si>
+  <si>
+    <t>Jl. Sersan Bajuri KM. 1,5, RT.3/RW.1, Cihideung - Cihideung, Parongpong, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SKB Cianjur</t>
+  </si>
+  <si>
+    <t>Jalan Raya Ciranjang No.Km. 35, Jati - , Cianjur, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SLB BC Baitul Rohman</t>
+  </si>
+  <si>
+    <t>42VM+F3M, Jalan Cigangsa No.78 rt 003/04, Cijati - Cijati, Situraja, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SLB Chahya Putra</t>
+  </si>
+  <si>
+    <t>Jalan Raya Cipeundeuy No.513, Cipeundeuy - Cipeundeuy, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Slb Negeri Kota Depok</t>
+  </si>
+  <si>
+    <t>Peumahan Permata, Regency, Jalan Raya Citayam, Ratu Jaya - Ratu Jaya, Cipayung, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA &amp; SMP Purwa Bhakti</t>
+  </si>
+  <si>
+    <t>Cileungsi</t>
+  </si>
+  <si>
+    <t>SMA Al Atiqiyah</t>
+  </si>
+  <si>
+    <t>5PQR+X58, Bojong Genteng</t>
+  </si>
+  <si>
+    <t>SMA AL FALAH KOTA BANDUNG</t>
+  </si>
+  <si>
+    <t>Jalan Cisitu Baru No.52 - Dago, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA AL-MA'MOEN CIANJUR</t>
+  </si>
+  <si>
+    <t>Jl. Kp. Waas No.57, Sabandar - Sabandar, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA Depok Cakra Buana</t>
+  </si>
+  <si>
+    <t>JR43+X3J, Mampang</t>
+  </si>
+  <si>
+    <t>SMA Islam Al Falah</t>
+  </si>
+  <si>
+    <t>Jalan Al-Falah No.RT 03/09, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA ISLAM AN NIZHOMIYAH - SMA PRO</t>
+  </si>
+  <si>
+    <t>Jalan Madrasah No.14 RT. 02/05, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA Islam Terpadu Miftahul Khoir</t>
+  </si>
+  <si>
+    <t>Jalan Tubagus Ismail VIII No.60, Cigadung - , Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA IT NURUL ISLAM BABAKAN PESANTREN</t>
+  </si>
+  <si>
+    <t>84MF+5FX, Kp.Cicongkok Desa, Kubang - Kubang, Sukaresmi, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
     <t>SMA IT RIJADUL GOD</t>
   </si>
   <si>
     <t>Kp. Cipari RT 05 RW 02 Dusun, Cibungur Desa, Sukarame - Sukarame, Caringin, Kabupaten Garut, Jawa Barat</t>
   </si>
   <si>
+    <t>SMA Jakarta Islamic Boy Boarding School</t>
+  </si>
+  <si>
+    <t>7WW9+WRH, Sukagalih</t>
+  </si>
+  <si>
+    <t>SMA Kasih Depok</t>
+  </si>
+  <si>
+    <t>Jalan Pemuda No.59, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA Mardi Yuana Depok</t>
+  </si>
+  <si>
+    <t>Jalan Cempaka No.12, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA N 1 Wonogiri</t>
+  </si>
+  <si>
+    <t>Jalan Perwakilan No.24, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SMA Negeri 1 Bandung</t>
+  </si>
+  <si>
+    <t>Jalan Ir. H. Juanda No.93, Lebak Siliwangi - Lebak Siliwangi, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA Negeri 1 Bantarujeg</t>
+  </si>
+  <si>
+    <t>Jalan Raya Siliwangi No.119, Bantarujeg - Bantarujeg, Bantarujeg, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA Negeri 1 Karangtengah</t>
+  </si>
+  <si>
+    <t>6672+WXJ, Sukasarana</t>
+  </si>
+  <si>
+    <t>SMA Negeri 38 Jakarta</t>
+  </si>
+  <si>
+    <t>Jalan Raya Lenteng Agung No.38, RT.1/RW.8, Lenteng Agung - Lenteng Agung, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>SMA Pasundan 2 bandung</t>
+  </si>
+  <si>
+    <t>Jalan Cihampelas No.167, Cipaganti - Cipaganti, Coblong, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA Pasundan 8</t>
+  </si>
+  <si>
+    <t>SMA PGRI CIDAHU</t>
+  </si>
+  <si>
+    <t>6P2R+VCC, Jalan Raya, Jayabakti - Jayabakti, Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA PGRI CIPEUNDEUY</t>
+  </si>
+  <si>
+    <t>SMA PGRI Cipeundeuy, Jl. Cirata, Margalaksana - Margalaksana, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA PLUS AL ASIYAH</t>
+  </si>
+  <si>
+    <t>Jalan Raya Jakarta - Bogor No.747, RT.002/RW.6, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA PSKD 7 Depok</t>
+  </si>
+  <si>
+    <t>SMA 7 PSKD, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA S AL ITTIHAD CIANJUR</t>
+  </si>
+  <si>
+    <t>Jalan Raya Bandung No.Km. 3, Bojong - Bojong, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA Sejahtera 1 Depok</t>
+  </si>
+  <si>
+    <t>Jalan Anyelir Raya No.68, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA Terbuka</t>
+  </si>
+  <si>
+    <t>8W62+88J, Gang Pesantren Al Ikhlas, Sukaresmi - Sukaresmi, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMA TERBUKA 11 DEPOK</t>
+  </si>
+  <si>
+    <t>Jalan Kemang II, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMAIT AL HAYYU.</t>
+  </si>
+  <si>
+    <t>Jalan M. Nasir Jalan Kampung Bendungan RT.08/Rw01, Cilodong - , , Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMAIT AL HUDA WONOGIRI</t>
+  </si>
+  <si>
+    <t>Jl. Raya Ngadirojo, Bulusulur - Bulusulur, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SMAN 1 Cisarua Bogor</t>
+  </si>
+  <si>
+    <t>JL. ADHIJAKSA, RT.02/RW.02, Leuwimalang - Leuwimalang, Cisarua, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMAN 1 depok</t>
+  </si>
+  <si>
+    <t>JQ5X+QGJ, Jalan Damai No.I, Mampang - Mampang, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMAN 1 Depok</t>
+  </si>
+  <si>
+    <t>Jalan Nusantara Raya No.317, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMAN 1 Klari, Kab. Karawang</t>
+  </si>
+  <si>
+    <t>Jalan Raya Kosambi, Duren - Duren, Klari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
     <t>SMAN 1 Megamendung</t>
   </si>
   <si>
     <t>7RGJ+GCX, Pasir Muncang</t>
   </si>
   <si>
+    <t>Jalan Cikopo Selatan No.15, Sukamaju - Sukamaju, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMAN 11 Depok</t>
+  </si>
+  <si>
+    <t>Jalan Kemang II No.11A, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMAN 3 CIKAMPEK</t>
+  </si>
+  <si>
+    <t>Jalan Sumur Bandung Kaler, Dawuan Timur - Dawuan Timur, Cikampek, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SmartHouse</t>
+  </si>
+  <si>
+    <t>Jalan Kemang Raya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMK Citra Negara</t>
+  </si>
+  <si>
+    <t>Jalan Tanah Baru Jalan Kemiri Jaya No.99, Beji - Beji, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMK DARUL MUTTAQIN CIANJUR</t>
+  </si>
+  <si>
+    <t>55H8+R5Q, Jalan Didi Prawirakusumah, Maleber - Maleber, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMK HASPA</t>
+  </si>
+  <si>
+    <t>SMK HUMANIKA</t>
+  </si>
+  <si>
+    <t>Jalan Lingkar Dalam No.19, Ciherang Pondok - Ciherang Pondok, Caringin, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMK ISLAM PARAKANSALAK</t>
+  </si>
+  <si>
+    <t>6P2G+PH7, Jalan Perintis Kemerdekaan Jalan Lebak Picung, Lebaksari - Lebaksari, Parakansalak, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMK KEHUTAHAN RIMBA BAHARI SUMEDANG</t>
+  </si>
+  <si>
+    <t>Jalan Raden Umar Wirahadikusumah No.69, Jatimekar - Jatimekar, Situraja, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMK Kehutanan Cisitu</t>
+  </si>
+  <si>
+    <t>42HP+2JX, Situmekar</t>
+  </si>
+  <si>
+    <t>SMK Multi Guna</t>
+  </si>
+  <si>
+    <t>4343+Q97, Karangpakuan</t>
+  </si>
+  <si>
+    <t>SMK Negeri 1 GEGERBITUNG kampus 1</t>
+  </si>
+  <si>
+    <t>228G+XJ6</t>
+  </si>
+  <si>
+    <t>SMK Negeri 2 Wonogiri</t>
+  </si>
+  <si>
+    <t>Jl. Wonogiri - Ngadirojo KM 3, RT 01 / RW 03 Bulusari, Lemah Ireng, Bulusulur - Bulusulur, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SMK Pancasila 5 Wonogiri</t>
+  </si>
+  <si>
+    <t>Jalan Diponegoro No.12, Pokoh, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SMK Plus Madaniah</t>
+  </si>
+  <si>
+    <t>5PPR+HCX, Jalan Bojong, Cipanengah - , , Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMK Setia Negara Depok</t>
+  </si>
+  <si>
+    <t>Jalan Raya Sawangan No.23, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMK Terpadu Yapisa</t>
+  </si>
+  <si>
+    <t>8W62+7QF, Sukaresmi</t>
+  </si>
+  <si>
     <t>SMK WIJAYA PLUS 1</t>
   </si>
   <si>
     <t>7RWF+FQ2, Cimande Hilir</t>
   </si>
   <si>
+    <t>SMK Wijaya Plus2</t>
+  </si>
+  <si>
+    <t>Jalan Bitungsari No.1, Bitung Sari - , Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMKS AL ITTIHAD CIANJUR</t>
+  </si>
+  <si>
+    <t>55XF+23X, Bojong</t>
+  </si>
+  <si>
+    <t>Smks Wisata Kharisma</t>
+  </si>
+  <si>
+    <t>Jalan Tanah Baru No.9B, Pancoran Mas - , Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Al-Fatih Boarding School</t>
+  </si>
+  <si>
+    <t>Jalan Dago Giri No.37, Mekarwangi - Mekarwangi, Lembang, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Al-Ma'mun - Cikaret Gegerbitung</t>
+  </si>
+  <si>
+    <t>226G+22J, Raya Geger Bitung, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP AMALIYAH YPIA</t>
+  </si>
+  <si>
+    <t>Jalan Akses UI No.3, RT.3/RW.1, Srengseng Sawah - , , Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP As-Syarifiyah</t>
+  </si>
+  <si>
+    <t>Tegalsari</t>
+  </si>
+  <si>
+    <t>SMP AT-TIIN</t>
+  </si>
+  <si>
+    <t>Jl. Pesantren Rt 01/04, Cibedug - Cibedug, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP BPPI Bojonggenteng</t>
+  </si>
+  <si>
+    <t>5PWM+7JC, Cipanengah</t>
+  </si>
+  <si>
+    <t>SMP Budi Cendekia Islamic School</t>
+  </si>
+  <si>
+    <t>Jalan Boulevard Grand Depok City, Kalimulya - Kalimulya, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Citra Negara Depok</t>
+  </si>
+  <si>
+    <t>Jalan Tanah Baru No.99, Beji - Beji, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Daarut Tauhid Boarding School Putri</t>
+  </si>
+  <si>
+    <t>Jalan Gegerkalong Girang Baru No.11, Isola - Isola, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
     <t>Smp darma bakti</t>
   </si>
   <si>
     <t>7RRF+62C, Jalan Mayjen H.R. Edi Sukma Jalan Bakom Pesantren, Caringin - , , Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>SMP Darul Musyawirin</t>
+  </si>
+  <si>
+    <t>Weru Kidul</t>
+  </si>
+  <si>
+    <t>SMP Gelora Depok</t>
+  </si>
+  <si>
+    <t>Jalan Raya Grogol No.2, Grogol - Grogol, Limo, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Harapan Srogol</t>
+  </si>
+  <si>
+    <t>7R79+PFG, Ciburuy</t>
+  </si>
+  <si>
+    <t>SMP Islam Miftahul Huda</t>
+  </si>
+  <si>
+    <t>9W24+RQ2, Cipayung Girang</t>
+  </si>
+  <si>
+    <t>SMP Islam Nurul Fikri Peduli</t>
+  </si>
+  <si>
+    <t>Jalan Bhakti No.76, Tugu - Tugu, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Islam Nurul Hikmah</t>
+  </si>
+  <si>
+    <t>6672+6X4, kp. babakan surupan RT.003/RW.3, Sukasarana - Sukasarana, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
     <t>SMP Islam Nurushibyan Cimande</t>
   </si>
   <si>
     <t>Cimande Hilir</t>
   </si>
   <si>
+    <t>SMP Islam Parakansalak</t>
+  </si>
+  <si>
+    <t>Jalan Perintis Kemerdekaan, Jalan Lebak Picung, Lebaksari - Lebaksari, Parakansalak, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP ISLAM QUBA KARANGTENGAH</t>
+  </si>
+  <si>
+    <t>Jalan Sakti Kencana Perumahan Bumi Ciherang Kencana No.1 blok 2, RT./RW/RW.002/009 - Ciherang, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP ISLAM RADEN PATAH</t>
+  </si>
+  <si>
+    <t>Jl. Raya Bogor KM.37,7, Jalan Kampung Sidamukti No.13, RT.3/RW.1, Sukamaju - Sukamaju, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Islam Ramah Anak</t>
+  </si>
+  <si>
+    <t>Jalan Paraji No.63, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Islamiyah Weru</t>
+  </si>
+  <si>
+    <t>Jalan Syekh Datul Kahfi No.10, Weru Lor - Weru Lor, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP IT Baitul Quran Rabbani</t>
+  </si>
+  <si>
+    <t>22MP+JW5, Caringin</t>
+  </si>
+  <si>
+    <t>SMP IT MONAS (Selaawi)</t>
+  </si>
+  <si>
+    <t>84HJ+H2X, Kp selaawi RT.06/RW.02, Sukamahi - Sukamahi, Sukaresmi, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Laboratorium Percontohan UPI</t>
+  </si>
+  <si>
+    <t>Universitas Pendidikan Indonesia, Jalan Senjayaguru (di dalam No.229, Isola - Isola, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Muhammadiyah Rite</t>
+  </si>
+  <si>
+    <t>JQ4X+6HV, Jalan Lintas Bima-Wera, Kole - Kole, Ambalawi, Kabupaten Bima, Nusa Tenggara Barat</t>
+  </si>
+  <si>
+    <t>Smp Mutiara Bangsa</t>
+  </si>
+  <si>
+    <t>Jalan Akses UI No.89, Tugu - Tugu, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP N 2 AMBALAWI</t>
+  </si>
+  <si>
+    <t>JQPX+GQ2, Jalan Lintas Diwu Mbolo, Talapiti - Talapiti, Ambalawi, Kabupaten Bima, Nusa Tenggara Barat</t>
+  </si>
+  <si>
+    <t>SMP Negeri 1 Bantarujeg</t>
+  </si>
+  <si>
+    <t>26PP+5R4, Babakansari</t>
+  </si>
+  <si>
+    <t>SMP Negeri 1 Cipeundeuy</t>
+  </si>
+  <si>
+    <t>7967+23J, Jalan Cipeundeuy - Ciroyom No.36, Cipeundeuy - Cipeundeuy, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Negeri 1 Cisitu</t>
+  </si>
+  <si>
+    <t>Jalan Raden Umar Wirahadikusumah No.KM, RW.18, Situmekar - Situmekar, Cisitu, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Negeri 1 Depok</t>
+  </si>
+  <si>
+    <t>Jalan Pemuda No.53, RT.01/RW.08, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Negeri 1 Megamendung</t>
+  </si>
+  <si>
+    <t>8VX8+RQX, Jalan Raya Puncak Jalan Raya Pasir Angin, Cipayung Datar - Cipayung, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Negeri 1 Weru</t>
+  </si>
+  <si>
+    <t>7GR2+98Q, Setu Kulon</t>
+  </si>
+  <si>
+    <t>SMP Negeri 15 Bandung</t>
+  </si>
+  <si>
+    <t>Jalan Doktor Setiabudi No.89, Gegerkalong - Gegerkalong, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Negeri 19 Depok</t>
+  </si>
+  <si>
+    <t>Jalan Leli Raya No.4, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Negeri 2 Depok</t>
+  </si>
+  <si>
+    <t>Jalan Bangau Raya No.246, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Negeri 2 Kotabaru</t>
+  </si>
+  <si>
+    <t>Jl. Perum. BMI, Cikampek Utara - Cikampek Utara, Kota Baru, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Negeri 2 Tirtamulya</t>
+  </si>
+  <si>
+    <t>Bojongsari</t>
+  </si>
+  <si>
+    <t>SMP Negeri 26 Depok</t>
+  </si>
+  <si>
+    <t>Jalan Mangga No.26, RT.01/RW.05, Beji - Beji, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Negeri 27 Depok</t>
+  </si>
+  <si>
+    <t>South Pasir Gunung</t>
+  </si>
+  <si>
+    <t>SMP Negeri 30 Depok</t>
+  </si>
+  <si>
+    <t>JR64+CW7, Jalan Gelatik Raya, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Negeri 52 Kota Bandung</t>
+  </si>
+  <si>
+    <t>Jalan Bukit Raya Atas, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Negeri 6 Depok</t>
+  </si>
+  <si>
+    <t>Jalan Mandor Samin No.62, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Negeri 6 Wonogiri</t>
+  </si>
+  <si>
+    <t>Jalan Kedungringin No.II/ 16, Kedungringin, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SMP Negeri 8 Depok</t>
+  </si>
+  <si>
+    <t>JRQX+2PQ, Jalan Komplek Timah Jalan Kelapa Dua Raya - Tugu, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Negeri 98 Jakarta</t>
+  </si>
+  <si>
+    <t>Jalan Raya Depok Lenteng Agung, RT.1/RW.8, Lenteng Agung, Jagakarsa, Gang Taupik No.7 5, RT.1/RW.8, Lenteng Agung - Lenteng Agung, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Smp Negeri Satu Purwasari</t>
+  </si>
+  <si>
+    <t>JCC9+93H, Jalan Sukasari, Sukasari - Sukasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Smp Newer Setu Kulon</t>
+  </si>
+  <si>
+    <t>7GR2+888, Unnamed Road, Setu Kulon - Setu Kulon, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Permata Depok</t>
+  </si>
+  <si>
+    <t>HRX4+5X7, Jalan Pitara, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP PGRI 1 CIDAHU Kab. Sukabumi 43358</t>
+  </si>
+  <si>
+    <t>6P2R+X9X, Jayabakti</t>
+  </si>
+  <si>
+    <t>SMP PGRI 313 Cipeundeuy</t>
+  </si>
+  <si>
+    <t>7993+36M, Jl cirata Margalaksana, Sukahaji, Cipeundeuy, Margalaksana - Margalaksana, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP PGRI Bencoy</t>
+  </si>
+  <si>
+    <t>22RP+QRJ, Bencoy</t>
+  </si>
+  <si>
+    <t>SMP PGRI Depok Central II</t>
+  </si>
+  <si>
+    <t>Jalan Letnan Hatta Sukirman No.79, Mekar Jaya - , Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP PGRI Gadog 209</t>
+  </si>
+  <si>
+    <t>8W62+995, Sukaresmi</t>
+  </si>
+  <si>
+    <t>Smp PGRI karangtengah</t>
+  </si>
+  <si>
+    <t>Maleber</t>
+  </si>
+  <si>
+    <t>SMP Plus Fudlola</t>
+  </si>
+  <si>
+    <t>HV22+M3M, Jalan Pedurenan, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP Plus Yapimda</t>
+  </si>
+  <si>
+    <t>No Gang Haji Naseh No.54 7, RT.7/RW.7, Lenteng Agung - Lenteng Agung, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>SMP SMK Bojongmurni Amanah</t>
+  </si>
+  <si>
+    <t>8V3Q+RXW, Bojong Murni</t>
+  </si>
+  <si>
+    <t>SMP TQT madinatul quran</t>
+  </si>
+  <si>
+    <t>Jalan Al Hidayah No.20, RT.005/RW.002, Jatimulya - Jatimulya, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMP-Pesantren Al-Qur'an Al-Ma'moen Cianjur</t>
+  </si>
+  <si>
+    <t>Kp. Waas No.10, Sabandar - Sabandar, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMPI Al-Falah</t>
+  </si>
+  <si>
+    <t>Jalan Perikanan No.39A, RT.5/RW.2, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMPIT AL-HAYYU</t>
+  </si>
+  <si>
+    <t>Jalan M. Nasir RT.08/RW.01, Cilodong - Cilodong, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMPIT Darul Muttaqin Cianjur</t>
+  </si>
+  <si>
+    <t>SMPIT Nurul Fikri</t>
+  </si>
+  <si>
+    <t>Jl. Raya No.61, Jalan Kelapa Dua Raya No.RT. 07/07, Tugu - Tugu, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMPIT Rahmaniyah Full Day School (RAFUSCHO)</t>
+  </si>
+  <si>
+    <t>Jalan M. Nasir No.46, RT.8/RW.1, Cilodong - Cilodong, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMPIT-SMAIT Pesantren Nururrahman</t>
+  </si>
+  <si>
+    <t>Jalan Raya Sawangan No.11, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMPK PENABUR Depok</t>
+  </si>
+  <si>
+    <t>Jalan Raden Saleh Blok C No.44-45, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMPN 1 Cidahu</t>
+  </si>
+  <si>
+    <t>6P4W+7C3, Pasirdoton</t>
+  </si>
+  <si>
+    <t>SMPN 1 CISITU</t>
+  </si>
+  <si>
+    <t>42GJ+HPW, Linggajaya</t>
+  </si>
+  <si>
+    <t>SMPN 1 Gegerbitung</t>
+  </si>
+  <si>
+    <t>22C8+263, Gegerbitung</t>
+  </si>
+  <si>
+    <t>SMPN 1 Karangtengah</t>
+  </si>
+  <si>
+    <t>652Q+R48, Hegarmanah</t>
+  </si>
+  <si>
+    <t>SMPN 2 Cikampek</t>
+  </si>
+  <si>
+    <t>JC3F+475, West Dawuan</t>
+  </si>
+  <si>
+    <t>SMPN 2 Mande</t>
+  </si>
+  <si>
+    <t>66F3+MM7, Kademangan</t>
+  </si>
+  <si>
+    <t>SMPN 3 Cisitu</t>
+  </si>
+  <si>
+    <t>424X+VWC, Cinangsi</t>
+  </si>
+  <si>
+    <t>SMPN 3 Megamendung</t>
+  </si>
+  <si>
+    <t>8V7M+RP2, Sukamaju</t>
+  </si>
+  <si>
+    <t>SMPN 5 GEGERBITUNG</t>
+  </si>
+  <si>
+    <t>22PP+R47, Caringin</t>
+  </si>
+  <si>
+    <t>SMPN BARU TIRTAMULYA</t>
+  </si>
+  <si>
+    <t>SMPN KAYA DIVA</t>
+  </si>
+  <si>
+    <t>8V5W+M27, Jalan Munjul Jalan Karakal, Sukamanah - Sukamanah, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SMPN SATU ATAP I PURWASARI</t>
+  </si>
+  <si>
+    <t>JCWC+QHQ, Jalan Karang Sari, Karangsari - Karangsari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Smps Bina Remaja</t>
+  </si>
+  <si>
+    <t>Jalan Politani Jalan Munjul RT.02/RW.05, Sukamanah - Sukamanah, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sonora Music School</t>
+  </si>
+  <si>
+    <t>Jalan Kartini No.22, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>sop buah parasmanan teh ai</t>
+  </si>
+  <si>
+    <t>6644+JH6, Ciherang</t>
+  </si>
+  <si>
+    <t>SPA Nature School Indonesia (PAUD Surya Pelangi Alam)</t>
+  </si>
+  <si>
+    <t>6W42+FRW, Jalan Tegal Rejo, Singodutan, Singodutan - , Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SPS Kenanga</t>
+  </si>
+  <si>
+    <t>7VMG+R95, Pancawati</t>
+  </si>
+  <si>
+    <t>SPS Makarti Siwi</t>
+  </si>
+  <si>
+    <t>Jalan Salak V No.16, Salak, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>SPS Megasurya</t>
+  </si>
+  <si>
+    <t>8W65+P86, JL. Lemah Neunduet, Sukagalih - Sukagalih, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SPS MENTARI</t>
+  </si>
+  <si>
+    <t>8W94+HG9</t>
+  </si>
+  <si>
     <t>SPS Miftahul Janah</t>
   </si>
   <si>
     <t>7RWM+G3V, Cimande Hilir</t>
   </si>
   <si>
+    <t>SPS Nurul Amanah</t>
+  </si>
+  <si>
+    <t>656R+MJ7, JL. Tanjung, Sukamantri, Karangtengah, Sukamantri - , Cianjur, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SPS Pos Paud Mawar 13</t>
+  </si>
+  <si>
+    <t>JR26+7WQ, Jalan Pitara RT.03/RW.13, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SPS TAAM Al-Muttaqin Depok</t>
+  </si>
+  <si>
+    <t>Gang Achmad Famili, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SPS TP ANGGREK II</t>
+  </si>
+  <si>
+    <t>Posyandu Anggrek, desa RT.01/RW.01, Cijurey - Cijurey, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SPS Tunas Sejahtera</t>
+  </si>
+  <si>
+    <t>7VMG+R74, Pancawati</t>
+  </si>
+  <si>
+    <t>Starland Preschool and Kindergarten</t>
+  </si>
+  <si>
+    <t>Jalan Setiabudi Regency No.G61, Ciwaruga - Ciwaruga, Parongpong, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>State Elementary School Cikaratok</t>
+  </si>
+  <si>
+    <t>84MC+67W, Kubang</t>
+  </si>
+  <si>
+    <t>State Elementary School Pitara 2</t>
+  </si>
+  <si>
+    <t>Jalan Pitara No.165, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>State Elementary School Sukamaju</t>
+  </si>
+  <si>
+    <t>8V8M+3RR, Jl. Kp. Jawa, Sukamaju - Sukamaju, Megamendung, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>State Elementary School, Kedungringin</t>
+  </si>
+  <si>
+    <t>Jalan Kepodang 2 No.15, Kedungringin, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>State Islamic Senior High School, Wonogiri</t>
+  </si>
+  <si>
+    <t>Madrasah Aliyah Negeri, Jalan RM Said, Tlogorejo, Singodutan - Singodutan, Selogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>State Primary School Depok Baru 8</t>
+  </si>
+  <si>
+    <t>Jalan Mawar Raya No.1, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
     <t>State Senior High School 1 Caringin</t>
   </si>
   <si>
     <t>Jalan Mayjen H.R. Edi Sukma No.km 16 - Cimande Hilir, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>State Senior High School 109 Jakarta</t>
+  </si>
+  <si>
+    <t>Jalan Gardu No.31 10, RT.10/RW.2, Srengseng Sawah - Srengseng Sawah, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>Sukamaju 1 State Elementary School</t>
+  </si>
+  <si>
+    <t>HVP5+4PJ, Jalan Raya Jakarta - Bogor, Sukamaju - Sukamaju, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Sukamaju 9 State Elementary School</t>
+  </si>
+  <si>
+    <t>HVR3+4G6, Jl. Komplek Cimanggis Indah, Jalan Taman Manggis Indah, Sukamaju - Sukamaju, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>SYNERGY IT Computer Training Courses</t>
+  </si>
+  <si>
+    <t>Dusun Sadang, Desa Purwasari, Seberang Gudang Aqua, Karawang, Kecamatan Purwasari, No. 10, Purwasari - Purwasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TAAM - TKIT IHSAN MULYA</t>
+  </si>
+  <si>
+    <t>GRQQ+3X6, Jalan Raya Cikaret, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TAAM Nurul Hidayah</t>
+  </si>
+  <si>
+    <t>Jalan Paraji No.48 03/05 No, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Taman Air Bobojong</t>
+  </si>
+  <si>
+    <t>7VPJ+QCW, Cileungsi</t>
+  </si>
+  <si>
+    <t>Taman Kanak - Kanak Aisyiyah Bustanul Athfal I Wonogiri</t>
+  </si>
+  <si>
+    <t>5WJG+Q6J, Palem, Mlopoharjo, Wuryantoro, Kajen, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Taman Kanak Kanak Aisyiyah Bustanul Athfal 1 Jatipurno</t>
+  </si>
+  <si>
+    <t>Jalan Jatisrono Barat No.4_19, Sukorejo, Giritirto - Giritirto, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Taman Kanak Kanak Dharma Wanita Suci</t>
+  </si>
+  <si>
+    <t>5WQQ+HHG, Mojo, Suci, Pracimantoro, Jatirejo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Taman kanaya</t>
+  </si>
+  <si>
+    <t>HRR4+VXG, Gang Bumi Pan Mas 4, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Taman Main Darussalam Depok</t>
+  </si>
+  <si>
+    <t>Perum. Mutiara Darussalam, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Taman Pendidikan Firdaus Percikan Iman</t>
+  </si>
+  <si>
+    <t>Kompleks, Jalan Gegerkalong Permai Jl. Bukit Firdaus No.9, Ciwaruga - Ciwaruga, Parongpong, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Taman SaQu Hanif Ar Rahman</t>
+  </si>
+  <si>
+    <t>Permaha Sukmajaya Jalan Kemang 1 No.21 Perma A, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Tarbiyatul Akhyaar</t>
+  </si>
+  <si>
+    <t>8V4Q+WJF, Jalan Karakal, Jambu Luwuk - , Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Taud Al Miraaj</t>
+  </si>
+  <si>
+    <t>Jalan Kemang 1 No.108, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TAUD AL-FIRDAUS • BAITUL QUR'AN</t>
+  </si>
+  <si>
+    <t>Jalan Cempaka IV No.4, Wonoboyo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Tedy fitri</t>
+  </si>
+  <si>
+    <t>652W+4X4, Jl raraya Bandung km, RT.5rt o6/RW.o7, Hegarmanah - Hegarmanah, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Temasek Independent School</t>
+  </si>
+  <si>
+    <t>8, Jalan Sindang Sirna No.10, Gegerkalong - Gegerkalong, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Tk 'Aisyiyah Bustanul Athfal 4</t>
+  </si>
+  <si>
+    <t>5WQF+34M, Gerdu, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>TK / KB ISLAM MUJAHIDIN KIDZ 2</t>
+  </si>
+  <si>
+    <t>Gang Jawa No.52, Cilodong - Cilodong, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK / KB ISLAM MUJAHIDIN KIDZ 3</t>
+  </si>
+  <si>
+    <t>GRXQ+54X, Jalan Swadaya Raya, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Tk / Tb Teratai</t>
+  </si>
+  <si>
+    <t>Puri Nirwana II, Blox AX No. 39, Harapan Jaya, Cibinong, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK AISYIYAH 3 WONOGIRI</t>
+  </si>
+  <si>
+    <t>5WPM+J2Q, Jatirejo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>TK Aisyiyah Bustanul Athfal 4</t>
+  </si>
+  <si>
+    <t>Wijaya Kusuma 4 No.268, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK AISYIYAH BUSTHANUL ATHFAL 20 DEPOK</t>
+  </si>
+  <si>
+    <t>Jalan Damai No.27, RT.06/RW.10, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Tk Al Husna Sukmajaya</t>
+  </si>
+  <si>
+    <t>HRJQ+3QH, Jalan H. Rinan, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK AL-BUSRO Talapiti</t>
+  </si>
+  <si>
+    <t>JQRW+939, Talapiti</t>
+  </si>
+  <si>
+    <t>TK AL-Ikhlas</t>
+  </si>
+  <si>
+    <t>Jl. Delima Raya blok AL 20 Rt 02/12, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Al-Lail</t>
+  </si>
+  <si>
+    <t>Jalan Amd No.35, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
     <t>Tk al-muchtari</t>
   </si>
   <si>
     <t>Kampung Cimande Hilir, RT 7 RW 2, Talang, RT.2, Lemah Duhur - Lemah Duhur, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>TK Amalia</t>
+  </si>
+  <si>
+    <t>Jalan Kampung Padurenan No.32, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK ANYELIR PRUMAHAN KOMPLEK PASPAMPRES kelapa Dua Depok</t>
+  </si>
+  <si>
+    <t>perumahan PASPAMPRES blok I no 201 rt09/08 kel, Pasir, Gn. Sel - , Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK AR-ROHMAH</t>
+  </si>
+  <si>
+    <t>26GR+P7W, Bantarujeg</t>
+  </si>
+  <si>
+    <t>TK Asma Nadia</t>
+  </si>
+  <si>
+    <t>653V+WRH, Sukamantri</t>
+  </si>
+  <si>
+    <t>TK AT-TAQWA</t>
+  </si>
+  <si>
+    <t>Jalan Intendans No.77, Gegerkalong - Gegerkalong, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Ataqwa</t>
+  </si>
+  <si>
+    <t>5WMG+XX2, Jalan Kabupaten, Sabggrahan, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>TK Bina Insani Pitara Depok</t>
+  </si>
+  <si>
+    <t>Jalan Pitara No.41, RT.003/RW.009, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Bina Putra</t>
+  </si>
+  <si>
+    <t>JR54+MH9, Jalan Gelatik Raya, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Bintang Harum</t>
+  </si>
+  <si>
+    <t>JCQ9+HMW, RT.001/RW.002, Tegalsari - Tegalsari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Tk bpp rendakasih</t>
+  </si>
+  <si>
+    <t>42GP+RQH, Situmekar</t>
+  </si>
+  <si>
+    <t>TK Bulusulur 1</t>
+  </si>
+  <si>
+    <t>5WPV+FPH, Bulusari, Bulusulur - Bulusulur, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>TK BUNGA BANGSA</t>
+  </si>
+  <si>
+    <t>Jalan Raya Cagar Alam No.4, RT.3/RW.18, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Bunga Hati</t>
+  </si>
+  <si>
+    <t>Jalan Paraji No.40, RW.5, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Jalan Kemang Raya Studio Alam No.1, RT.7/RW.5, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK DAN PAUD KENANGA RW 13</t>
+  </si>
+  <si>
+    <t>Jalan Al-Ikhwan No.17, RW.13, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Darul Falah</t>
+  </si>
+  <si>
+    <t>Jl. Raya Ir. H. Juanda No. 53, Weru Kidul, Plered, Weru Kidul - Weru Kidul, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Galikencana</t>
+  </si>
+  <si>
+    <t>8G24+V9W, Wotgali</t>
+  </si>
+  <si>
+    <t>TK Islam Al Furqon</t>
+  </si>
+  <si>
+    <t>Gang Hj Senin No.61, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Islam Assalam</t>
+  </si>
+  <si>
+    <t>Jl. Mesjid Lio No. 47 RT. 04/20, Pancoranmas, Depok - , , Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Islam AT-TAQWA</t>
+  </si>
+  <si>
+    <t>Jalan Haji Balok II No.123, RT.13/RW.2, Kalisari - Kalisari, Pasar Rebo, Kota Administrasi Jakarta Timur, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>TK Islam At-Tawwaabiin</t>
+  </si>
+  <si>
+    <t>Jalan Masjid Attawabin No.1 3, RW.2, Cilangkap - Cilangkap, Tapos, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Islam Ath Thabrani</t>
+  </si>
+  <si>
+    <t>Jalan Perumahan Ambar Cibinong Residence, Jatimulya - Jatimulya, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK ISLAM DAARUSUNNAH AL HAROENIYYAH MUJJIZAH</t>
+  </si>
+  <si>
+    <t>GRVX+H94, Jl. Kp. Padurenan RT.006/RW.002, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Islam Istiqamah</t>
+  </si>
+  <si>
+    <t>Jalan Al-Falah no 16 RT004/05 CIKARET CIBINONG, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Islam Karakter Mutiara Islamic School</t>
+  </si>
+  <si>
+    <t>Jalan Kemang II RT.004/RW.010, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Islam Sabilul Khaerot</t>
+  </si>
+  <si>
+    <t>7GQ3+PFJ, Jalan Syekh Bayanillah, Bayanilah, Setu Kulon - Setu Kulon, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK ISLAM THUFAZKA</t>
+  </si>
+  <si>
+    <t>Jalan Sukahaji No.55 A, RT.01/RW.03, Sukarasa - Sukarasa, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK IT - KB IT AL HUDA Kampus Bulusulur</t>
+  </si>
+  <si>
+    <t>5WQW+JXC, Bulusari, Bulusulur - Bulusulur, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>TK IT AL - HIDAYAH</t>
+  </si>
+  <si>
+    <t>269J+58W, Jalan Gunung Seureuh, Sinargalih - Sinargalih, Lemahsugih, Kabupaten Majalengka, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK IT AT-TAQWA Parakansalak</t>
+  </si>
+  <si>
+    <t>TK IT Chiara Depok</t>
+  </si>
+  <si>
+    <t>Jalan Masjid Al Falah No.9, RT.08/RW.05, Ratu Jaya, Cipayung, Ratu Jaya - , , Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Kartika III-54</t>
+  </si>
+  <si>
+    <t>5WHF+VC8, Kedungringin, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>TK Karunia</t>
+  </si>
+  <si>
+    <t>HRX9+79C, Depok</t>
+  </si>
+  <si>
+    <t>TK KARYA ADITARA</t>
+  </si>
+  <si>
+    <t>42GC+8W8, Jalan Kebon Sari, Sundamekar - Sundamekar, Cisitu, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Kemala Bhayangkari 29</t>
+  </si>
+  <si>
+    <t>7GV4+P6F, Jalan Otto Iskandardinata, Weru Kidul - Weru Kidul, Weru, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Kemala Bhayangkari 60</t>
+  </si>
+  <si>
+    <t>JRWX+88Q, Jalan Komjen. Pol. M. Jasin, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK KEMALA BHAYANGKARI 61 KORPSBRIMOB</t>
+  </si>
+  <si>
+    <t>JRXX+MW9, South Pasir Gunung</t>
+  </si>
+  <si>
+    <t>TK Khalifa Zahra</t>
+  </si>
+  <si>
+    <t>Jalan Raden Saleh, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Khalifah Depok I</t>
+  </si>
+  <si>
+    <t>Jalan Tirta Melati 2 No.19, Abadijaya - Abadijaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Kurnia Jaya</t>
+  </si>
+  <si>
+    <t>TK Little Dahsyat</t>
+  </si>
+  <si>
+    <t>Jalan Haji Shibi 2 No.15 4, RT.4/RW.2, Srengseng Sawah - Srengseng Sawah, Jagakarsa, Kota Administrasi Jakarta Selatan, Daerah Khusus Ibukota Jakarta</t>
+  </si>
+  <si>
+    <t>TK MARDI PUTRA 1</t>
+  </si>
+  <si>
+    <t>5WQP+G4X, Jatirejo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>TK MD ALHIKMAH</t>
+  </si>
+  <si>
+    <t>8W9H+CR6, Citeko</t>
+  </si>
+  <si>
+    <t>TK MELATI 216</t>
+  </si>
+  <si>
+    <t>4JR5+HX8, Ciumbuleuit</t>
+  </si>
+  <si>
+    <t>TK MUTIARA QOLBU</t>
+  </si>
+  <si>
+    <t>Jalan Kalibunder Jalan Blok G - H No.1 Regency, Maleber - Maleber, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Nur Rahmah</t>
+  </si>
+  <si>
+    <t>JL. Lebak Sari, Rt. 011 RW. 05, Jagakarsa - , , Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Tk Nurul Ikhlas</t>
+  </si>
+  <si>
+    <t>Jalan Kampung Parung Belimbing No.40, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Nurul Qur'an</t>
+  </si>
+  <si>
+    <t>8G33+V6J, Jalan Ki Natagama, Kaliwulu - Kaliwulu, Plered, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Nurusshibyan</t>
+  </si>
+  <si>
+    <t>55RC+J4M, Jalan Halteu Maleber, Bojong - Bojong, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Pedesaan &amp; SDN Babakansari 3</t>
+  </si>
+  <si>
+    <t>26QP+2J8, Babakansari</t>
+  </si>
+  <si>
+    <t>TK Pertiwi Cipeundeuy</t>
+  </si>
+  <si>
+    <t>Jalan Raya Cipeundeuy No.591, Cipeundeuy - Cipeundeuy, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Pertiwi Dharma Wanita Wonogiri</t>
+  </si>
+  <si>
+    <t>Jalan Pemuda II Jalan Sanggrahan No.8, Sabggrahan, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>TK PGRI BAKTI SRIKANDY</t>
+  </si>
+  <si>
+    <t>Dusun Jatiputri, RT.01/RW.01, Cilopang - Cilopang, Cisitu, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK PGRI Jatiputri</t>
+  </si>
+  <si>
+    <t>5323+RC8, Cilopang</t>
+  </si>
+  <si>
+    <t>TK PGRI SEJAHTERA 7</t>
+  </si>
+  <si>
+    <t>27R3+4W6, Cikidang</t>
+  </si>
+  <si>
+    <t>TK PURWOSARI IV</t>
+  </si>
+  <si>
+    <t>5WXR+46X, Geneng, RT.02/RW.11, Purwosari - Purwosari, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>TK Sabilul Huda</t>
+  </si>
+  <si>
+    <t>7FXV+PM7, Jalan Nyi Gede Cangkring, Tegalsari - Tegalsari, Plered, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Sahabat Grand Riviero</t>
+  </si>
+  <si>
+    <t>Jl. Raya Bandung KM.4, Perumahan Grand Riviero Blok D No.3, RT.013/RW.012, Sabandar</t>
+  </si>
+  <si>
+    <t>TK SD Sunnah Qurrota a'yun Depok</t>
+  </si>
+  <si>
+    <t>Jalan Mandor Samin 27 28 Kalibaru Cilodong RT 2, RW.5 - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Tk Sejahtera Cidadap</t>
+  </si>
+  <si>
+    <t>4JM6+5G7, Jalan Kiputih Dalam, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK SERBA BHAKTI</t>
+  </si>
+  <si>
+    <t>DES, Dsn Nanggerang perempatan Nanggerang kidul, RT.01/RW.07, Cinangsi - Cinangsi, Cisitu, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK SIWI PENI VI</t>
+  </si>
+  <si>
+    <t>5WPQ+9FX, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>TK Siwipeni</t>
+  </si>
+  <si>
+    <t>5WPG+WV8, Salak, Giripurwo - Giripurwo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>TK SYAMSUL FALAH</t>
+  </si>
+  <si>
+    <t>5PXW+PCF, Jayabakti</t>
+  </si>
+  <si>
+    <t>TK TAAM NURUL IMAN</t>
+  </si>
+  <si>
+    <t>Perumahan Ferari jatimulya indah no.10 rt 005/03, Jatimulya - Jatimulya, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Tadika Puri</t>
+  </si>
+  <si>
+    <t>Jalan Halmahera No.160, Beji - Beji, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Taman Indria</t>
+  </si>
+  <si>
+    <t>JR44+X7F, Jalan Camar Raya, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Tunas Bunga Soka</t>
+  </si>
+  <si>
+    <t>JL Baringin 1, No. 09 RT 03 RW 08, Pandan Sari, Cibedug - Cibedug, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK Tunas Harapan</t>
+  </si>
+  <si>
+    <t>6623+36W, Jalan Sindangpalay, Ciherang - Ciherang, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Tk. Daarul Qur'an</t>
+  </si>
+  <si>
+    <t>Jalan Rereongan Sarupi No.Kel, RT.04/RW.03, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK.KASIH IBU</t>
+  </si>
+  <si>
+    <t>Jalan Raya Cikaret No.5, Harapan Jaya - , Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TK.PGRI KARYA BHAKTI</t>
+  </si>
+  <si>
+    <t>Cigintung</t>
+  </si>
+  <si>
+    <t>TK/PAUD Al~Furqon</t>
+  </si>
+  <si>
+    <t>Kp Bongas No.Rt03/04, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Tk/RA Purnama</t>
+  </si>
+  <si>
+    <t>HRX7+66G, Vll, Jalan Mandor Jaun VIII, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKA-TPA AL HIDAYAH</t>
+  </si>
+  <si>
+    <t>GRRV+9PF, Jalan Padurenan RT.06/RW.03, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKA/TPA AISYATURRIDHO</t>
+  </si>
+  <si>
+    <t>Jalan Pesantren Kp.Rumbut No.09, RT.04/RW.09, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
     <t>TKIT AS-SALAM</t>
   </si>
   <si>
     <t>7RQJ+M3M, Kp Jalan Curug Dengdeng RT.04/RW.05, Caringin - Caringin, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
     <t>TKIT Assalam Caringin</t>
   </si>
   <si>
     <t>Jln HE Sukma KM17 CaringinCurugdengdeng RT 04, RW05 No.67, Caringin - Caringin, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
+    <t>TKIT CAHAYA ANANDA</t>
+  </si>
+  <si>
+    <t>JR94+3P5, Jalan Cahaya Titis, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKIT Darul Abidin</t>
+  </si>
+  <si>
+    <t>Jalan Karet Hijau No.52A, Beji - Beji, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKIT Maharani Putri</t>
+  </si>
+  <si>
+    <t>6658+JH6, Kp. Karamat, RT.01/RW.010, Ciherang - Ciherang, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKIT Nurul Izzah Depok - Taman Kanak-Kanak Islam</t>
+  </si>
+  <si>
+    <t>JR54+2W8, Jalan Nuri 1, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKIT Rahmaniyah</t>
+  </si>
+  <si>
+    <t>Jalan Pondok Sukmajaya Permai No.E1, RW.1, Sukmajaya - Sukmajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKIT Teratai Hijau</t>
+  </si>
+  <si>
+    <t>JRWV+QF3, South Pasir Gunung</t>
+  </si>
+  <si>
+    <t>TKIT, SDIT &amp; SMPIT CENDEKIA AS SAKINAH CIDAHU</t>
+  </si>
+  <si>
+    <t>Jalan Parakan Salak Cimenteng, Pondok Kaso Tengah - , Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKIT-SDIT AT-Taqwa</t>
+  </si>
+  <si>
+    <t>TKQ AL ATHASIYYAH</t>
+  </si>
+  <si>
+    <t>JCF8+QXG, Sukasari</t>
+  </si>
+  <si>
+    <t>TKQ Albanin</t>
+  </si>
+  <si>
+    <t>JC67+W6H, Jalan Maleo, Purwasari - Purwasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKQ ALMUBAROKAH</t>
+  </si>
+  <si>
+    <t>JCVC+RF9, Ko.Pedes RT.05/RW.3, Karangsari - Karangsari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKQ AT-TAQWA</t>
+  </si>
+  <si>
+    <t>Jalan Masjid At-Taqwa No.55, RT.005/01, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKQ NURUL ILMI</t>
+  </si>
+  <si>
+    <t>Kp Cipedang RT.02/RW.04, Margalaksana - Margalaksana, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKQ PELANGI CENDEKIA PURWASARI</t>
+  </si>
+  <si>
+    <t>Perum Bumi Sukasari Indah Blok A2 No.03 - Sukasari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKQ RAIHANUL JANNAH</t>
+  </si>
+  <si>
+    <t>Jalan Raya Citayam, Ratu Jaya - Ratu Jaya, Cipayung, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKQ Syarikat Islam</t>
+  </si>
+  <si>
+    <t>TKQ TPQ MDTU AL HIDAYAH NYAPO</t>
+  </si>
+  <si>
+    <t>Blok Nyapa, Tegalsari - Tegalsari, Plered, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKQ/DTA Nurul 'Ulum</t>
+  </si>
+  <si>
+    <t>Jalan Otto Iskandardinata blok jambe No.50, RT.04/RW.02, Tegalsari - Tegalsari, Plered, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKQ/TPQ AL-IKHLAS</t>
+  </si>
+  <si>
+    <t>Jalan Cijengkol No.50, Wangunsari - Wangunsari, Lembang, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TKS Dewi sartika 2</t>
+  </si>
+  <si>
+    <t>22MQ+M5Q, Kp kawungluwuk RT.011/RW.004, Caringin - Caringin, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TOKO ADIK KAKAK</t>
+  </si>
+  <si>
+    <t>TPA - TPQ Nurul Qudsi</t>
+  </si>
+  <si>
+    <t>657R+Q32, Sukamantri</t>
+  </si>
+  <si>
+    <t>TPA AL-MUCHLISIN</t>
+  </si>
+  <si>
+    <t>Jalan Mandor Jaun V No.42, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TPA Ar-ridho</t>
+  </si>
+  <si>
+    <t>GRWX+4CH, Pabuaran</t>
+  </si>
+  <si>
+    <t>TPA Cikal Belia</t>
+  </si>
+  <si>
+    <t>Jalan Teratai I No.10, Jatirejo, Wonoboyo - Wonoboyo, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>TPA Insan Fathonah</t>
+  </si>
+  <si>
+    <t>HRV8+JJC, Jalan Depok Sari, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TPA LEADER</t>
+  </si>
+  <si>
+    <t>Jalan Al-Ikhwan Jalan Bhayangkara No.9A, RT.02/RW.13, Pasir Gunung Selatan - Pasir Gunung Selatan, Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TPQ &amp; DTA Alhidayah</t>
+  </si>
+  <si>
+    <t>JCMF+WQF, Tegalsari</t>
+  </si>
+  <si>
+    <t>TPQ Al istiqomah</t>
+  </si>
+  <si>
+    <t>TPQ AN - NAML CIMANGGIS DEPOK</t>
+  </si>
+  <si>
+    <t>Jalan Ngarai No.100, BLOK B - , Cimanggis, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TPQ TKIT Al Awwal</t>
+  </si>
+  <si>
+    <t>JR56+86R, Jalan Mawar Raya, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TPS 005</t>
+  </si>
+  <si>
+    <t>SDN Sadangsari, jln RT.01/RW.05, Ranjeng - Ranjeng, Cisitu, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>TPS 02</t>
+  </si>
+  <si>
+    <t>UPI Laboratory Senior High School</t>
+  </si>
+  <si>
+    <t>Jalan Doktor Setiabudi No.229, Isola - Isola, Sukasari, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>UPTD. SPNF SKB KOTA DEPOK</t>
+  </si>
+  <si>
+    <t>Jalan Stasiun Depok Lama No.4 Kel, Depok - Depok, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>USS Smansaba</t>
+  </si>
+  <si>
+    <t>26GQ+G9P, Bantarujeg</t>
+  </si>
+  <si>
+    <t>Ustadz H Didin Choirudin Anwar</t>
+  </si>
+  <si>
+    <t>Jalan Leli 3 No.87, Depok Jaya - Depok Jaya, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Viking cipeundeuy store</t>
+  </si>
+  <si>
+    <t>Jl. Raya, Cipeundeuy - Cipeundeuy, Cipeundeuy, Kabupaten Bandung Barat, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Wedding helen</t>
+  </si>
+  <si>
+    <t>GRRW+9GW, Jalan Padurenan RT.009/RW.003, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
     <t>Wilayah kekuasaan XII-3</t>
   </si>
   <si>
     <t>Jalan Mayjen H.R. Edi Sukma No.km 16, Cimande Hilir - Cimande Hilir, Caringin, Kabupaten Bogor, Jawa Barat</t>
   </si>
   <si>
     <t>XI MIPA 3</t>
   </si>
   <si>
     <t>Sma Negeri 1 Caringin, Jalan Mayjen H.R. Edi Sukma No.km 16, Harjasari - , Caringin, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>XII TKRO - 03</t>
+  </si>
+  <si>
+    <t>22C8+2F6</t>
+  </si>
+  <si>
+    <t>Y.P.I Ponpes Syech Qurro Al Alawi</t>
+  </si>
+  <si>
+    <t>Jln. Mekarsari RT. 01/07 No. 05 Desa Kec. Kotabaru, Cikampek Utara - Cikampek Utara, Kota Baru, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>YAJ Vocational High School Depok</t>
+  </si>
+  <si>
+    <t>Jalan Aridho No.01, RT.01/RW.04, Jatimulya - Jatimulya, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Al Barokah Madani</t>
+  </si>
+  <si>
+    <t>6P2V+G8F, Central Pondok Kaso</t>
+  </si>
+  <si>
+    <t>Yayasan Al Hidayah</t>
+  </si>
+  <si>
+    <t>Jalan Cagar Alam No.1, RT.01/RW.05, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Al Hunafa Cibalung</t>
+  </si>
+  <si>
+    <t>Kp. Cibalung RT 02/02, Desa, Cibalung - Cibalung, Cijeruk, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>YAYASAN AL MUTTAQIN</t>
+  </si>
+  <si>
+    <t>Yayasan Al-achyar Raudhatus Salam</t>
+  </si>
+  <si>
+    <t>8G32+M8X, Kaliwulu</t>
+  </si>
+  <si>
+    <t>Yayasan Ash-Sholihah Aamiin</t>
+  </si>
+  <si>
+    <t>6P2J+JM8, Jalan Cipanengah, Jayabakti - , Parakansalak, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>YAYASAN ASSHOMADIYAH (PAUDQU,LPQ ASSHOMADIYAH)</t>
+  </si>
+  <si>
+    <t>6P2Q+42R, KP Jalan Kerenceng RT.001/RW.005, Pondok Kaso Tengah - , Cidahu, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Baitul Izzah</t>
+  </si>
+  <si>
+    <t>Setu Kulon</t>
+  </si>
+  <si>
+    <t>Yayasan Bina Insan Sukses Wonogiri</t>
+  </si>
+  <si>
+    <t>Jalan Bulusari II, Bulusari, Bulusulur - Bulusulur, Wonogiri, Kabupaten Wonogiri, Jawa Tengah</t>
+  </si>
+  <si>
+    <t>Yayasan El - Rahman</t>
+  </si>
+  <si>
+    <t>Jalan Gunteng Rt. 3 Rw. 010, Kampung Babakan Gunteng, Bojong, Karangtengah, Bojong - Bojong, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>YAYASAN ISLAM AS-SYARIFIYAH</t>
+  </si>
+  <si>
+    <t>Jl. Babakan Cengkong - Kawao, Tegalsari - Tegalsari, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Kalam Kudus Indonesia Cabang Bandung</t>
+  </si>
+  <si>
+    <t>JL Terusan Cibaduyut, No. 82 - , , Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Miftahul Khoer</t>
+  </si>
+  <si>
+    <t>JCPP+VV6, Raya, Karangsinom - Karangsinom, Tirtamulya, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Nur Al Aziziyyah</t>
+  </si>
+  <si>
+    <t>7VH8+XV8, Pancawati</t>
+  </si>
+  <si>
+    <t>Yayasan Nur Hardwifa</t>
+  </si>
+  <si>
+    <t>Jalan Pesantren Kp. Cibedug, Desa No.7, RT.001/RW.004, Cibedug - Cibedug, Ciawi, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Nurul Iman (PAUDQU &amp; TPA)</t>
+  </si>
+  <si>
+    <t>Gang Masjid Nurul Iman No.27, Tanah Baru - Tanah Baru, Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Nurussalam Indonesia</t>
+  </si>
+  <si>
+    <t>Jalan Halmahera No.1, Depok Utara - , Beji, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Nurussyamsi Depok</t>
+  </si>
+  <si>
+    <t>No Jalan Raya Sawangan No.112, Pancoran Mas - Pancoran Mas, Pancoran Mas, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Pendidikan Islam Assa'adah</t>
+  </si>
+  <si>
+    <t>55QM+CXM, Jalan Hegarmanah, Hegarmanah - Hegarmanah, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Pendidikan Islam Faidhurrahman</t>
+  </si>
+  <si>
+    <t>2298+QRM, Unnamed Road, Gegerbitung - Gegerbitung, Gegerbitung, Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Pendidikan Islam Majlis Al Barkah</t>
+  </si>
+  <si>
+    <t>55GF+RCC, Maleber</t>
+  </si>
+  <si>
+    <t>Yayasan Pendidikan Pratama Bangsa ( Kindergarten Pratama Bangsa )</t>
+  </si>
+  <si>
+    <t>Ruko Arcade, Jalan Boulevard Grand Depok City No.18 Blok B, Tirtajaya - Tirtajaya, Sukmajaya, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Pesantren Islam Al Azhar</t>
+  </si>
+  <si>
+    <t>JL. Pasir Menjul, Rt. 002/02, Cijeruk, 16740, Tugujaya - Tugujaya, Cigombong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Pesantren Sanaul Huda</t>
+  </si>
+  <si>
+    <t>227H+X4M, Gegerbitung</t>
+  </si>
+  <si>
+    <t>Yayasan Pondok Pesantren Ash-sholahiyah</t>
+  </si>
+  <si>
+    <t>22M5+5CR, Gegerbitung</t>
+  </si>
+  <si>
+    <t>Yayasan Pondok Pesantren Nihayatul Amal Purwasari</t>
+  </si>
+  <si>
+    <t>Yayasan Pondok Pesantren Nihayatul Amal, Yayasan Pondok Pesantren Nihayatul Amal Purwasari, Jalan Sumur Kondang No.9, RT.09/RW.5, Mekarjaya - Mekarjaya, Purwasari, Kabupaten Karawang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Purwa Bhakti</t>
+  </si>
+  <si>
+    <t>Yayasan Qothrotunnada</t>
+  </si>
+  <si>
+    <t>8G23+VCP, Jalan Blok Desa RT.06/RW.03, Bangodua - Bangodua, Klangenan, Kabupaten Cirebon, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Tahfidzul Qur'an Daarusunnah Al Haroeniyyah Mujjizah</t>
+  </si>
+  <si>
+    <t>Kp. Padurenan Kobaklio RT. 006/02, Jalan Pabuaran, Pabuaran - Pabuaran, Cibinong, Kabupaten Bogor, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Tahmil Rejeki Kurnia</t>
+  </si>
+  <si>
+    <t>Jalan Rancabentang Dalam RT.03/RW.06, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Thibbun Nabawi Daarul 'Aafiyat</t>
+  </si>
+  <si>
+    <t>SAUNG HERBAL, Jalan Raya Cikopo, Jatimekar - Jatimekar, Situraja, Kabupaten Sumedang, Jawa Barat</t>
+  </si>
+  <si>
+    <t>Yayasan Ummu Karomah</t>
+  </si>
+  <si>
+    <t>HRR6+VH8, Pancoran Mas</t>
+  </si>
+  <si>
+    <t>YPI AL HAIDARI MUNAWAR /DTA ALHAIDARI</t>
+  </si>
+  <si>
+    <t>Jalan Hegarmanah Desa No.Rt/Rw 04/03, Hegarmanah - Hegarmanah, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>YPI NURUSSUNNAH</t>
+  </si>
+  <si>
+    <t>HRCX+38F, Bendungan RT.02/RW.01, Cilodong - Cilodong, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>YPI Nuurul Hikmah Al-Malibari</t>
+  </si>
+  <si>
+    <t>55HC+WJ8, Jalan Cagar Alam, Maleber - Maleber, Karangtengah, Kabupaten Cianjur, Jawa Barat</t>
+  </si>
+  <si>
+    <t>YPI. An-Nizhomiyah Cilodong</t>
+  </si>
+  <si>
+    <t>Jalan Madrasah No.14, Kalibaru - Kalibaru, Cilodong, Kota Depok, Jawa Barat</t>
+  </si>
+  <si>
+    <t>مجلس تعلم تربيۃ الفلاح MT. Tarbiyal Falah</t>
+  </si>
+  <si>
+    <t>5PWM+QP3, Pasirmuncang, Ds, Cipanengah Kc. Bojonggenteng, Cipanengah - , , Kabupaten Sukabumi, Jawa Barat</t>
+  </si>
+  <si>
+    <t>在インドネシア日本国大使館付属バンドン日本人学校(Bandung Japanese School)</t>
+  </si>
+  <si>
+    <t>Jalan Ciumbuleuit No.199, Ciumbuleuit - Ciumbuleuit, Cidadap, Kota Bandung, Jawa Barat</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -761,1468 +8253,33113 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G61"/>
+  <dimension ref="A1:G1437"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="64.841" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="160.389" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="98.976" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="244.083" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="186.24" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2">
-        <v>0.37</v>
+        <v>0.47</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F3">
-        <v>1.32</v>
+        <v>1.15</v>
       </c>
       <c r="G3">
         <v>2.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" t="s">
+      <c r="E4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F4">
-        <v>0.58</v>
+        <v>0.47</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F5">
-        <v>1.26</v>
+        <v>2.21</v>
       </c>
       <c r="G5">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F6">
-        <v>1.13</v>
+        <v>0.8</v>
       </c>
       <c r="G6">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F7">
-        <v>1.25</v>
+        <v>0.88</v>
       </c>
       <c r="G7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D8" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F8">
-        <v>1.25</v>
+        <v>3.26</v>
       </c>
       <c r="G8">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F9">
-        <v>1.04</v>
+        <v>2.36</v>
       </c>
       <c r="G9">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F10">
-        <v>0.67</v>
+        <v>2.48</v>
       </c>
       <c r="G10">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
       <c r="D11" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F11">
-        <v>1.08</v>
+        <v>0.64</v>
       </c>
       <c r="G11">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="F12">
-        <v>1.21</v>
+        <v>0.76</v>
       </c>
       <c r="G12">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="E13" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F13">
-        <v>1.03</v>
+        <v>0.81</v>
       </c>
       <c r="G13">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B14" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="D14" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="E14" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="F14">
-        <v>1.25</v>
+        <v>4.63</v>
       </c>
       <c r="G14">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="D15" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F15">
-        <v>1.12</v>
+        <v>1.07</v>
       </c>
       <c r="G15">
         <v>2.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="C16" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16">
-        <v>0.26</v>
+        <v>2.1</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="B17" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="C17" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D17" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F17">
-        <v>0.78</v>
+        <v>1.24</v>
       </c>
       <c r="G17">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="C18" t="s">
         <v>9</v>
       </c>
       <c r="D18" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="E18" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="F18">
-        <v>0.59</v>
+        <v>1.4</v>
       </c>
       <c r="G18">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>9</v>
       </c>
       <c r="D19" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="E19" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="F19">
-        <v>0.94</v>
+        <v>1.28</v>
       </c>
       <c r="G19">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20">
-        <v>0.18</v>
+        <v>2.55</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="B21" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="D21" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="E21" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="F21">
-        <v>0.77</v>
+        <v>0.43</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="B22" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>9</v>
       </c>
       <c r="D22" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="E22" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="F22">
-        <v>1.21</v>
+        <v>0.43</v>
       </c>
       <c r="G22">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" t="s">
+        <v>70</v>
+      </c>
+      <c r="C23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" t="s">
+        <v>55</v>
+      </c>
+      <c r="E23" t="s">
         <v>56</v>
       </c>
-      <c r="B23" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F23">
-        <v>0.93</v>
+        <v>1.37</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="B24" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="C24" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24">
-        <v>1.06</v>
+        <v>1.15</v>
       </c>
       <c r="G24">
         <v>2.0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="B25" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="C25" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D25" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="E25" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="F25">
-        <v>1.23</v>
+        <v>1.25</v>
       </c>
       <c r="G25">
         <v>2.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="B26" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="C26" t="s">
         <v>14</v>
       </c>
       <c r="D26" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="E26" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="F26">
-        <v>1.28</v>
+        <v>1.03</v>
       </c>
       <c r="G26">
         <v>2.0</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="B27" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="C27" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D27" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="E27" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="F27">
-        <v>0.33</v>
+        <v>0.76</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="B28" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="C28" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D28" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="E28" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="F28">
-        <v>0.85</v>
+        <v>0.3</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="B29" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="C29" t="s">
         <v>14</v>
       </c>
       <c r="D29" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="E29" t="s">
-        <v>11</v>
+        <v>86</v>
       </c>
       <c r="F29">
-        <v>0.97</v>
+        <v>0.89</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="B30" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="C30" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D30" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="E30" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="F30">
-        <v>1.25</v>
+        <v>2.09</v>
       </c>
       <c r="G30">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="B31" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="C31" t="s">
         <v>9</v>
       </c>
       <c r="D31" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="E31" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="F31">
-        <v>0.91</v>
+        <v>0.37</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="B32" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="C32" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D32" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="E32" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="F32">
-        <v>0.48</v>
+        <v>0.81</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="B33" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="C33" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D33" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="E33" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="F33">
-        <v>1.26</v>
+        <v>0.6</v>
       </c>
       <c r="G33">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="B34" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="C34" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D34" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="E34" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="F34">
-        <v>0.32</v>
+        <v>0.82</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="B35" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="C35" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D35" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="E35" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="F35">
-        <v>0.71</v>
+        <v>1.98</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="B36" t="s">
-        <v>83</v>
+        <v>104</v>
       </c>
       <c r="C36" t="s">
-        <v>84</v>
+        <v>9</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36">
-        <v>1.18</v>
+        <v>0.08</v>
       </c>
       <c r="G36">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="B37" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="C37" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D37" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="E37" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="F37">
-        <v>0.97</v>
+        <v>2.55</v>
       </c>
       <c r="G37">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>87</v>
+        <v>107</v>
       </c>
       <c r="B38" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="C38" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D38" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="E38" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F38">
-        <v>1.28</v>
+        <v>2.71</v>
       </c>
       <c r="G38">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="B39" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="C39" t="s">
         <v>14</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39">
-        <v>0.24</v>
+        <v>2.79</v>
       </c>
       <c r="G39">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="B40" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="C40" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="D40" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="E40" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="F40">
-        <v>1.28</v>
+        <v>0.75</v>
       </c>
       <c r="G40">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="B41" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="C41" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="D41" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="E41" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="F41">
-        <v>1.2</v>
+        <v>0.81</v>
       </c>
       <c r="G41">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="B42" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="C42" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="D42" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="E42" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="F42">
-        <v>1.27</v>
+        <v>1.32</v>
       </c>
       <c r="G42">
         <v>2.0</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="B43" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="C43" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="D43" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="E43" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="F43">
-        <v>1.31</v>
+        <v>1.98</v>
       </c>
       <c r="G43">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>99</v>
+        <v>118</v>
       </c>
       <c r="B44" t="s">
-        <v>100</v>
+        <v>119</v>
       </c>
       <c r="C44" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="D44" t="s">
-        <v>10</v>
+        <v>122</v>
       </c>
       <c r="E44" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="F44">
-        <v>0.32</v>
+        <v>1.45</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>101</v>
+        <v>124</v>
       </c>
       <c r="B45" t="s">
-        <v>102</v>
+        <v>125</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>113</v>
       </c>
       <c r="D45" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="E45" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="F45">
-        <v>0.91</v>
+        <v>1.31</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="B46" t="s">
-        <v>104</v>
+        <v>127</v>
       </c>
       <c r="C46" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="D46" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="E46" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="F46">
-        <v>1.26</v>
+        <v>0.9</v>
       </c>
       <c r="G46">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="B47" t="s">
-        <v>106</v>
+        <v>129</v>
       </c>
       <c r="C47" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="D47" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="E47" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="F47">
-        <v>0.84</v>
+        <v>1.46</v>
       </c>
       <c r="G47">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>107</v>
+        <v>128</v>
       </c>
       <c r="B48" t="s">
-        <v>106</v>
+        <v>129</v>
       </c>
       <c r="C48" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="D48" t="s">
-        <v>10</v>
+        <v>122</v>
       </c>
       <c r="E48" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="F48">
-        <v>0.86</v>
+        <v>1.67</v>
       </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="B49" t="s">
-        <v>109</v>
+        <v>131</v>
       </c>
       <c r="C49" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="D49" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="E49" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="F49">
-        <v>0.3</v>
+        <v>0.87</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="B50" t="s">
-        <v>111</v>
+        <v>133</v>
       </c>
       <c r="C50" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D50" t="s">
-        <v>10</v>
+        <v>134</v>
       </c>
       <c r="E50" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="F50">
-        <v>1.28</v>
+        <v>0.63</v>
       </c>
       <c r="G50">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>112</v>
+        <v>136</v>
       </c>
       <c r="B51" t="s">
+        <v>137</v>
+      </c>
+      <c r="C51" t="s">
         <v>113</v>
       </c>
-      <c r="C51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="E51" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F51">
-        <v>1.21</v>
+        <v>1.1</v>
       </c>
       <c r="G51">
         <v>2.0</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>114</v>
+        <v>138</v>
       </c>
       <c r="B52" t="s">
-        <v>115</v>
+        <v>139</v>
       </c>
       <c r="C52" t="s">
-        <v>28</v>
+        <v>113</v>
       </c>
       <c r="D52" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="E52" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="F52">
-        <v>1.24</v>
+        <v>0.71</v>
       </c>
       <c r="G52">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="B53" t="s">
-        <v>117</v>
+        <v>141</v>
       </c>
       <c r="C53" t="s">
-        <v>51</v>
+        <v>113</v>
       </c>
       <c r="D53" t="s">
-        <v>10</v>
+        <v>134</v>
       </c>
       <c r="E53" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="F53">
-        <v>1.02</v>
+        <v>0.32</v>
       </c>
       <c r="G53">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>118</v>
+        <v>142</v>
       </c>
       <c r="B54" t="s">
-        <v>119</v>
+        <v>143</v>
       </c>
       <c r="C54" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="D54" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="E54" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="F54">
-        <v>0.85</v>
+        <v>0.79</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="B55" t="s">
-        <v>121</v>
+        <v>145</v>
       </c>
       <c r="C55" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="D55" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="E55" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="F55">
-        <v>1.03</v>
+        <v>0.66</v>
       </c>
       <c r="G55">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>122</v>
+        <v>146</v>
       </c>
       <c r="B56" t="s">
-        <v>123</v>
+        <v>147</v>
       </c>
       <c r="C56" t="s">
-        <v>28</v>
+        <v>113</v>
       </c>
       <c r="D56" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="E56" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="F56">
-        <v>1.14</v>
+        <v>0.7</v>
       </c>
       <c r="G56">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="B57" t="s">
-        <v>125</v>
+        <v>149</v>
       </c>
       <c r="C57" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D57" t="s">
-        <v>10</v>
+        <v>122</v>
       </c>
       <c r="E57" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="F57">
-        <v>1.19</v>
+        <v>1.96</v>
       </c>
       <c r="G57">
         <v>2.0</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>126</v>
+        <v>150</v>
       </c>
       <c r="B58" t="s">
-        <v>127</v>
+        <v>151</v>
       </c>
       <c r="C58" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="D58" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="E58" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="F58">
-        <v>0.25</v>
+        <v>0.48</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>128</v>
+        <v>152</v>
       </c>
       <c r="B59" t="s">
-        <v>129</v>
+        <v>153</v>
       </c>
       <c r="C59" t="s">
         <v>9</v>
       </c>
       <c r="D59" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="E59" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="F59">
-        <v>1.02</v>
+        <v>0.58</v>
       </c>
       <c r="G59">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>130</v>
+        <v>154</v>
       </c>
       <c r="B60" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="C60" t="s">
         <v>9</v>
       </c>
       <c r="D60" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="E60" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="F60">
-        <v>1.11</v>
+        <v>1.9</v>
       </c>
       <c r="G60">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>132</v>
+        <v>156</v>
       </c>
       <c r="B61" t="s">
-        <v>133</v>
+        <v>157</v>
       </c>
       <c r="C61" t="s">
         <v>9</v>
       </c>
       <c r="D61" t="s">
+        <v>59</v>
+      </c>
+      <c r="E61" t="s">
+        <v>60</v>
+      </c>
+      <c r="F61">
+        <v>0.42</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" t="s">
+        <v>158</v>
+      </c>
+      <c r="B62" t="s">
+        <v>159</v>
+      </c>
+      <c r="C62" t="s">
+        <v>9</v>
+      </c>
+      <c r="D62" t="s">
+        <v>59</v>
+      </c>
+      <c r="E62" t="s">
+        <v>60</v>
+      </c>
+      <c r="F62">
+        <v>0.81</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" t="s">
+        <v>160</v>
+      </c>
+      <c r="B63" t="s">
+        <v>161</v>
+      </c>
+      <c r="C63" t="s">
+        <v>9</v>
+      </c>
+      <c r="D63" t="s">
+        <v>35</v>
+      </c>
+      <c r="E63" t="s">
+        <v>36</v>
+      </c>
+      <c r="F63">
+        <v>1.18</v>
+      </c>
+      <c r="G63">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" t="s">
+        <v>162</v>
+      </c>
+      <c r="B64" t="s">
+        <v>163</v>
+      </c>
+      <c r="C64" t="s">
+        <v>9</v>
+      </c>
+      <c r="D64" t="s">
+        <v>39</v>
+      </c>
+      <c r="E64" t="s">
+        <v>40</v>
+      </c>
+      <c r="F64">
+        <v>0.84</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" t="s">
+        <v>164</v>
+      </c>
+      <c r="B65" t="s">
+        <v>165</v>
+      </c>
+      <c r="C65" t="s">
+        <v>9</v>
+      </c>
+      <c r="D65" t="s">
         <v>10</v>
       </c>
-      <c r="E61" t="s">
+      <c r="E65" t="s">
         <v>11</v>
       </c>
-      <c r="F61">
+      <c r="F65">
+        <v>3.19</v>
+      </c>
+      <c r="G65">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" t="s">
+        <v>166</v>
+      </c>
+      <c r="B66" t="s">
+        <v>167</v>
+      </c>
+      <c r="C66" t="s">
+        <v>14</v>
+      </c>
+      <c r="D66" t="s">
+        <v>39</v>
+      </c>
+      <c r="E66" t="s">
+        <v>40</v>
+      </c>
+      <c r="F66">
+        <v>2.0</v>
+      </c>
+      <c r="G66">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" t="s">
+        <v>168</v>
+      </c>
+      <c r="B67" t="s">
+        <v>169</v>
+      </c>
+      <c r="C67" t="s">
+        <v>9</v>
+      </c>
+      <c r="D67" t="s">
+        <v>134</v>
+      </c>
+      <c r="E67" t="s">
+        <v>135</v>
+      </c>
+      <c r="F67">
+        <v>0.63</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" t="s">
+        <v>170</v>
+      </c>
+      <c r="B68" t="s">
+        <v>171</v>
+      </c>
+      <c r="C68" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68" t="s">
+        <v>45</v>
+      </c>
+      <c r="E68" t="s">
+        <v>46</v>
+      </c>
+      <c r="F68">
+        <v>5.13</v>
+      </c>
+      <c r="G68">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" t="s">
+        <v>172</v>
+      </c>
+      <c r="B69" t="s">
+        <v>173</v>
+      </c>
+      <c r="C69" t="s">
+        <v>26</v>
+      </c>
+      <c r="D69" t="s">
+        <v>39</v>
+      </c>
+      <c r="E69" t="s">
+        <v>40</v>
+      </c>
+      <c r="F69">
+        <v>0.98</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" t="s">
+        <v>174</v>
+      </c>
+      <c r="B70" t="s">
+        <v>175</v>
+      </c>
+      <c r="C70" t="s">
+        <v>9</v>
+      </c>
+      <c r="D70" t="s">
+        <v>39</v>
+      </c>
+      <c r="E70" t="s">
+        <v>40</v>
+      </c>
+      <c r="F70">
+        <v>0.34</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" t="s">
+        <v>176</v>
+      </c>
+      <c r="B71" t="s">
+        <v>177</v>
+      </c>
+      <c r="C71" t="s">
+        <v>19</v>
+      </c>
+      <c r="D71" t="s">
+        <v>95</v>
+      </c>
+      <c r="E71" t="s">
+        <v>96</v>
+      </c>
+      <c r="F71">
+        <v>1.42</v>
+      </c>
+      <c r="G71">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" t="s">
+        <v>176</v>
+      </c>
+      <c r="B72" t="s">
+        <v>177</v>
+      </c>
+      <c r="C72" t="s">
+        <v>19</v>
+      </c>
+      <c r="D72" t="s">
+        <v>134</v>
+      </c>
+      <c r="E72" t="s">
+        <v>135</v>
+      </c>
+      <c r="F72">
+        <v>0.69</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" t="s">
+        <v>178</v>
+      </c>
+      <c r="B73" t="s">
+        <v>179</v>
+      </c>
+      <c r="C73" t="s">
+        <v>113</v>
+      </c>
+      <c r="D73" t="s">
+        <v>59</v>
+      </c>
+      <c r="E73" t="s">
+        <v>60</v>
+      </c>
+      <c r="F73">
+        <v>0.77</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" t="s">
+        <v>180</v>
+      </c>
+      <c r="B74" t="s">
+        <v>181</v>
+      </c>
+      <c r="C74" t="s">
+        <v>9</v>
+      </c>
+      <c r="D74" t="s">
+        <v>182</v>
+      </c>
+      <c r="E74" t="s">
+        <v>183</v>
+      </c>
+      <c r="F74">
+        <v>1.08</v>
+      </c>
+      <c r="G74">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" t="s">
+        <v>184</v>
+      </c>
+      <c r="B75" t="s">
+        <v>185</v>
+      </c>
+      <c r="C75" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75">
+        <v>3.28</v>
+      </c>
+      <c r="G75">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" t="s">
+        <v>186</v>
+      </c>
+      <c r="B76" t="s">
+        <v>187</v>
+      </c>
+      <c r="C76" t="s">
+        <v>9</v>
+      </c>
+      <c r="D76" t="s">
+        <v>35</v>
+      </c>
+      <c r="E76" t="s">
+        <v>36</v>
+      </c>
+      <c r="F76">
+        <v>0.87</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" t="s">
+        <v>188</v>
+      </c>
+      <c r="B77" t="s">
+        <v>189</v>
+      </c>
+      <c r="C77" t="s">
+        <v>9</v>
+      </c>
+      <c r="D77" t="s">
+        <v>134</v>
+      </c>
+      <c r="E77" t="s">
+        <v>135</v>
+      </c>
+      <c r="F77">
+        <v>0.68</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" t="s">
+        <v>190</v>
+      </c>
+      <c r="B78" t="s">
+        <v>191</v>
+      </c>
+      <c r="C78" t="s">
+        <v>9</v>
+      </c>
+      <c r="D78" t="s">
+        <v>45</v>
+      </c>
+      <c r="E78" t="s">
+        <v>46</v>
+      </c>
+      <c r="F78">
+        <v>5.23</v>
+      </c>
+      <c r="G78">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" t="s">
+        <v>192</v>
+      </c>
+      <c r="B79" t="s">
+        <v>193</v>
+      </c>
+      <c r="C79" t="s">
+        <v>9</v>
+      </c>
+      <c r="D79" t="s">
+        <v>95</v>
+      </c>
+      <c r="E79" t="s">
+        <v>96</v>
+      </c>
+      <c r="F79">
+        <v>0.77</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" t="s">
+        <v>192</v>
+      </c>
+      <c r="B80" t="s">
+        <v>193</v>
+      </c>
+      <c r="C80" t="s">
+        <v>9</v>
+      </c>
+      <c r="D80" t="s">
+        <v>134</v>
+      </c>
+      <c r="E80" t="s">
+        <v>135</v>
+      </c>
+      <c r="F80">
+        <v>1.69</v>
+      </c>
+      <c r="G80">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" t="s">
+        <v>194</v>
+      </c>
+      <c r="B81" t="s">
+        <v>195</v>
+      </c>
+      <c r="C81" t="s">
+        <v>26</v>
+      </c>
+      <c r="D81" t="s">
+        <v>15</v>
+      </c>
+      <c r="E81" t="s">
+        <v>16</v>
+      </c>
+      <c r="F81">
+        <v>0.84</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" t="s">
+        <v>196</v>
+      </c>
+      <c r="B82" t="s">
+        <v>197</v>
+      </c>
+      <c r="C82" t="s">
+        <v>9</v>
+      </c>
+      <c r="D82" t="s">
+        <v>45</v>
+      </c>
+      <c r="E82" t="s">
+        <v>46</v>
+      </c>
+      <c r="F82">
+        <v>1.26</v>
+      </c>
+      <c r="G82">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" t="s">
+        <v>198</v>
+      </c>
+      <c r="B83" t="s">
+        <v>199</v>
+      </c>
+      <c r="C83" t="s">
+        <v>9</v>
+      </c>
+      <c r="D83" t="s">
+        <v>77</v>
+      </c>
+      <c r="E83" t="s">
+        <v>78</v>
+      </c>
+      <c r="F83">
+        <v>1.2</v>
+      </c>
+      <c r="G83">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" t="s">
+        <v>200</v>
+      </c>
+      <c r="B84" t="s">
+        <v>201</v>
+      </c>
+      <c r="C84" t="s">
+        <v>9</v>
+      </c>
+      <c r="D84" t="s">
+        <v>182</v>
+      </c>
+      <c r="E84" t="s">
+        <v>183</v>
+      </c>
+      <c r="F84">
+        <v>2.53</v>
+      </c>
+      <c r="G84">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" t="s">
+        <v>202</v>
+      </c>
+      <c r="B85" t="s">
+        <v>203</v>
+      </c>
+      <c r="C85" t="s">
+        <v>9</v>
+      </c>
+      <c r="D85" t="s">
+        <v>95</v>
+      </c>
+      <c r="E85" t="s">
+        <v>96</v>
+      </c>
+      <c r="F85">
+        <v>1.68</v>
+      </c>
+      <c r="G85">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" t="s">
+        <v>204</v>
+      </c>
+      <c r="B86" t="s">
+        <v>205</v>
+      </c>
+      <c r="C86" t="s">
+        <v>9</v>
+      </c>
+      <c r="D86" t="s">
+        <v>15</v>
+      </c>
+      <c r="E86" t="s">
+        <v>16</v>
+      </c>
+      <c r="F86">
+        <v>1.29</v>
+      </c>
+      <c r="G86">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" t="s">
+        <v>206</v>
+      </c>
+      <c r="B87" t="s">
+        <v>207</v>
+      </c>
+      <c r="C87" t="s">
+        <v>9</v>
+      </c>
+      <c r="D87" t="s">
+        <v>85</v>
+      </c>
+      <c r="E87" t="s">
+        <v>86</v>
+      </c>
+      <c r="F87">
+        <v>1.29</v>
+      </c>
+      <c r="G87">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" t="s">
+        <v>206</v>
+      </c>
+      <c r="B88" t="s">
+        <v>207</v>
+      </c>
+      <c r="C88" t="s">
+        <v>9</v>
+      </c>
+      <c r="D88" t="s">
+        <v>87</v>
+      </c>
+      <c r="E88" t="s">
+        <v>88</v>
+      </c>
+      <c r="F88">
+        <v>3.65</v>
+      </c>
+      <c r="G88">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" t="s">
+        <v>208</v>
+      </c>
+      <c r="B89" t="s">
+        <v>209</v>
+      </c>
+      <c r="C89" t="s">
+        <v>9</v>
+      </c>
+      <c r="D89" t="s">
+        <v>39</v>
+      </c>
+      <c r="E89" t="s">
+        <v>40</v>
+      </c>
+      <c r="F89">
+        <v>0.6</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" t="s">
+        <v>210</v>
+      </c>
+      <c r="B90" t="s">
+        <v>211</v>
+      </c>
+      <c r="C90" t="s">
+        <v>9</v>
+      </c>
+      <c r="D90" t="s">
+        <v>134</v>
+      </c>
+      <c r="E90" t="s">
+        <v>135</v>
+      </c>
+      <c r="F90">
+        <v>1.14</v>
+      </c>
+      <c r="G90">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" t="s">
+        <v>212</v>
+      </c>
+      <c r="B91" t="s">
+        <v>213</v>
+      </c>
+      <c r="C91" t="s">
+        <v>9</v>
+      </c>
+      <c r="D91" t="s">
+        <v>10</v>
+      </c>
+      <c r="E91" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91">
+        <v>2.46</v>
+      </c>
+      <c r="G91">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" t="s">
+        <v>214</v>
+      </c>
+      <c r="B92" t="s">
+        <v>215</v>
+      </c>
+      <c r="C92" t="s">
+        <v>113</v>
+      </c>
+      <c r="D92" t="s">
+        <v>95</v>
+      </c>
+      <c r="E92" t="s">
+        <v>96</v>
+      </c>
+      <c r="F92">
+        <v>1.34</v>
+      </c>
+      <c r="G92">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" t="s">
+        <v>214</v>
+      </c>
+      <c r="B93" t="s">
+        <v>215</v>
+      </c>
+      <c r="C93" t="s">
+        <v>113</v>
+      </c>
+      <c r="D93" t="s">
+        <v>134</v>
+      </c>
+      <c r="E93" t="s">
+        <v>135</v>
+      </c>
+      <c r="F93">
+        <v>1.92</v>
+      </c>
+      <c r="G93">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" t="s">
+        <v>216</v>
+      </c>
+      <c r="B94" t="s">
+        <v>217</v>
+      </c>
+      <c r="C94" t="s">
+        <v>14</v>
+      </c>
+      <c r="D94" t="s">
+        <v>134</v>
+      </c>
+      <c r="E94" t="s">
+        <v>135</v>
+      </c>
+      <c r="F94">
+        <v>0.53</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" t="s">
+        <v>218</v>
+      </c>
+      <c r="B95" t="s">
+        <v>219</v>
+      </c>
+      <c r="C95" t="s">
+        <v>9</v>
+      </c>
+      <c r="D95" t="s">
+        <v>120</v>
+      </c>
+      <c r="E95" t="s">
+        <v>121</v>
+      </c>
+      <c r="F95">
+        <v>2.07</v>
+      </c>
+      <c r="G95">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" t="s">
+        <v>218</v>
+      </c>
+      <c r="B96" t="s">
+        <v>219</v>
+      </c>
+      <c r="C96" t="s">
+        <v>9</v>
+      </c>
+      <c r="D96" t="s">
+        <v>122</v>
+      </c>
+      <c r="E96" t="s">
+        <v>123</v>
+      </c>
+      <c r="F96">
+        <v>1.74</v>
+      </c>
+      <c r="G96">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" t="s">
+        <v>220</v>
+      </c>
+      <c r="B97" t="s">
+        <v>221</v>
+      </c>
+      <c r="C97" t="s">
+        <v>9</v>
+      </c>
+      <c r="D97" t="s">
+        <v>95</v>
+      </c>
+      <c r="E97" t="s">
+        <v>96</v>
+      </c>
+      <c r="F97">
+        <v>0.57</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" t="s">
+        <v>222</v>
+      </c>
+      <c r="B98" t="s">
+        <v>223</v>
+      </c>
+      <c r="C98" t="s">
+        <v>9</v>
+      </c>
+      <c r="D98" t="s">
+        <v>35</v>
+      </c>
+      <c r="E98" t="s">
+        <v>36</v>
+      </c>
+      <c r="F98">
         <v>1.15</v>
       </c>
-      <c r="G61">
-        <v>2.0</v>
+      <c r="G98">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" t="s">
+        <v>224</v>
+      </c>
+      <c r="B99" t="s">
+        <v>225</v>
+      </c>
+      <c r="C99" t="s">
+        <v>9</v>
+      </c>
+      <c r="D99" t="s">
+        <v>226</v>
+      </c>
+      <c r="E99" t="s">
+        <v>227</v>
+      </c>
+      <c r="F99">
+        <v>1.53</v>
+      </c>
+      <c r="G99">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" t="s">
+        <v>224</v>
+      </c>
+      <c r="B100" t="s">
+        <v>225</v>
+      </c>
+      <c r="C100" t="s">
+        <v>9</v>
+      </c>
+      <c r="D100" t="s">
+        <v>228</v>
+      </c>
+      <c r="E100" t="s">
+        <v>229</v>
+      </c>
+      <c r="F100">
+        <v>1.53</v>
+      </c>
+      <c r="G100">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" t="s">
+        <v>230</v>
+      </c>
+      <c r="B101" t="s">
+        <v>231</v>
+      </c>
+      <c r="C101" t="s">
+        <v>9</v>
+      </c>
+      <c r="D101" t="s">
+        <v>10</v>
+      </c>
+      <c r="E101" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101">
+        <v>3.0</v>
+      </c>
+      <c r="G101">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" t="s">
+        <v>232</v>
+      </c>
+      <c r="B102" t="s">
+        <v>233</v>
+      </c>
+      <c r="C102" t="s">
+        <v>9</v>
+      </c>
+      <c r="D102" t="s">
+        <v>182</v>
+      </c>
+      <c r="E102" t="s">
+        <v>183</v>
+      </c>
+      <c r="F102">
+        <v>2.95</v>
+      </c>
+      <c r="G102">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" t="s">
+        <v>234</v>
+      </c>
+      <c r="B103" t="s">
+        <v>235</v>
+      </c>
+      <c r="C103" t="s">
+        <v>9</v>
+      </c>
+      <c r="D103" t="s">
+        <v>10</v>
+      </c>
+      <c r="E103" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103">
+        <v>0.51</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" t="s">
+        <v>236</v>
+      </c>
+      <c r="B104" t="s">
+        <v>237</v>
+      </c>
+      <c r="C104" t="s">
+        <v>9</v>
+      </c>
+      <c r="D104" t="s">
+        <v>87</v>
+      </c>
+      <c r="E104" t="s">
+        <v>88</v>
+      </c>
+      <c r="F104">
+        <v>1.52</v>
+      </c>
+      <c r="G104">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" t="s">
+        <v>238</v>
+      </c>
+      <c r="B105" t="s">
+        <v>239</v>
+      </c>
+      <c r="C105" t="s">
+        <v>9</v>
+      </c>
+      <c r="D105" t="s">
+        <v>35</v>
+      </c>
+      <c r="E105" t="s">
+        <v>36</v>
+      </c>
+      <c r="F105">
+        <v>0.95</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" t="s">
+        <v>240</v>
+      </c>
+      <c r="B106" t="s">
+        <v>241</v>
+      </c>
+      <c r="C106" t="s">
+        <v>9</v>
+      </c>
+      <c r="D106" t="s">
+        <v>65</v>
+      </c>
+      <c r="E106" t="s">
+        <v>66</v>
+      </c>
+      <c r="F106">
+        <v>1.26</v>
+      </c>
+      <c r="G106">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" t="s">
+        <v>242</v>
+      </c>
+      <c r="B107" t="s">
+        <v>243</v>
+      </c>
+      <c r="C107" t="s">
+        <v>9</v>
+      </c>
+      <c r="D107" t="s">
+        <v>10</v>
+      </c>
+      <c r="E107" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107">
+        <v>2.79</v>
+      </c>
+      <c r="G107">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" t="s">
+        <v>244</v>
+      </c>
+      <c r="B108" t="s">
+        <v>245</v>
+      </c>
+      <c r="C108" t="s">
+        <v>9</v>
+      </c>
+      <c r="D108" t="s">
+        <v>10</v>
+      </c>
+      <c r="E108" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108">
+        <v>1.69</v>
+      </c>
+      <c r="G108">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" t="s">
+        <v>246</v>
+      </c>
+      <c r="B109" t="s">
+        <v>247</v>
+      </c>
+      <c r="C109" t="s">
+        <v>9</v>
+      </c>
+      <c r="D109" t="s">
+        <v>182</v>
+      </c>
+      <c r="E109" t="s">
+        <v>183</v>
+      </c>
+      <c r="F109">
+        <v>1.16</v>
+      </c>
+      <c r="G109">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" t="s">
+        <v>248</v>
+      </c>
+      <c r="B110" t="s">
+        <v>249</v>
+      </c>
+      <c r="C110" t="s">
+        <v>14</v>
+      </c>
+      <c r="D110" t="s">
+        <v>39</v>
+      </c>
+      <c r="E110" t="s">
+        <v>40</v>
+      </c>
+      <c r="F110">
+        <v>0.52</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" t="s">
+        <v>250</v>
+      </c>
+      <c r="B111" t="s">
+        <v>251</v>
+      </c>
+      <c r="C111" t="s">
+        <v>14</v>
+      </c>
+      <c r="D111" t="s">
+        <v>10</v>
+      </c>
+      <c r="E111" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111">
+        <v>2.06</v>
+      </c>
+      <c r="G111">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" t="s">
+        <v>252</v>
+      </c>
+      <c r="B112" t="s">
+        <v>253</v>
+      </c>
+      <c r="C112" t="s">
+        <v>14</v>
+      </c>
+      <c r="D112" t="s">
+        <v>134</v>
+      </c>
+      <c r="E112" t="s">
+        <v>135</v>
+      </c>
+      <c r="F112">
+        <v>0.65</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" t="s">
+        <v>254</v>
+      </c>
+      <c r="B113" t="s">
+        <v>255</v>
+      </c>
+      <c r="C113" t="s">
+        <v>14</v>
+      </c>
+      <c r="D113" t="s">
+        <v>134</v>
+      </c>
+      <c r="E113" t="s">
+        <v>135</v>
+      </c>
+      <c r="F113">
+        <v>0.3</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114" t="s">
+        <v>256</v>
+      </c>
+      <c r="B114" t="s">
+        <v>257</v>
+      </c>
+      <c r="C114" t="s">
+        <v>14</v>
+      </c>
+      <c r="D114" t="s">
+        <v>55</v>
+      </c>
+      <c r="E114" t="s">
+        <v>56</v>
+      </c>
+      <c r="F114">
+        <v>0.76</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115" t="s">
+        <v>258</v>
+      </c>
+      <c r="B115" t="s">
+        <v>259</v>
+      </c>
+      <c r="C115" t="s">
+        <v>9</v>
+      </c>
+      <c r="D115" t="s">
+        <v>85</v>
+      </c>
+      <c r="E115" t="s">
+        <v>86</v>
+      </c>
+      <c r="F115">
+        <v>4.8</v>
+      </c>
+      <c r="G115">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" t="s">
+        <v>260</v>
+      </c>
+      <c r="B116" t="s">
+        <v>261</v>
+      </c>
+      <c r="C116" t="s">
+        <v>262</v>
+      </c>
+      <c r="D116" t="s">
+        <v>182</v>
+      </c>
+      <c r="E116" t="s">
+        <v>183</v>
+      </c>
+      <c r="F116">
+        <v>2.25</v>
+      </c>
+      <c r="G116">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" t="s">
+        <v>263</v>
+      </c>
+      <c r="B117" t="s">
+        <v>264</v>
+      </c>
+      <c r="C117" t="s">
+        <v>9</v>
+      </c>
+      <c r="D117" t="s">
+        <v>85</v>
+      </c>
+      <c r="E117" t="s">
+        <v>86</v>
+      </c>
+      <c r="F117">
+        <v>3.76</v>
+      </c>
+      <c r="G117">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118" t="s">
+        <v>263</v>
+      </c>
+      <c r="B118" t="s">
+        <v>264</v>
+      </c>
+      <c r="C118" t="s">
+        <v>9</v>
+      </c>
+      <c r="D118" t="s">
+        <v>87</v>
+      </c>
+      <c r="E118" t="s">
+        <v>88</v>
+      </c>
+      <c r="F118">
+        <v>4.4</v>
+      </c>
+      <c r="G118">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119" t="s">
+        <v>263</v>
+      </c>
+      <c r="B119" t="s">
+        <v>264</v>
+      </c>
+      <c r="C119" t="s">
+        <v>9</v>
+      </c>
+      <c r="D119" t="s">
+        <v>45</v>
+      </c>
+      <c r="E119" t="s">
+        <v>46</v>
+      </c>
+      <c r="F119">
+        <v>5.34</v>
+      </c>
+      <c r="G119">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" t="s">
+        <v>265</v>
+      </c>
+      <c r="B120" t="s">
+        <v>266</v>
+      </c>
+      <c r="C120" t="s">
+        <v>9</v>
+      </c>
+      <c r="D120" t="s">
+        <v>59</v>
+      </c>
+      <c r="E120" t="s">
+        <v>60</v>
+      </c>
+      <c r="F120">
+        <v>0.84</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121" t="s">
+        <v>267</v>
+      </c>
+      <c r="B121" t="s">
+        <v>268</v>
+      </c>
+      <c r="C121" t="s">
+        <v>269</v>
+      </c>
+      <c r="D121" t="s">
+        <v>15</v>
+      </c>
+      <c r="E121" t="s">
+        <v>16</v>
+      </c>
+      <c r="F121">
+        <v>1.19</v>
+      </c>
+      <c r="G121">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122" t="s">
+        <v>270</v>
+      </c>
+      <c r="B122" t="s">
+        <v>271</v>
+      </c>
+      <c r="C122" t="s">
+        <v>9</v>
+      </c>
+      <c r="D122" t="s">
+        <v>134</v>
+      </c>
+      <c r="E122" t="s">
+        <v>135</v>
+      </c>
+      <c r="F122">
+        <v>0.17</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123" t="s">
+        <v>272</v>
+      </c>
+      <c r="B123" t="s">
+        <v>273</v>
+      </c>
+      <c r="C123" t="s">
+        <v>9</v>
+      </c>
+      <c r="D123" t="s">
+        <v>10</v>
+      </c>
+      <c r="E123" t="s">
+        <v>11</v>
+      </c>
+      <c r="F123">
+        <v>1.18</v>
+      </c>
+      <c r="G123">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124" t="s">
+        <v>274</v>
+      </c>
+      <c r="B124" t="s">
+        <v>275</v>
+      </c>
+      <c r="C124" t="s">
+        <v>262</v>
+      </c>
+      <c r="D124" t="s">
+        <v>45</v>
+      </c>
+      <c r="E124" t="s">
+        <v>46</v>
+      </c>
+      <c r="F124">
+        <v>1.13</v>
+      </c>
+      <c r="G124">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125" t="s">
+        <v>276</v>
+      </c>
+      <c r="B125" t="s">
+        <v>277</v>
+      </c>
+      <c r="C125" t="s">
+        <v>9</v>
+      </c>
+      <c r="D125" t="s">
+        <v>85</v>
+      </c>
+      <c r="E125" t="s">
+        <v>86</v>
+      </c>
+      <c r="F125">
+        <v>0.69</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126" t="s">
+        <v>278</v>
+      </c>
+      <c r="B126" t="s">
+        <v>279</v>
+      </c>
+      <c r="C126" t="s">
+        <v>9</v>
+      </c>
+      <c r="D126" t="s">
+        <v>95</v>
+      </c>
+      <c r="E126" t="s">
+        <v>96</v>
+      </c>
+      <c r="F126">
+        <v>0.68</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127" t="s">
+        <v>280</v>
+      </c>
+      <c r="B127" t="s">
+        <v>281</v>
+      </c>
+      <c r="C127" t="s">
+        <v>9</v>
+      </c>
+      <c r="D127" t="s">
+        <v>95</v>
+      </c>
+      <c r="E127" t="s">
+        <v>96</v>
+      </c>
+      <c r="F127">
+        <v>0.37</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128" t="s">
+        <v>280</v>
+      </c>
+      <c r="B128" t="s">
+        <v>281</v>
+      </c>
+      <c r="C128" t="s">
+        <v>9</v>
+      </c>
+      <c r="D128" t="s">
+        <v>134</v>
+      </c>
+      <c r="E128" t="s">
+        <v>135</v>
+      </c>
+      <c r="F128">
+        <v>1.8</v>
+      </c>
+      <c r="G128">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129" t="s">
+        <v>282</v>
+      </c>
+      <c r="B129" t="s">
+        <v>283</v>
+      </c>
+      <c r="C129" t="s">
+        <v>9</v>
+      </c>
+      <c r="D129" t="s">
+        <v>122</v>
+      </c>
+      <c r="E129" t="s">
+        <v>123</v>
+      </c>
+      <c r="F129">
+        <v>1.94</v>
+      </c>
+      <c r="G129">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130" t="s">
+        <v>284</v>
+      </c>
+      <c r="B130" t="s">
+        <v>285</v>
+      </c>
+      <c r="C130" t="s">
+        <v>9</v>
+      </c>
+      <c r="D130" t="s">
+        <v>120</v>
+      </c>
+      <c r="E130" t="s">
+        <v>121</v>
+      </c>
+      <c r="F130">
+        <v>2.15</v>
+      </c>
+      <c r="G130">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131" t="s">
+        <v>284</v>
+      </c>
+      <c r="B131" t="s">
+        <v>285</v>
+      </c>
+      <c r="C131" t="s">
+        <v>9</v>
+      </c>
+      <c r="D131" t="s">
+        <v>122</v>
+      </c>
+      <c r="E131" t="s">
+        <v>123</v>
+      </c>
+      <c r="F131">
+        <v>1.42</v>
+      </c>
+      <c r="G131">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132" t="s">
+        <v>286</v>
+      </c>
+      <c r="B132" t="s">
+        <v>287</v>
+      </c>
+      <c r="C132" t="s">
+        <v>9</v>
+      </c>
+      <c r="D132" t="s">
+        <v>95</v>
+      </c>
+      <c r="E132" t="s">
+        <v>96</v>
+      </c>
+      <c r="F132">
+        <v>1.8</v>
+      </c>
+      <c r="G132">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133" t="s">
+        <v>288</v>
+      </c>
+      <c r="B133" t="s">
+        <v>289</v>
+      </c>
+      <c r="C133" t="s">
+        <v>9</v>
+      </c>
+      <c r="D133" t="s">
+        <v>35</v>
+      </c>
+      <c r="E133" t="s">
+        <v>36</v>
+      </c>
+      <c r="F133">
+        <v>0.77</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134" t="s">
+        <v>290</v>
+      </c>
+      <c r="B134" t="s">
+        <v>291</v>
+      </c>
+      <c r="C134" t="s">
+        <v>9</v>
+      </c>
+      <c r="D134" t="s">
+        <v>59</v>
+      </c>
+      <c r="E134" t="s">
+        <v>60</v>
+      </c>
+      <c r="F134">
+        <v>1.77</v>
+      </c>
+      <c r="G134">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="A135" t="s">
+        <v>292</v>
+      </c>
+      <c r="B135" t="s">
+        <v>293</v>
+      </c>
+      <c r="C135" t="s">
+        <v>9</v>
+      </c>
+      <c r="D135" t="s">
+        <v>10</v>
+      </c>
+      <c r="E135" t="s">
+        <v>11</v>
+      </c>
+      <c r="F135">
+        <v>1.99</v>
+      </c>
+      <c r="G135">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136" t="s">
+        <v>294</v>
+      </c>
+      <c r="B136" t="s">
+        <v>295</v>
+      </c>
+      <c r="C136" t="s">
+        <v>9</v>
+      </c>
+      <c r="D136" t="s">
+        <v>85</v>
+      </c>
+      <c r="E136" t="s">
+        <v>86</v>
+      </c>
+      <c r="F136">
+        <v>1.21</v>
+      </c>
+      <c r="G136">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137" t="s">
+        <v>294</v>
+      </c>
+      <c r="B137" t="s">
+        <v>295</v>
+      </c>
+      <c r="C137" t="s">
+        <v>9</v>
+      </c>
+      <c r="D137" t="s">
+        <v>87</v>
+      </c>
+      <c r="E137" t="s">
+        <v>88</v>
+      </c>
+      <c r="F137">
+        <v>1.66</v>
+      </c>
+      <c r="G137">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138" t="s">
+        <v>296</v>
+      </c>
+      <c r="B138" t="s">
+        <v>297</v>
+      </c>
+      <c r="C138" t="s">
+        <v>9</v>
+      </c>
+      <c r="D138" t="s">
+        <v>85</v>
+      </c>
+      <c r="E138" t="s">
+        <v>86</v>
+      </c>
+      <c r="F138">
+        <v>1.16</v>
+      </c>
+      <c r="G138">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7">
+      <c r="A139" t="s">
+        <v>296</v>
+      </c>
+      <c r="B139" t="s">
+        <v>297</v>
+      </c>
+      <c r="C139" t="s">
+        <v>9</v>
+      </c>
+      <c r="D139" t="s">
+        <v>87</v>
+      </c>
+      <c r="E139" t="s">
+        <v>88</v>
+      </c>
+      <c r="F139">
+        <v>1.44</v>
+      </c>
+      <c r="G139">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="A140" t="s">
+        <v>298</v>
+      </c>
+      <c r="B140" t="s">
+        <v>299</v>
+      </c>
+      <c r="C140" t="s">
+        <v>9</v>
+      </c>
+      <c r="D140" t="s">
+        <v>39</v>
+      </c>
+      <c r="E140" t="s">
+        <v>40</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7">
+      <c r="A141" t="s">
+        <v>300</v>
+      </c>
+      <c r="B141" t="s">
+        <v>301</v>
+      </c>
+      <c r="C141" t="s">
+        <v>9</v>
+      </c>
+      <c r="D141" t="s">
+        <v>45</v>
+      </c>
+      <c r="E141" t="s">
+        <v>46</v>
+      </c>
+      <c r="F141">
+        <v>5.75</v>
+      </c>
+      <c r="G141">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7">
+      <c r="A142" t="s">
+        <v>302</v>
+      </c>
+      <c r="B142" t="s">
+        <v>303</v>
+      </c>
+      <c r="C142" t="s">
+        <v>9</v>
+      </c>
+      <c r="D142" t="s">
+        <v>134</v>
+      </c>
+      <c r="E142" t="s">
+        <v>135</v>
+      </c>
+      <c r="F142">
+        <v>0.37</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7">
+      <c r="A143" t="s">
+        <v>304</v>
+      </c>
+      <c r="B143" t="s">
+        <v>305</v>
+      </c>
+      <c r="C143" t="s">
+        <v>14</v>
+      </c>
+      <c r="D143" t="s">
+        <v>99</v>
+      </c>
+      <c r="E143" t="s">
+        <v>100</v>
+      </c>
+      <c r="F143">
+        <v>0.71</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7">
+      <c r="A144" t="s">
+        <v>306</v>
+      </c>
+      <c r="B144" t="s">
+        <v>307</v>
+      </c>
+      <c r="C144" t="s">
+        <v>9</v>
+      </c>
+      <c r="D144" t="s">
+        <v>15</v>
+      </c>
+      <c r="E144" t="s">
+        <v>16</v>
+      </c>
+      <c r="F144">
+        <v>0.42</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="A145" t="s">
+        <v>308</v>
+      </c>
+      <c r="B145" t="s">
+        <v>309</v>
+      </c>
+      <c r="C145" t="s">
+        <v>9</v>
+      </c>
+      <c r="D145" t="s">
+        <v>77</v>
+      </c>
+      <c r="E145" t="s">
+        <v>78</v>
+      </c>
+      <c r="F145">
+        <v>1.15</v>
+      </c>
+      <c r="G145">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7">
+      <c r="A146" t="s">
+        <v>310</v>
+      </c>
+      <c r="B146" t="s">
+        <v>311</v>
+      </c>
+      <c r="C146" t="s">
+        <v>14</v>
+      </c>
+      <c r="D146" t="s">
+        <v>39</v>
+      </c>
+      <c r="E146" t="s">
+        <v>40</v>
+      </c>
+      <c r="F146">
+        <v>2.77</v>
+      </c>
+      <c r="G146">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7">
+      <c r="A147" t="s">
+        <v>312</v>
+      </c>
+      <c r="B147" t="s">
+        <v>313</v>
+      </c>
+      <c r="C147" t="s">
+        <v>14</v>
+      </c>
+      <c r="D147" t="s">
+        <v>59</v>
+      </c>
+      <c r="E147" t="s">
+        <v>60</v>
+      </c>
+      <c r="F147">
+        <v>1.7</v>
+      </c>
+      <c r="G147">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148" t="s">
+        <v>314</v>
+      </c>
+      <c r="B148" t="s">
+        <v>315</v>
+      </c>
+      <c r="C148" t="s">
+        <v>14</v>
+      </c>
+      <c r="D148" t="s">
+        <v>55</v>
+      </c>
+      <c r="E148" t="s">
+        <v>56</v>
+      </c>
+      <c r="F148">
+        <v>1.72</v>
+      </c>
+      <c r="G148">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7">
+      <c r="A149" t="s">
+        <v>316</v>
+      </c>
+      <c r="B149" t="s">
+        <v>317</v>
+      </c>
+      <c r="C149" t="s">
+        <v>14</v>
+      </c>
+      <c r="D149" t="s">
+        <v>95</v>
+      </c>
+      <c r="E149" t="s">
+        <v>96</v>
+      </c>
+      <c r="F149">
+        <v>1.59</v>
+      </c>
+      <c r="G149">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7">
+      <c r="A150" t="s">
+        <v>318</v>
+      </c>
+      <c r="B150" t="s">
+        <v>319</v>
+      </c>
+      <c r="C150" t="s">
+        <v>9</v>
+      </c>
+      <c r="D150" t="s">
+        <v>226</v>
+      </c>
+      <c r="E150" t="s">
+        <v>227</v>
+      </c>
+      <c r="F150">
+        <v>0.08</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7">
+      <c r="A151" t="s">
+        <v>318</v>
+      </c>
+      <c r="B151" t="s">
+        <v>319</v>
+      </c>
+      <c r="C151" t="s">
+        <v>9</v>
+      </c>
+      <c r="D151" t="s">
+        <v>228</v>
+      </c>
+      <c r="E151" t="s">
+        <v>229</v>
+      </c>
+      <c r="F151">
+        <v>0.08</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7">
+      <c r="A152" t="s">
+        <v>320</v>
+      </c>
+      <c r="B152" t="s">
+        <v>321</v>
+      </c>
+      <c r="C152" t="s">
+        <v>19</v>
+      </c>
+      <c r="D152" t="s">
+        <v>39</v>
+      </c>
+      <c r="E152" t="s">
+        <v>40</v>
+      </c>
+      <c r="F152">
+        <v>2.19</v>
+      </c>
+      <c r="G152">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153" t="s">
+        <v>320</v>
+      </c>
+      <c r="B153" t="s">
+        <v>321</v>
+      </c>
+      <c r="C153" t="s">
+        <v>19</v>
+      </c>
+      <c r="D153" t="s">
+        <v>55</v>
+      </c>
+      <c r="E153" t="s">
+        <v>56</v>
+      </c>
+      <c r="F153">
+        <v>1.02</v>
+      </c>
+      <c r="G153">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="A154" t="s">
+        <v>322</v>
+      </c>
+      <c r="B154" t="s">
+        <v>323</v>
+      </c>
+      <c r="C154" t="s">
+        <v>9</v>
+      </c>
+      <c r="D154" t="s">
+        <v>85</v>
+      </c>
+      <c r="E154" t="s">
+        <v>86</v>
+      </c>
+      <c r="F154">
+        <v>0.57</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7">
+      <c r="A155" t="s">
+        <v>322</v>
+      </c>
+      <c r="B155" t="s">
+        <v>323</v>
+      </c>
+      <c r="C155" t="s">
+        <v>9</v>
+      </c>
+      <c r="D155" t="s">
+        <v>87</v>
+      </c>
+      <c r="E155" t="s">
+        <v>88</v>
+      </c>
+      <c r="F155">
+        <v>2.85</v>
+      </c>
+      <c r="G155">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7">
+      <c r="A156" t="s">
+        <v>324</v>
+      </c>
+      <c r="B156" t="s">
+        <v>325</v>
+      </c>
+      <c r="C156" t="s">
+        <v>9</v>
+      </c>
+      <c r="D156" t="s">
+        <v>85</v>
+      </c>
+      <c r="E156" t="s">
+        <v>86</v>
+      </c>
+      <c r="F156">
+        <v>2.09</v>
+      </c>
+      <c r="G156">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7">
+      <c r="A157" t="s">
+        <v>324</v>
+      </c>
+      <c r="B157" t="s">
+        <v>325</v>
+      </c>
+      <c r="C157" t="s">
+        <v>9</v>
+      </c>
+      <c r="D157" t="s">
+        <v>87</v>
+      </c>
+      <c r="E157" t="s">
+        <v>88</v>
+      </c>
+      <c r="F157">
+        <v>4.37</v>
+      </c>
+      <c r="G157">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7">
+      <c r="A158" t="s">
+        <v>326</v>
+      </c>
+      <c r="B158" t="s">
+        <v>327</v>
+      </c>
+      <c r="C158" t="s">
+        <v>14</v>
+      </c>
+      <c r="D158" t="s">
+        <v>39</v>
+      </c>
+      <c r="E158" t="s">
+        <v>40</v>
+      </c>
+      <c r="F158">
+        <v>1.53</v>
+      </c>
+      <c r="G158">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7">
+      <c r="A159" t="s">
+        <v>328</v>
+      </c>
+      <c r="B159" t="s">
+        <v>329</v>
+      </c>
+      <c r="C159" t="s">
+        <v>14</v>
+      </c>
+      <c r="D159" t="s">
+        <v>39</v>
+      </c>
+      <c r="E159" t="s">
+        <v>40</v>
+      </c>
+      <c r="F159">
+        <v>1.35</v>
+      </c>
+      <c r="G159">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7">
+      <c r="A160" t="s">
+        <v>330</v>
+      </c>
+      <c r="B160" t="s">
+        <v>331</v>
+      </c>
+      <c r="C160" t="s">
+        <v>9</v>
+      </c>
+      <c r="D160" t="s">
+        <v>10</v>
+      </c>
+      <c r="E160" t="s">
+        <v>11</v>
+      </c>
+      <c r="F160">
+        <v>1.64</v>
+      </c>
+      <c r="G160">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7">
+      <c r="A161" t="s">
+        <v>332</v>
+      </c>
+      <c r="B161" t="s">
+        <v>333</v>
+      </c>
+      <c r="C161" t="s">
+        <v>9</v>
+      </c>
+      <c r="D161" t="s">
+        <v>35</v>
+      </c>
+      <c r="E161" t="s">
+        <v>36</v>
+      </c>
+      <c r="F161">
+        <v>0.37</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7">
+      <c r="A162" t="s">
+        <v>334</v>
+      </c>
+      <c r="B162" t="s">
+        <v>335</v>
+      </c>
+      <c r="C162" t="s">
+        <v>9</v>
+      </c>
+      <c r="D162" t="s">
+        <v>59</v>
+      </c>
+      <c r="E162" t="s">
+        <v>60</v>
+      </c>
+      <c r="F162">
+        <v>0.74</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163" t="s">
+        <v>336</v>
+      </c>
+      <c r="B163" t="s">
+        <v>337</v>
+      </c>
+      <c r="C163" t="s">
+        <v>9</v>
+      </c>
+      <c r="D163" t="s">
+        <v>85</v>
+      </c>
+      <c r="E163" t="s">
+        <v>86</v>
+      </c>
+      <c r="F163">
+        <v>2.41</v>
+      </c>
+      <c r="G163">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7">
+      <c r="A164" t="s">
+        <v>336</v>
+      </c>
+      <c r="B164" t="s">
+        <v>337</v>
+      </c>
+      <c r="C164" t="s">
+        <v>9</v>
+      </c>
+      <c r="D164" t="s">
+        <v>87</v>
+      </c>
+      <c r="E164" t="s">
+        <v>88</v>
+      </c>
+      <c r="F164">
+        <v>3.23</v>
+      </c>
+      <c r="G164">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165" t="s">
+        <v>338</v>
+      </c>
+      <c r="B165" t="s">
+        <v>339</v>
+      </c>
+      <c r="C165" t="s">
+        <v>9</v>
+      </c>
+      <c r="D165" t="s">
+        <v>134</v>
+      </c>
+      <c r="E165" t="s">
+        <v>135</v>
+      </c>
+      <c r="F165">
+        <v>0.77</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166" t="s">
+        <v>340</v>
+      </c>
+      <c r="B166" t="s">
+        <v>341</v>
+      </c>
+      <c r="C166" t="s">
+        <v>26</v>
+      </c>
+      <c r="D166" t="s">
+        <v>45</v>
+      </c>
+      <c r="E166" t="s">
+        <v>46</v>
+      </c>
+      <c r="F166">
+        <v>4.51</v>
+      </c>
+      <c r="G166">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167" t="s">
+        <v>342</v>
+      </c>
+      <c r="B167" t="s">
+        <v>343</v>
+      </c>
+      <c r="C167" t="s">
+        <v>26</v>
+      </c>
+      <c r="D167" t="s">
+        <v>59</v>
+      </c>
+      <c r="E167" t="s">
+        <v>60</v>
+      </c>
+      <c r="F167">
+        <v>1.82</v>
+      </c>
+      <c r="G167">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168" t="s">
+        <v>344</v>
+      </c>
+      <c r="B168" t="s">
+        <v>345</v>
+      </c>
+      <c r="C168" t="s">
+        <v>26</v>
+      </c>
+      <c r="D168" t="s">
+        <v>134</v>
+      </c>
+      <c r="E168" t="s">
+        <v>135</v>
+      </c>
+      <c r="F168">
+        <v>1.18</v>
+      </c>
+      <c r="G168">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169" t="s">
+        <v>346</v>
+      </c>
+      <c r="B169" t="s">
+        <v>347</v>
+      </c>
+      <c r="C169" t="s">
+        <v>26</v>
+      </c>
+      <c r="D169" t="s">
+        <v>10</v>
+      </c>
+      <c r="E169" t="s">
+        <v>11</v>
+      </c>
+      <c r="F169">
+        <v>2.87</v>
+      </c>
+      <c r="G169">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170" t="s">
+        <v>348</v>
+      </c>
+      <c r="B170" t="s">
+        <v>349</v>
+      </c>
+      <c r="C170" t="s">
+        <v>26</v>
+      </c>
+      <c r="D170" t="s">
+        <v>85</v>
+      </c>
+      <c r="E170" t="s">
+        <v>86</v>
+      </c>
+      <c r="F170">
+        <v>5.8</v>
+      </c>
+      <c r="G170">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171" t="s">
+        <v>348</v>
+      </c>
+      <c r="B171" t="s">
+        <v>349</v>
+      </c>
+      <c r="C171" t="s">
+        <v>26</v>
+      </c>
+      <c r="D171" t="s">
+        <v>87</v>
+      </c>
+      <c r="E171" t="s">
+        <v>88</v>
+      </c>
+      <c r="F171">
+        <v>5.8</v>
+      </c>
+      <c r="G171">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172" t="s">
+        <v>348</v>
+      </c>
+      <c r="B172" t="s">
+        <v>349</v>
+      </c>
+      <c r="C172" t="s">
+        <v>26</v>
+      </c>
+      <c r="D172" t="s">
+        <v>45</v>
+      </c>
+      <c r="E172" t="s">
+        <v>46</v>
+      </c>
+      <c r="F172">
+        <v>3.77</v>
+      </c>
+      <c r="G172">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173" t="s">
+        <v>350</v>
+      </c>
+      <c r="B173" t="s">
+        <v>351</v>
+      </c>
+      <c r="C173" t="s">
+        <v>14</v>
+      </c>
+      <c r="D173" t="s">
+        <v>39</v>
+      </c>
+      <c r="E173" t="s">
+        <v>40</v>
+      </c>
+      <c r="F173">
+        <v>0.86</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174" t="s">
+        <v>352</v>
+      </c>
+      <c r="B174" t="s">
+        <v>353</v>
+      </c>
+      <c r="C174" t="s">
+        <v>9</v>
+      </c>
+      <c r="D174" t="s">
+        <v>45</v>
+      </c>
+      <c r="E174" t="s">
+        <v>46</v>
+      </c>
+      <c r="F174">
+        <v>1.25</v>
+      </c>
+      <c r="G174">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175" t="s">
+        <v>352</v>
+      </c>
+      <c r="B175" t="s">
+        <v>353</v>
+      </c>
+      <c r="C175" t="s">
+        <v>9</v>
+      </c>
+      <c r="D175" t="s">
+        <v>87</v>
+      </c>
+      <c r="E175" t="s">
+        <v>88</v>
+      </c>
+      <c r="F175">
+        <v>5.38</v>
+      </c>
+      <c r="G175">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176" t="s">
+        <v>354</v>
+      </c>
+      <c r="B176" t="s">
+        <v>355</v>
+      </c>
+      <c r="C176" t="s">
+        <v>9</v>
+      </c>
+      <c r="D176" t="s">
+        <v>39</v>
+      </c>
+      <c r="E176" t="s">
+        <v>40</v>
+      </c>
+      <c r="F176">
+        <v>2.51</v>
+      </c>
+      <c r="G176">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177" t="s">
+        <v>356</v>
+      </c>
+      <c r="B177" t="s">
+        <v>357</v>
+      </c>
+      <c r="C177" t="s">
+        <v>113</v>
+      </c>
+      <c r="D177" t="s">
+        <v>15</v>
+      </c>
+      <c r="E177" t="s">
+        <v>16</v>
+      </c>
+      <c r="F177">
+        <v>4.29</v>
+      </c>
+      <c r="G177">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178" t="s">
+        <v>358</v>
+      </c>
+      <c r="B178" t="s">
+        <v>359</v>
+      </c>
+      <c r="C178" t="s">
+        <v>9</v>
+      </c>
+      <c r="D178" t="s">
+        <v>120</v>
+      </c>
+      <c r="E178" t="s">
+        <v>121</v>
+      </c>
+      <c r="F178">
+        <v>1.51</v>
+      </c>
+      <c r="G178">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179" t="s">
+        <v>358</v>
+      </c>
+      <c r="B179" t="s">
+        <v>359</v>
+      </c>
+      <c r="C179" t="s">
+        <v>9</v>
+      </c>
+      <c r="D179" t="s">
+        <v>122</v>
+      </c>
+      <c r="E179" t="s">
+        <v>123</v>
+      </c>
+      <c r="F179">
+        <v>1.6</v>
+      </c>
+      <c r="G179">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7">
+      <c r="A180" t="s">
+        <v>360</v>
+      </c>
+      <c r="B180" t="s">
+        <v>361</v>
+      </c>
+      <c r="C180" t="s">
+        <v>9</v>
+      </c>
+      <c r="D180" t="s">
+        <v>10</v>
+      </c>
+      <c r="E180" t="s">
+        <v>11</v>
+      </c>
+      <c r="F180">
+        <v>2.4</v>
+      </c>
+      <c r="G180">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7">
+      <c r="A181" t="s">
+        <v>362</v>
+      </c>
+      <c r="B181" t="s">
+        <v>163</v>
+      </c>
+      <c r="C181" t="s">
+        <v>9</v>
+      </c>
+      <c r="D181" t="s">
+        <v>15</v>
+      </c>
+      <c r="E181" t="s">
+        <v>16</v>
+      </c>
+      <c r="F181">
+        <v>1.05</v>
+      </c>
+      <c r="G181">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7">
+      <c r="A182" t="s">
+        <v>363</v>
+      </c>
+      <c r="B182" t="s">
+        <v>364</v>
+      </c>
+      <c r="C182" t="s">
+        <v>113</v>
+      </c>
+      <c r="D182" t="s">
+        <v>39</v>
+      </c>
+      <c r="E182" t="s">
+        <v>40</v>
+      </c>
+      <c r="F182">
+        <v>0.85</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7">
+      <c r="A183" t="s">
+        <v>365</v>
+      </c>
+      <c r="B183" t="s">
+        <v>366</v>
+      </c>
+      <c r="C183" t="s">
+        <v>113</v>
+      </c>
+      <c r="D183" t="s">
+        <v>10</v>
+      </c>
+      <c r="E183" t="s">
+        <v>11</v>
+      </c>
+      <c r="F183">
+        <v>1.63</v>
+      </c>
+      <c r="G183">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7">
+      <c r="A184" t="s">
+        <v>367</v>
+      </c>
+      <c r="B184" t="s">
+        <v>368</v>
+      </c>
+      <c r="C184" t="s">
+        <v>113</v>
+      </c>
+      <c r="D184" t="s">
+        <v>10</v>
+      </c>
+      <c r="E184" t="s">
+        <v>11</v>
+      </c>
+      <c r="F184">
+        <v>0.95</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7">
+      <c r="A185" t="s">
+        <v>369</v>
+      </c>
+      <c r="B185" t="s">
+        <v>370</v>
+      </c>
+      <c r="C185" t="s">
+        <v>113</v>
+      </c>
+      <c r="D185" t="s">
+        <v>226</v>
+      </c>
+      <c r="E185" t="s">
+        <v>227</v>
+      </c>
+      <c r="F185">
+        <v>0.59</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7">
+      <c r="A186" t="s">
+        <v>369</v>
+      </c>
+      <c r="B186" t="s">
+        <v>370</v>
+      </c>
+      <c r="C186" t="s">
+        <v>113</v>
+      </c>
+      <c r="D186" t="s">
+        <v>228</v>
+      </c>
+      <c r="E186" t="s">
+        <v>229</v>
+      </c>
+      <c r="F186">
+        <v>0.59</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7">
+      <c r="A187" t="s">
+        <v>371</v>
+      </c>
+      <c r="B187" t="s">
+        <v>372</v>
+      </c>
+      <c r="C187" t="s">
+        <v>113</v>
+      </c>
+      <c r="D187" t="s">
+        <v>182</v>
+      </c>
+      <c r="E187" t="s">
+        <v>183</v>
+      </c>
+      <c r="F187">
+        <v>2.04</v>
+      </c>
+      <c r="G187">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7">
+      <c r="A188" t="s">
+        <v>373</v>
+      </c>
+      <c r="B188" t="s">
+        <v>374</v>
+      </c>
+      <c r="C188" t="s">
+        <v>113</v>
+      </c>
+      <c r="D188" t="s">
+        <v>95</v>
+      </c>
+      <c r="E188" t="s">
+        <v>96</v>
+      </c>
+      <c r="F188">
+        <v>0.68</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7">
+      <c r="A189" t="s">
+        <v>375</v>
+      </c>
+      <c r="B189" t="s">
+        <v>376</v>
+      </c>
+      <c r="C189" t="s">
+        <v>113</v>
+      </c>
+      <c r="D189" t="s">
+        <v>85</v>
+      </c>
+      <c r="E189" t="s">
+        <v>86</v>
+      </c>
+      <c r="F189">
+        <v>1.49</v>
+      </c>
+      <c r="G189">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7">
+      <c r="A190" t="s">
+        <v>377</v>
+      </c>
+      <c r="B190" t="s">
+        <v>378</v>
+      </c>
+      <c r="C190" t="s">
+        <v>113</v>
+      </c>
+      <c r="D190" t="s">
+        <v>134</v>
+      </c>
+      <c r="E190" t="s">
+        <v>135</v>
+      </c>
+      <c r="F190">
+        <v>0.49</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7">
+      <c r="A191" t="s">
+        <v>379</v>
+      </c>
+      <c r="B191" t="s">
+        <v>380</v>
+      </c>
+      <c r="C191" t="s">
+        <v>113</v>
+      </c>
+      <c r="D191" t="s">
+        <v>55</v>
+      </c>
+      <c r="E191" t="s">
+        <v>56</v>
+      </c>
+      <c r="F191">
+        <v>0.9</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7">
+      <c r="A192" t="s">
+        <v>381</v>
+      </c>
+      <c r="B192" t="s">
+        <v>382</v>
+      </c>
+      <c r="C192" t="s">
+        <v>113</v>
+      </c>
+      <c r="D192" t="s">
+        <v>15</v>
+      </c>
+      <c r="E192" t="s">
+        <v>16</v>
+      </c>
+      <c r="F192">
+        <v>1.03</v>
+      </c>
+      <c r="G192">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7">
+      <c r="A193" t="s">
+        <v>383</v>
+      </c>
+      <c r="B193" t="s">
+        <v>384</v>
+      </c>
+      <c r="C193" t="s">
+        <v>9</v>
+      </c>
+      <c r="D193" t="s">
+        <v>35</v>
+      </c>
+      <c r="E193" t="s">
+        <v>36</v>
+      </c>
+      <c r="F193">
+        <v>0.68</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7">
+      <c r="A194" t="s">
+        <v>385</v>
+      </c>
+      <c r="B194" t="s">
+        <v>386</v>
+      </c>
+      <c r="C194" t="s">
+        <v>9</v>
+      </c>
+      <c r="D194" t="s">
+        <v>10</v>
+      </c>
+      <c r="E194" t="s">
+        <v>11</v>
+      </c>
+      <c r="F194">
+        <v>0.6</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7">
+      <c r="A195" t="s">
+        <v>387</v>
+      </c>
+      <c r="B195" t="s">
+        <v>388</v>
+      </c>
+      <c r="C195" t="s">
+        <v>9</v>
+      </c>
+      <c r="D195" t="s">
+        <v>39</v>
+      </c>
+      <c r="E195" t="s">
+        <v>40</v>
+      </c>
+      <c r="F195">
+        <v>0.79</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7">
+      <c r="A196" t="s">
+        <v>389</v>
+      </c>
+      <c r="B196" t="s">
+        <v>390</v>
+      </c>
+      <c r="C196" t="s">
+        <v>9</v>
+      </c>
+      <c r="D196" t="s">
+        <v>35</v>
+      </c>
+      <c r="E196" t="s">
+        <v>36</v>
+      </c>
+      <c r="F196">
+        <v>0.19</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7">
+      <c r="A197" t="s">
+        <v>391</v>
+      </c>
+      <c r="B197" t="s">
+        <v>390</v>
+      </c>
+      <c r="C197" t="s">
+        <v>9</v>
+      </c>
+      <c r="D197" t="s">
+        <v>35</v>
+      </c>
+      <c r="E197" t="s">
+        <v>36</v>
+      </c>
+      <c r="F197">
+        <v>0.2</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198" t="s">
+        <v>392</v>
+      </c>
+      <c r="B198" t="s">
+        <v>393</v>
+      </c>
+      <c r="C198" t="s">
+        <v>9</v>
+      </c>
+      <c r="D198" t="s">
+        <v>85</v>
+      </c>
+      <c r="E198" t="s">
+        <v>86</v>
+      </c>
+      <c r="F198">
+        <v>1.34</v>
+      </c>
+      <c r="G198">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7">
+      <c r="A199" t="s">
+        <v>394</v>
+      </c>
+      <c r="B199" t="s">
+        <v>395</v>
+      </c>
+      <c r="C199" t="s">
+        <v>9</v>
+      </c>
+      <c r="D199" t="s">
+        <v>15</v>
+      </c>
+      <c r="E199" t="s">
+        <v>16</v>
+      </c>
+      <c r="F199">
+        <v>1.09</v>
+      </c>
+      <c r="G199">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7">
+      <c r="A200" t="s">
+        <v>396</v>
+      </c>
+      <c r="B200" t="s">
+        <v>397</v>
+      </c>
+      <c r="C200" t="s">
+        <v>9</v>
+      </c>
+      <c r="D200" t="s">
+        <v>134</v>
+      </c>
+      <c r="E200" t="s">
+        <v>135</v>
+      </c>
+      <c r="F200">
+        <v>0.69</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7">
+      <c r="A201" t="s">
+        <v>398</v>
+      </c>
+      <c r="B201" t="s">
+        <v>399</v>
+      </c>
+      <c r="C201" t="s">
+        <v>9</v>
+      </c>
+      <c r="D201" t="s">
+        <v>15</v>
+      </c>
+      <c r="E201" t="s">
+        <v>16</v>
+      </c>
+      <c r="F201">
+        <v>1.08</v>
+      </c>
+      <c r="G201">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7">
+      <c r="A202" t="s">
+        <v>400</v>
+      </c>
+      <c r="B202" t="s">
+        <v>401</v>
+      </c>
+      <c r="C202" t="s">
+        <v>9</v>
+      </c>
+      <c r="D202" t="s">
+        <v>15</v>
+      </c>
+      <c r="E202" t="s">
+        <v>16</v>
+      </c>
+      <c r="F202">
+        <v>0.31</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7">
+      <c r="A203" t="s">
+        <v>402</v>
+      </c>
+      <c r="B203" t="s">
+        <v>403</v>
+      </c>
+      <c r="C203" t="s">
+        <v>9</v>
+      </c>
+      <c r="D203" t="s">
+        <v>15</v>
+      </c>
+      <c r="E203" t="s">
+        <v>16</v>
+      </c>
+      <c r="F203">
+        <v>1.44</v>
+      </c>
+      <c r="G203">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7">
+      <c r="A204" t="s">
+        <v>404</v>
+      </c>
+      <c r="B204" t="s">
+        <v>405</v>
+      </c>
+      <c r="C204" t="s">
+        <v>9</v>
+      </c>
+      <c r="D204" t="s">
+        <v>15</v>
+      </c>
+      <c r="E204" t="s">
+        <v>16</v>
+      </c>
+      <c r="F204">
+        <v>0.55</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7">
+      <c r="A205" t="s">
+        <v>406</v>
+      </c>
+      <c r="B205" t="s">
+        <v>407</v>
+      </c>
+      <c r="C205" t="s">
+        <v>9</v>
+      </c>
+      <c r="D205" t="s">
+        <v>15</v>
+      </c>
+      <c r="E205" t="s">
+        <v>16</v>
+      </c>
+      <c r="F205">
+        <v>0.5</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7">
+      <c r="A206" t="s">
+        <v>408</v>
+      </c>
+      <c r="B206" t="s">
+        <v>409</v>
+      </c>
+      <c r="C206" t="s">
+        <v>9</v>
+      </c>
+      <c r="D206" t="s">
+        <v>15</v>
+      </c>
+      <c r="E206" t="s">
+        <v>16</v>
+      </c>
+      <c r="F206">
+        <v>1.34</v>
+      </c>
+      <c r="G206">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207" t="s">
+        <v>410</v>
+      </c>
+      <c r="B207" t="s">
+        <v>411</v>
+      </c>
+      <c r="C207" t="s">
+        <v>9</v>
+      </c>
+      <c r="D207" t="s">
+        <v>77</v>
+      </c>
+      <c r="E207" t="s">
+        <v>78</v>
+      </c>
+      <c r="F207">
+        <v>1.99</v>
+      </c>
+      <c r="G207">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7">
+      <c r="A208" t="s">
+        <v>412</v>
+      </c>
+      <c r="B208" t="s">
+        <v>413</v>
+      </c>
+      <c r="C208" t="s">
+        <v>9</v>
+      </c>
+      <c r="D208" t="s">
+        <v>87</v>
+      </c>
+      <c r="E208" t="s">
+        <v>88</v>
+      </c>
+      <c r="F208">
+        <v>1.71</v>
+      </c>
+      <c r="G208">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7">
+      <c r="A209" t="s">
+        <v>414</v>
+      </c>
+      <c r="B209" t="s">
+        <v>415</v>
+      </c>
+      <c r="C209" t="s">
+        <v>9</v>
+      </c>
+      <c r="D209" t="s">
+        <v>85</v>
+      </c>
+      <c r="E209" t="s">
+        <v>86</v>
+      </c>
+      <c r="F209">
+        <v>0.93</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7">
+      <c r="A210" t="s">
+        <v>414</v>
+      </c>
+      <c r="B210" t="s">
+        <v>415</v>
+      </c>
+      <c r="C210" t="s">
+        <v>9</v>
+      </c>
+      <c r="D210" t="s">
+        <v>87</v>
+      </c>
+      <c r="E210" t="s">
+        <v>88</v>
+      </c>
+      <c r="F210">
+        <v>1.76</v>
+      </c>
+      <c r="G210">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7">
+      <c r="A211" t="s">
+        <v>416</v>
+      </c>
+      <c r="B211" t="s">
+        <v>417</v>
+      </c>
+      <c r="C211" t="s">
+        <v>9</v>
+      </c>
+      <c r="D211" t="s">
+        <v>10</v>
+      </c>
+      <c r="E211" t="s">
+        <v>11</v>
+      </c>
+      <c r="F211">
+        <v>2.78</v>
+      </c>
+      <c r="G211">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7">
+      <c r="A212" t="s">
+        <v>418</v>
+      </c>
+      <c r="B212" t="s">
+        <v>419</v>
+      </c>
+      <c r="C212" t="s">
+        <v>9</v>
+      </c>
+      <c r="D212" t="s">
+        <v>10</v>
+      </c>
+      <c r="E212" t="s">
+        <v>11</v>
+      </c>
+      <c r="F212">
+        <v>2.26</v>
+      </c>
+      <c r="G212">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7">
+      <c r="A213" t="s">
+        <v>420</v>
+      </c>
+      <c r="B213" t="s">
+        <v>421</v>
+      </c>
+      <c r="C213" t="s">
+        <v>9</v>
+      </c>
+      <c r="D213" t="s">
+        <v>39</v>
+      </c>
+      <c r="E213" t="s">
+        <v>40</v>
+      </c>
+      <c r="F213">
+        <v>1.15</v>
+      </c>
+      <c r="G213">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7">
+      <c r="A214" t="s">
+        <v>422</v>
+      </c>
+      <c r="B214" t="s">
+        <v>423</v>
+      </c>
+      <c r="C214" t="s">
+        <v>9</v>
+      </c>
+      <c r="D214" t="s">
+        <v>182</v>
+      </c>
+      <c r="E214" t="s">
+        <v>183</v>
+      </c>
+      <c r="F214">
+        <v>1.87</v>
+      </c>
+      <c r="G214">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7">
+      <c r="A215" t="s">
+        <v>424</v>
+      </c>
+      <c r="B215" t="s">
+        <v>425</v>
+      </c>
+      <c r="C215" t="s">
+        <v>9</v>
+      </c>
+      <c r="D215" t="s">
+        <v>10</v>
+      </c>
+      <c r="E215" t="s">
+        <v>11</v>
+      </c>
+      <c r="F215">
+        <v>0.05</v>
+      </c>
+      <c r="G215">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7">
+      <c r="A216" t="s">
+        <v>426</v>
+      </c>
+      <c r="B216" t="s">
+        <v>427</v>
+      </c>
+      <c r="C216" t="s">
+        <v>9</v>
+      </c>
+      <c r="D216" t="s">
+        <v>77</v>
+      </c>
+      <c r="E216" t="s">
+        <v>78</v>
+      </c>
+      <c r="F216">
+        <v>1.17</v>
+      </c>
+      <c r="G216">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7">
+      <c r="A217" t="s">
+        <v>428</v>
+      </c>
+      <c r="B217" t="s">
+        <v>429</v>
+      </c>
+      <c r="C217" t="s">
+        <v>9</v>
+      </c>
+      <c r="D217" t="s">
+        <v>65</v>
+      </c>
+      <c r="E217" t="s">
+        <v>66</v>
+      </c>
+      <c r="F217">
+        <v>0.71</v>
+      </c>
+      <c r="G217">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7">
+      <c r="A218" t="s">
+        <v>430</v>
+      </c>
+      <c r="C218" t="s">
+        <v>9</v>
+      </c>
+      <c r="D218" t="s">
+        <v>65</v>
+      </c>
+      <c r="E218" t="s">
+        <v>66</v>
+      </c>
+      <c r="F218">
+        <v>0.23</v>
+      </c>
+      <c r="G218">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7">
+      <c r="A219" t="s">
+        <v>431</v>
+      </c>
+      <c r="B219" t="s">
+        <v>432</v>
+      </c>
+      <c r="C219" t="s">
+        <v>9</v>
+      </c>
+      <c r="D219" t="s">
+        <v>59</v>
+      </c>
+      <c r="E219" t="s">
+        <v>60</v>
+      </c>
+      <c r="F219">
+        <v>0.93</v>
+      </c>
+      <c r="G219">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7">
+      <c r="A220" t="s">
+        <v>433</v>
+      </c>
+      <c r="B220" t="s">
+        <v>434</v>
+      </c>
+      <c r="C220" t="s">
+        <v>9</v>
+      </c>
+      <c r="D220" t="s">
+        <v>95</v>
+      </c>
+      <c r="E220" t="s">
+        <v>96</v>
+      </c>
+      <c r="F220">
+        <v>0.38</v>
+      </c>
+      <c r="G220">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7">
+      <c r="A221" t="s">
+        <v>435</v>
+      </c>
+      <c r="B221" t="s">
+        <v>436</v>
+      </c>
+      <c r="C221" t="s">
+        <v>9</v>
+      </c>
+      <c r="D221" t="s">
+        <v>77</v>
+      </c>
+      <c r="E221" t="s">
+        <v>78</v>
+      </c>
+      <c r="F221">
+        <v>1.26</v>
+      </c>
+      <c r="G221">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7">
+      <c r="A222" t="s">
+        <v>437</v>
+      </c>
+      <c r="B222" t="s">
+        <v>438</v>
+      </c>
+      <c r="C222" t="s">
+        <v>9</v>
+      </c>
+      <c r="D222" t="s">
+        <v>65</v>
+      </c>
+      <c r="E222" t="s">
+        <v>66</v>
+      </c>
+      <c r="F222">
+        <v>0.64</v>
+      </c>
+      <c r="G222">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7">
+      <c r="A223" t="s">
+        <v>439</v>
+      </c>
+      <c r="B223" t="s">
+        <v>440</v>
+      </c>
+      <c r="C223" t="s">
+        <v>9</v>
+      </c>
+      <c r="D223" t="s">
+        <v>10</v>
+      </c>
+      <c r="E223" t="s">
+        <v>11</v>
+      </c>
+      <c r="F223">
+        <v>2.64</v>
+      </c>
+      <c r="G223">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7">
+      <c r="A224" t="s">
+        <v>441</v>
+      </c>
+      <c r="B224" t="s">
+        <v>442</v>
+      </c>
+      <c r="C224" t="s">
+        <v>9</v>
+      </c>
+      <c r="D224" t="s">
+        <v>10</v>
+      </c>
+      <c r="E224" t="s">
+        <v>11</v>
+      </c>
+      <c r="F224">
+        <v>2.49</v>
+      </c>
+      <c r="G224">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7">
+      <c r="A225" t="s">
+        <v>443</v>
+      </c>
+      <c r="B225" t="s">
+        <v>444</v>
+      </c>
+      <c r="C225" t="s">
+        <v>9</v>
+      </c>
+      <c r="D225" t="s">
+        <v>59</v>
+      </c>
+      <c r="E225" t="s">
+        <v>60</v>
+      </c>
+      <c r="F225">
+        <v>1.67</v>
+      </c>
+      <c r="G225">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7">
+      <c r="A226" t="s">
+        <v>445</v>
+      </c>
+      <c r="B226" t="s">
+        <v>446</v>
+      </c>
+      <c r="C226" t="s">
+        <v>9</v>
+      </c>
+      <c r="D226" t="s">
+        <v>95</v>
+      </c>
+      <c r="E226" t="s">
+        <v>96</v>
+      </c>
+      <c r="F226">
+        <v>0.37</v>
+      </c>
+      <c r="G226">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7">
+      <c r="A227" t="s">
+        <v>447</v>
+      </c>
+      <c r="B227" t="s">
+        <v>448</v>
+      </c>
+      <c r="C227" t="s">
+        <v>9</v>
+      </c>
+      <c r="D227" t="s">
+        <v>59</v>
+      </c>
+      <c r="E227" t="s">
+        <v>60</v>
+      </c>
+      <c r="F227">
+        <v>1.94</v>
+      </c>
+      <c r="G227">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7">
+      <c r="A228" t="s">
+        <v>449</v>
+      </c>
+      <c r="B228" t="s">
+        <v>450</v>
+      </c>
+      <c r="C228" t="s">
+        <v>9</v>
+      </c>
+      <c r="D228" t="s">
+        <v>77</v>
+      </c>
+      <c r="E228" t="s">
+        <v>78</v>
+      </c>
+      <c r="F228">
+        <v>0.82</v>
+      </c>
+      <c r="G228">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7">
+      <c r="A229" t="s">
+        <v>451</v>
+      </c>
+      <c r="B229" t="s">
+        <v>452</v>
+      </c>
+      <c r="C229" t="s">
+        <v>9</v>
+      </c>
+      <c r="D229" t="s">
+        <v>45</v>
+      </c>
+      <c r="E229" t="s">
+        <v>46</v>
+      </c>
+      <c r="F229">
+        <v>1.25</v>
+      </c>
+      <c r="G229">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7">
+      <c r="A230" t="s">
+        <v>453</v>
+      </c>
+      <c r="B230" t="s">
+        <v>454</v>
+      </c>
+      <c r="C230" t="s">
+        <v>9</v>
+      </c>
+      <c r="D230" t="s">
+        <v>95</v>
+      </c>
+      <c r="E230" t="s">
+        <v>96</v>
+      </c>
+      <c r="F230">
+        <v>0.73</v>
+      </c>
+      <c r="G230">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7">
+      <c r="A231" t="s">
+        <v>455</v>
+      </c>
+      <c r="B231" t="s">
+        <v>456</v>
+      </c>
+      <c r="C231" t="s">
+        <v>9</v>
+      </c>
+      <c r="D231" t="s">
+        <v>99</v>
+      </c>
+      <c r="E231" t="s">
+        <v>100</v>
+      </c>
+      <c r="F231">
+        <v>0.59</v>
+      </c>
+      <c r="G231">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7">
+      <c r="A232" t="s">
+        <v>457</v>
+      </c>
+      <c r="B232" t="s">
+        <v>458</v>
+      </c>
+      <c r="C232" t="s">
+        <v>9</v>
+      </c>
+      <c r="D232" t="s">
+        <v>85</v>
+      </c>
+      <c r="E232" t="s">
+        <v>86</v>
+      </c>
+      <c r="F232">
+        <v>2.22</v>
+      </c>
+      <c r="G232">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7">
+      <c r="A233" t="s">
+        <v>457</v>
+      </c>
+      <c r="B233" t="s">
+        <v>458</v>
+      </c>
+      <c r="C233" t="s">
+        <v>9</v>
+      </c>
+      <c r="D233" t="s">
+        <v>87</v>
+      </c>
+      <c r="E233" t="s">
+        <v>88</v>
+      </c>
+      <c r="F233">
+        <v>4.09</v>
+      </c>
+      <c r="G233">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7">
+      <c r="A234" t="s">
+        <v>459</v>
+      </c>
+      <c r="B234" t="s">
+        <v>460</v>
+      </c>
+      <c r="C234" t="s">
+        <v>9</v>
+      </c>
+      <c r="D234" t="s">
+        <v>59</v>
+      </c>
+      <c r="E234" t="s">
+        <v>60</v>
+      </c>
+      <c r="F234">
+        <v>1.62</v>
+      </c>
+      <c r="G234">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7">
+      <c r="A235" t="s">
+        <v>461</v>
+      </c>
+      <c r="B235" t="s">
+        <v>462</v>
+      </c>
+      <c r="C235" t="s">
+        <v>9</v>
+      </c>
+      <c r="D235" t="s">
+        <v>59</v>
+      </c>
+      <c r="E235" t="s">
+        <v>60</v>
+      </c>
+      <c r="F235">
+        <v>0.63</v>
+      </c>
+      <c r="G235">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7">
+      <c r="A236" t="s">
+        <v>463</v>
+      </c>
+      <c r="B236" t="s">
+        <v>464</v>
+      </c>
+      <c r="C236" t="s">
+        <v>9</v>
+      </c>
+      <c r="D236" t="s">
+        <v>15</v>
+      </c>
+      <c r="E236" t="s">
+        <v>16</v>
+      </c>
+      <c r="F236">
+        <v>1.59</v>
+      </c>
+      <c r="G236">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7">
+      <c r="A237" t="s">
+        <v>465</v>
+      </c>
+      <c r="B237" t="s">
+        <v>466</v>
+      </c>
+      <c r="C237" t="s">
+        <v>9</v>
+      </c>
+      <c r="D237" t="s">
+        <v>59</v>
+      </c>
+      <c r="E237" t="s">
+        <v>60</v>
+      </c>
+      <c r="F237">
+        <v>0.14</v>
+      </c>
+      <c r="G237">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7">
+      <c r="A238" t="s">
+        <v>467</v>
+      </c>
+      <c r="B238" t="s">
+        <v>468</v>
+      </c>
+      <c r="C238" t="s">
+        <v>9</v>
+      </c>
+      <c r="D238" t="s">
+        <v>15</v>
+      </c>
+      <c r="E238" t="s">
+        <v>16</v>
+      </c>
+      <c r="F238">
+        <v>1.16</v>
+      </c>
+      <c r="G238">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7">
+      <c r="A239" t="s">
+        <v>469</v>
+      </c>
+      <c r="B239" t="s">
+        <v>470</v>
+      </c>
+      <c r="C239" t="s">
+        <v>9</v>
+      </c>
+      <c r="D239" t="s">
+        <v>15</v>
+      </c>
+      <c r="E239" t="s">
+        <v>16</v>
+      </c>
+      <c r="F239">
+        <v>0.61</v>
+      </c>
+      <c r="G239">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7">
+      <c r="A240" t="s">
+        <v>471</v>
+      </c>
+      <c r="B240" t="s">
+        <v>472</v>
+      </c>
+      <c r="C240" t="s">
+        <v>9</v>
+      </c>
+      <c r="D240" t="s">
+        <v>10</v>
+      </c>
+      <c r="E240" t="s">
+        <v>11</v>
+      </c>
+      <c r="F240">
+        <v>1.1</v>
+      </c>
+      <c r="G240">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7">
+      <c r="A241" t="s">
+        <v>473</v>
+      </c>
+      <c r="B241" t="s">
+        <v>474</v>
+      </c>
+      <c r="C241" t="s">
+        <v>9</v>
+      </c>
+      <c r="D241" t="s">
+        <v>10</v>
+      </c>
+      <c r="E241" t="s">
+        <v>11</v>
+      </c>
+      <c r="F241">
+        <v>1.13</v>
+      </c>
+      <c r="G241">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7">
+      <c r="A242" t="s">
+        <v>475</v>
+      </c>
+      <c r="B242" t="s">
+        <v>476</v>
+      </c>
+      <c r="C242" t="s">
+        <v>9</v>
+      </c>
+      <c r="D242" t="s">
+        <v>15</v>
+      </c>
+      <c r="E242" t="s">
+        <v>16</v>
+      </c>
+      <c r="F242">
+        <v>1.2</v>
+      </c>
+      <c r="G242">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7">
+      <c r="A243" t="s">
+        <v>477</v>
+      </c>
+      <c r="B243" t="s">
+        <v>478</v>
+      </c>
+      <c r="C243" t="s">
+        <v>9</v>
+      </c>
+      <c r="D243" t="s">
+        <v>10</v>
+      </c>
+      <c r="E243" t="s">
+        <v>11</v>
+      </c>
+      <c r="F243">
+        <v>3.4</v>
+      </c>
+      <c r="G243">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7">
+      <c r="A244" t="s">
+        <v>479</v>
+      </c>
+      <c r="B244" t="s">
+        <v>480</v>
+      </c>
+      <c r="C244" t="s">
+        <v>9</v>
+      </c>
+      <c r="D244" t="s">
+        <v>15</v>
+      </c>
+      <c r="E244" t="s">
+        <v>16</v>
+      </c>
+      <c r="F244">
+        <v>0.74</v>
+      </c>
+      <c r="G244">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7">
+      <c r="A245" t="s">
+        <v>481</v>
+      </c>
+      <c r="B245" t="s">
+        <v>482</v>
+      </c>
+      <c r="C245" t="s">
+        <v>9</v>
+      </c>
+      <c r="D245" t="s">
+        <v>77</v>
+      </c>
+      <c r="E245" t="s">
+        <v>78</v>
+      </c>
+      <c r="F245">
+        <v>0.96</v>
+      </c>
+      <c r="G245">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7">
+      <c r="A246" t="s">
+        <v>483</v>
+      </c>
+      <c r="B246" t="s">
+        <v>484</v>
+      </c>
+      <c r="C246" t="s">
+        <v>9</v>
+      </c>
+      <c r="D246" t="s">
+        <v>77</v>
+      </c>
+      <c r="E246" t="s">
+        <v>78</v>
+      </c>
+      <c r="F246">
+        <v>1.97</v>
+      </c>
+      <c r="G246">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7">
+      <c r="A247" t="s">
+        <v>485</v>
+      </c>
+      <c r="B247" t="s">
+        <v>486</v>
+      </c>
+      <c r="C247" t="s">
+        <v>9</v>
+      </c>
+      <c r="D247" t="s">
+        <v>77</v>
+      </c>
+      <c r="E247" t="s">
+        <v>78</v>
+      </c>
+      <c r="F247">
+        <v>0.66</v>
+      </c>
+      <c r="G247">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7">
+      <c r="A248" t="s">
+        <v>487</v>
+      </c>
+      <c r="B248" t="s">
+        <v>488</v>
+      </c>
+      <c r="C248" t="s">
+        <v>9</v>
+      </c>
+      <c r="D248" t="s">
+        <v>99</v>
+      </c>
+      <c r="E248" t="s">
+        <v>100</v>
+      </c>
+      <c r="F248">
+        <v>1.74</v>
+      </c>
+      <c r="G248">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7">
+      <c r="A249" t="s">
+        <v>489</v>
+      </c>
+      <c r="B249" t="s">
+        <v>490</v>
+      </c>
+      <c r="C249" t="s">
+        <v>9</v>
+      </c>
+      <c r="D249" t="s">
+        <v>85</v>
+      </c>
+      <c r="E249" t="s">
+        <v>86</v>
+      </c>
+      <c r="F249">
+        <v>0.39</v>
+      </c>
+      <c r="G249">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7">
+      <c r="A250" t="s">
+        <v>491</v>
+      </c>
+      <c r="B250" t="s">
+        <v>492</v>
+      </c>
+      <c r="C250" t="s">
+        <v>19</v>
+      </c>
+      <c r="D250" t="s">
+        <v>45</v>
+      </c>
+      <c r="E250" t="s">
+        <v>46</v>
+      </c>
+      <c r="F250">
+        <v>1.04</v>
+      </c>
+      <c r="G250">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7">
+      <c r="A251" t="s">
+        <v>493</v>
+      </c>
+      <c r="B251" t="s">
+        <v>494</v>
+      </c>
+      <c r="C251" t="s">
+        <v>19</v>
+      </c>
+      <c r="D251" t="s">
+        <v>77</v>
+      </c>
+      <c r="E251" t="s">
+        <v>78</v>
+      </c>
+      <c r="F251">
+        <v>1.19</v>
+      </c>
+      <c r="G251">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7">
+      <c r="A252" t="s">
+        <v>495</v>
+      </c>
+      <c r="B252" t="s">
+        <v>496</v>
+      </c>
+      <c r="C252" t="s">
+        <v>19</v>
+      </c>
+      <c r="D252" t="s">
+        <v>182</v>
+      </c>
+      <c r="E252" t="s">
+        <v>183</v>
+      </c>
+      <c r="F252">
+        <v>0.86</v>
+      </c>
+      <c r="G252">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7">
+      <c r="A253" t="s">
+        <v>497</v>
+      </c>
+      <c r="B253" t="s">
+        <v>498</v>
+      </c>
+      <c r="C253" t="s">
+        <v>19</v>
+      </c>
+      <c r="D253" t="s">
+        <v>182</v>
+      </c>
+      <c r="E253" t="s">
+        <v>183</v>
+      </c>
+      <c r="F253">
+        <v>0.01</v>
+      </c>
+      <c r="G253">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7">
+      <c r="A254" t="s">
+        <v>499</v>
+      </c>
+      <c r="B254" t="s">
+        <v>500</v>
+      </c>
+      <c r="C254" t="s">
+        <v>19</v>
+      </c>
+      <c r="D254" t="s">
+        <v>501</v>
+      </c>
+      <c r="E254" t="s">
+        <v>502</v>
+      </c>
+      <c r="F254">
+        <v>1.61</v>
+      </c>
+      <c r="G254">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7">
+      <c r="A255" t="s">
+        <v>503</v>
+      </c>
+      <c r="B255" t="s">
+        <v>504</v>
+      </c>
+      <c r="C255" t="s">
+        <v>19</v>
+      </c>
+      <c r="D255" t="s">
+        <v>77</v>
+      </c>
+      <c r="E255" t="s">
+        <v>78</v>
+      </c>
+      <c r="F255">
+        <v>0.65</v>
+      </c>
+      <c r="G255">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7">
+      <c r="A256" t="s">
+        <v>505</v>
+      </c>
+      <c r="B256" t="s">
+        <v>506</v>
+      </c>
+      <c r="C256" t="s">
+        <v>19</v>
+      </c>
+      <c r="D256" t="s">
+        <v>45</v>
+      </c>
+      <c r="E256" t="s">
+        <v>46</v>
+      </c>
+      <c r="F256">
+        <v>0.67</v>
+      </c>
+      <c r="G256">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7">
+      <c r="A257" t="s">
+        <v>507</v>
+      </c>
+      <c r="B257" t="s">
+        <v>508</v>
+      </c>
+      <c r="C257" t="s">
+        <v>19</v>
+      </c>
+      <c r="D257" t="s">
+        <v>15</v>
+      </c>
+      <c r="E257" t="s">
+        <v>16</v>
+      </c>
+      <c r="F257">
+        <v>0.39</v>
+      </c>
+      <c r="G257">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7">
+      <c r="A258" t="s">
+        <v>509</v>
+      </c>
+      <c r="B258" t="s">
+        <v>510</v>
+      </c>
+      <c r="C258" t="s">
+        <v>19</v>
+      </c>
+      <c r="D258" t="s">
+        <v>39</v>
+      </c>
+      <c r="E258" t="s">
+        <v>40</v>
+      </c>
+      <c r="F258">
+        <v>1.5</v>
+      </c>
+      <c r="G258">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7">
+      <c r="A259" t="s">
+        <v>511</v>
+      </c>
+      <c r="B259" t="s">
+        <v>512</v>
+      </c>
+      <c r="C259" t="s">
+        <v>19</v>
+      </c>
+      <c r="D259" t="s">
+        <v>39</v>
+      </c>
+      <c r="E259" t="s">
+        <v>40</v>
+      </c>
+      <c r="F259">
+        <v>1.55</v>
+      </c>
+      <c r="G259">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7">
+      <c r="A260" t="s">
+        <v>513</v>
+      </c>
+      <c r="B260" t="s">
+        <v>514</v>
+      </c>
+      <c r="C260" t="s">
+        <v>19</v>
+      </c>
+      <c r="D260" t="s">
+        <v>10</v>
+      </c>
+      <c r="E260" t="s">
+        <v>11</v>
+      </c>
+      <c r="F260">
+        <v>2.68</v>
+      </c>
+      <c r="G260">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7">
+      <c r="A261" t="s">
+        <v>515</v>
+      </c>
+      <c r="B261" t="s">
+        <v>516</v>
+      </c>
+      <c r="C261" t="s">
+        <v>19</v>
+      </c>
+      <c r="D261" t="s">
+        <v>10</v>
+      </c>
+      <c r="E261" t="s">
+        <v>11</v>
+      </c>
+      <c r="F261">
+        <v>2.78</v>
+      </c>
+      <c r="G261">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7">
+      <c r="A262" t="s">
+        <v>517</v>
+      </c>
+      <c r="B262" t="s">
+        <v>518</v>
+      </c>
+      <c r="C262" t="s">
+        <v>9</v>
+      </c>
+      <c r="D262" t="s">
+        <v>120</v>
+      </c>
+      <c r="E262" t="s">
+        <v>121</v>
+      </c>
+      <c r="F262">
+        <v>2.16</v>
+      </c>
+      <c r="G262">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7">
+      <c r="A263" t="s">
+        <v>519</v>
+      </c>
+      <c r="B263" t="s">
+        <v>520</v>
+      </c>
+      <c r="C263" t="s">
+        <v>9</v>
+      </c>
+      <c r="D263" t="s">
+        <v>39</v>
+      </c>
+      <c r="E263" t="s">
+        <v>40</v>
+      </c>
+      <c r="F263">
+        <v>0.79</v>
+      </c>
+      <c r="G263">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7">
+      <c r="A264" t="s">
+        <v>521</v>
+      </c>
+      <c r="B264" t="s">
+        <v>522</v>
+      </c>
+      <c r="C264" t="s">
+        <v>19</v>
+      </c>
+      <c r="D264" t="s">
+        <v>59</v>
+      </c>
+      <c r="E264" t="s">
+        <v>60</v>
+      </c>
+      <c r="F264">
+        <v>1.46</v>
+      </c>
+      <c r="G264">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7">
+      <c r="A265" t="s">
+        <v>523</v>
+      </c>
+      <c r="B265" t="s">
+        <v>524</v>
+      </c>
+      <c r="C265" t="s">
+        <v>9</v>
+      </c>
+      <c r="D265" t="s">
+        <v>10</v>
+      </c>
+      <c r="E265" t="s">
+        <v>11</v>
+      </c>
+      <c r="F265">
+        <v>0.88</v>
+      </c>
+      <c r="G265">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7">
+      <c r="A266" t="s">
+        <v>525</v>
+      </c>
+      <c r="B266" t="s">
+        <v>526</v>
+      </c>
+      <c r="C266" t="s">
+        <v>9</v>
+      </c>
+      <c r="D266" t="s">
+        <v>182</v>
+      </c>
+      <c r="E266" t="s">
+        <v>183</v>
+      </c>
+      <c r="F266">
+        <v>0.56</v>
+      </c>
+      <c r="G266">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7">
+      <c r="A267" t="s">
+        <v>527</v>
+      </c>
+      <c r="B267" t="s">
+        <v>528</v>
+      </c>
+      <c r="C267" t="s">
+        <v>9</v>
+      </c>
+      <c r="D267" t="s">
+        <v>182</v>
+      </c>
+      <c r="E267" t="s">
+        <v>183</v>
+      </c>
+      <c r="F267">
+        <v>0.56</v>
+      </c>
+      <c r="G267">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7">
+      <c r="A268" t="s">
+        <v>529</v>
+      </c>
+      <c r="B268" t="s">
+        <v>530</v>
+      </c>
+      <c r="C268" t="s">
+        <v>9</v>
+      </c>
+      <c r="D268" t="s">
+        <v>99</v>
+      </c>
+      <c r="E268" t="s">
+        <v>100</v>
+      </c>
+      <c r="F268">
+        <v>1.48</v>
+      </c>
+      <c r="G268">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7">
+      <c r="A269" t="s">
+        <v>531</v>
+      </c>
+      <c r="B269" t="s">
+        <v>532</v>
+      </c>
+      <c r="C269" t="s">
+        <v>9</v>
+      </c>
+      <c r="D269" t="s">
+        <v>120</v>
+      </c>
+      <c r="E269" t="s">
+        <v>121</v>
+      </c>
+      <c r="F269">
+        <v>1.65</v>
+      </c>
+      <c r="G269">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7">
+      <c r="A270" t="s">
+        <v>531</v>
+      </c>
+      <c r="B270" t="s">
+        <v>532</v>
+      </c>
+      <c r="C270" t="s">
+        <v>9</v>
+      </c>
+      <c r="D270" t="s">
+        <v>122</v>
+      </c>
+      <c r="E270" t="s">
+        <v>123</v>
+      </c>
+      <c r="F270">
+        <v>1.62</v>
+      </c>
+      <c r="G270">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7">
+      <c r="A271" t="s">
+        <v>533</v>
+      </c>
+      <c r="B271" t="s">
+        <v>534</v>
+      </c>
+      <c r="C271" t="s">
+        <v>9</v>
+      </c>
+      <c r="D271" t="s">
+        <v>77</v>
+      </c>
+      <c r="E271" t="s">
+        <v>78</v>
+      </c>
+      <c r="F271">
+        <v>1.34</v>
+      </c>
+      <c r="G271">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7">
+      <c r="A272" t="s">
+        <v>535</v>
+      </c>
+      <c r="B272" t="s">
+        <v>536</v>
+      </c>
+      <c r="C272" t="s">
+        <v>9</v>
+      </c>
+      <c r="D272" t="s">
+        <v>120</v>
+      </c>
+      <c r="E272" t="s">
+        <v>121</v>
+      </c>
+      <c r="F272">
+        <v>1.46</v>
+      </c>
+      <c r="G272">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7">
+      <c r="A273" t="s">
+        <v>535</v>
+      </c>
+      <c r="B273" t="s">
+        <v>536</v>
+      </c>
+      <c r="C273" t="s">
+        <v>9</v>
+      </c>
+      <c r="D273" t="s">
+        <v>122</v>
+      </c>
+      <c r="E273" t="s">
+        <v>123</v>
+      </c>
+      <c r="F273">
+        <v>1.47</v>
+      </c>
+      <c r="G273">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7">
+      <c r="A274" t="s">
+        <v>537</v>
+      </c>
+      <c r="B274" t="s">
+        <v>538</v>
+      </c>
+      <c r="C274" t="s">
+        <v>9</v>
+      </c>
+      <c r="D274" t="s">
+        <v>77</v>
+      </c>
+      <c r="E274" t="s">
+        <v>78</v>
+      </c>
+      <c r="F274">
+        <v>1.34</v>
+      </c>
+      <c r="G274">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7">
+      <c r="A275" t="s">
+        <v>539</v>
+      </c>
+      <c r="B275" t="s">
+        <v>540</v>
+      </c>
+      <c r="C275" t="s">
+        <v>9</v>
+      </c>
+      <c r="D275" t="s">
+        <v>120</v>
+      </c>
+      <c r="E275" t="s">
+        <v>121</v>
+      </c>
+      <c r="F275">
+        <v>1.65</v>
+      </c>
+      <c r="G275">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7">
+      <c r="A276" t="s">
+        <v>539</v>
+      </c>
+      <c r="B276" t="s">
+        <v>540</v>
+      </c>
+      <c r="C276" t="s">
+        <v>9</v>
+      </c>
+      <c r="D276" t="s">
+        <v>122</v>
+      </c>
+      <c r="E276" t="s">
+        <v>123</v>
+      </c>
+      <c r="F276">
+        <v>1.62</v>
+      </c>
+      <c r="G276">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7">
+      <c r="A277" t="s">
+        <v>541</v>
+      </c>
+      <c r="B277" t="s">
+        <v>542</v>
+      </c>
+      <c r="C277" t="s">
+        <v>9</v>
+      </c>
+      <c r="D277" t="s">
+        <v>182</v>
+      </c>
+      <c r="E277" t="s">
+        <v>183</v>
+      </c>
+      <c r="F277">
+        <v>0.53</v>
+      </c>
+      <c r="G277">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7">
+      <c r="A278" t="s">
+        <v>543</v>
+      </c>
+      <c r="B278" t="s">
+        <v>544</v>
+      </c>
+      <c r="C278" t="s">
+        <v>9</v>
+      </c>
+      <c r="D278" t="s">
+        <v>182</v>
+      </c>
+      <c r="E278" t="s">
+        <v>183</v>
+      </c>
+      <c r="F278">
+        <v>1.4</v>
+      </c>
+      <c r="G278">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7">
+      <c r="A279" t="s">
+        <v>545</v>
+      </c>
+      <c r="B279" t="s">
+        <v>546</v>
+      </c>
+      <c r="C279" t="s">
+        <v>9</v>
+      </c>
+      <c r="D279" t="s">
+        <v>87</v>
+      </c>
+      <c r="E279" t="s">
+        <v>88</v>
+      </c>
+      <c r="F279">
+        <v>1.21</v>
+      </c>
+      <c r="G279">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7">
+      <c r="A280" t="s">
+        <v>547</v>
+      </c>
+      <c r="B280" t="s">
+        <v>548</v>
+      </c>
+      <c r="C280" t="s">
+        <v>9</v>
+      </c>
+      <c r="D280" t="s">
+        <v>182</v>
+      </c>
+      <c r="E280" t="s">
+        <v>183</v>
+      </c>
+      <c r="F280">
+        <v>0.56</v>
+      </c>
+      <c r="G280">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7">
+      <c r="A281" t="s">
+        <v>549</v>
+      </c>
+      <c r="B281" t="s">
+        <v>550</v>
+      </c>
+      <c r="C281" t="s">
+        <v>9</v>
+      </c>
+      <c r="D281" t="s">
+        <v>182</v>
+      </c>
+      <c r="E281" t="s">
+        <v>183</v>
+      </c>
+      <c r="F281">
+        <v>1.71</v>
+      </c>
+      <c r="G281">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7">
+      <c r="A282" t="s">
+        <v>551</v>
+      </c>
+      <c r="B282" t="s">
+        <v>552</v>
+      </c>
+      <c r="C282" t="s">
+        <v>9</v>
+      </c>
+      <c r="D282" t="s">
+        <v>10</v>
+      </c>
+      <c r="E282" t="s">
+        <v>11</v>
+      </c>
+      <c r="F282">
+        <v>1.95</v>
+      </c>
+      <c r="G282">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7">
+      <c r="A283" t="s">
+        <v>553</v>
+      </c>
+      <c r="B283" t="s">
+        <v>554</v>
+      </c>
+      <c r="C283" t="s">
+        <v>14</v>
+      </c>
+      <c r="D283" t="s">
+        <v>59</v>
+      </c>
+      <c r="E283" t="s">
+        <v>60</v>
+      </c>
+      <c r="F283">
+        <v>1.8</v>
+      </c>
+      <c r="G283">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7">
+      <c r="A284" t="s">
+        <v>555</v>
+      </c>
+      <c r="B284" t="s">
+        <v>556</v>
+      </c>
+      <c r="C284" t="s">
+        <v>14</v>
+      </c>
+      <c r="D284" t="s">
+        <v>55</v>
+      </c>
+      <c r="E284" t="s">
+        <v>56</v>
+      </c>
+      <c r="F284">
+        <v>0.14</v>
+      </c>
+      <c r="G284">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7">
+      <c r="A285" t="s">
+        <v>557</v>
+      </c>
+      <c r="B285" t="s">
+        <v>558</v>
+      </c>
+      <c r="C285" t="s">
+        <v>14</v>
+      </c>
+      <c r="D285" t="s">
+        <v>77</v>
+      </c>
+      <c r="E285" t="s">
+        <v>78</v>
+      </c>
+      <c r="F285">
+        <v>0.85</v>
+      </c>
+      <c r="G285">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7">
+      <c r="A286" t="s">
+        <v>559</v>
+      </c>
+      <c r="B286" t="s">
+        <v>560</v>
+      </c>
+      <c r="C286" t="s">
+        <v>14</v>
+      </c>
+      <c r="D286" t="s">
+        <v>99</v>
+      </c>
+      <c r="E286" t="s">
+        <v>100</v>
+      </c>
+      <c r="F286">
+        <v>1.43</v>
+      </c>
+      <c r="G286">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7">
+      <c r="A287" t="s">
+        <v>561</v>
+      </c>
+      <c r="B287" t="s">
+        <v>562</v>
+      </c>
+      <c r="C287" t="s">
+        <v>9</v>
+      </c>
+      <c r="D287" t="s">
+        <v>35</v>
+      </c>
+      <c r="E287" t="s">
+        <v>36</v>
+      </c>
+      <c r="F287">
+        <v>0.53</v>
+      </c>
+      <c r="G287">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7">
+      <c r="A288" t="s">
+        <v>563</v>
+      </c>
+      <c r="B288" t="s">
+        <v>564</v>
+      </c>
+      <c r="C288" t="s">
+        <v>9</v>
+      </c>
+      <c r="D288" t="s">
+        <v>10</v>
+      </c>
+      <c r="E288" t="s">
+        <v>11</v>
+      </c>
+      <c r="F288">
+        <v>2.87</v>
+      </c>
+      <c r="G288">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7">
+      <c r="A289" t="s">
+        <v>565</v>
+      </c>
+      <c r="B289" t="s">
+        <v>566</v>
+      </c>
+      <c r="C289" t="s">
+        <v>9</v>
+      </c>
+      <c r="D289" t="s">
+        <v>45</v>
+      </c>
+      <c r="E289" t="s">
+        <v>46</v>
+      </c>
+      <c r="F289">
+        <v>1.08</v>
+      </c>
+      <c r="G289">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7">
+      <c r="A290" t="s">
+        <v>567</v>
+      </c>
+      <c r="B290" t="s">
+        <v>568</v>
+      </c>
+      <c r="C290" t="s">
+        <v>9</v>
+      </c>
+      <c r="D290" t="s">
+        <v>59</v>
+      </c>
+      <c r="E290" t="s">
+        <v>60</v>
+      </c>
+      <c r="F290">
+        <v>1.9</v>
+      </c>
+      <c r="G290">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7">
+      <c r="A291" t="s">
+        <v>569</v>
+      </c>
+      <c r="B291" t="s">
+        <v>570</v>
+      </c>
+      <c r="C291" t="s">
+        <v>26</v>
+      </c>
+      <c r="D291" t="s">
+        <v>10</v>
+      </c>
+      <c r="E291" t="s">
+        <v>11</v>
+      </c>
+      <c r="F291">
+        <v>3.1</v>
+      </c>
+      <c r="G291">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7">
+      <c r="A292" t="s">
+        <v>571</v>
+      </c>
+      <c r="B292" t="s">
+        <v>572</v>
+      </c>
+      <c r="C292" t="s">
+        <v>26</v>
+      </c>
+      <c r="D292" t="s">
+        <v>85</v>
+      </c>
+      <c r="E292" t="s">
+        <v>86</v>
+      </c>
+      <c r="F292">
+        <v>4.9</v>
+      </c>
+      <c r="G292">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7">
+      <c r="A293" t="s">
+        <v>571</v>
+      </c>
+      <c r="B293" t="s">
+        <v>572</v>
+      </c>
+      <c r="C293" t="s">
+        <v>26</v>
+      </c>
+      <c r="D293" t="s">
+        <v>87</v>
+      </c>
+      <c r="E293" t="s">
+        <v>88</v>
+      </c>
+      <c r="F293">
+        <v>2.92</v>
+      </c>
+      <c r="G293">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7">
+      <c r="A294" t="s">
+        <v>571</v>
+      </c>
+      <c r="B294" t="s">
+        <v>572</v>
+      </c>
+      <c r="C294" t="s">
+        <v>26</v>
+      </c>
+      <c r="D294" t="s">
+        <v>45</v>
+      </c>
+      <c r="E294" t="s">
+        <v>46</v>
+      </c>
+      <c r="F294">
+        <v>3.97</v>
+      </c>
+      <c r="G294">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7">
+      <c r="A295" t="s">
+        <v>573</v>
+      </c>
+      <c r="B295" t="s">
+        <v>574</v>
+      </c>
+      <c r="C295" t="s">
+        <v>9</v>
+      </c>
+      <c r="D295" t="s">
+        <v>59</v>
+      </c>
+      <c r="E295" t="s">
+        <v>60</v>
+      </c>
+      <c r="F295">
+        <v>0.9</v>
+      </c>
+      <c r="G295">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7">
+      <c r="A296" t="s">
+        <v>575</v>
+      </c>
+      <c r="B296" t="s">
+        <v>576</v>
+      </c>
+      <c r="C296" t="s">
+        <v>9</v>
+      </c>
+      <c r="D296" t="s">
+        <v>55</v>
+      </c>
+      <c r="E296" t="s">
+        <v>56</v>
+      </c>
+      <c r="F296">
+        <v>0.97</v>
+      </c>
+      <c r="G296">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7">
+      <c r="A297" t="s">
+        <v>577</v>
+      </c>
+      <c r="B297" t="s">
+        <v>578</v>
+      </c>
+      <c r="C297" t="s">
+        <v>9</v>
+      </c>
+      <c r="D297" t="s">
+        <v>99</v>
+      </c>
+      <c r="E297" t="s">
+        <v>100</v>
+      </c>
+      <c r="F297">
+        <v>0.38</v>
+      </c>
+      <c r="G297">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7">
+      <c r="A298" t="s">
+        <v>579</v>
+      </c>
+      <c r="B298" t="s">
+        <v>580</v>
+      </c>
+      <c r="C298" t="s">
+        <v>9</v>
+      </c>
+      <c r="D298" t="s">
+        <v>85</v>
+      </c>
+      <c r="E298" t="s">
+        <v>86</v>
+      </c>
+      <c r="F298">
+        <v>2.12</v>
+      </c>
+      <c r="G298">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="299" spans="1:7">
+      <c r="A299" t="s">
+        <v>579</v>
+      </c>
+      <c r="B299" t="s">
+        <v>580</v>
+      </c>
+      <c r="C299" t="s">
+        <v>9</v>
+      </c>
+      <c r="D299" t="s">
+        <v>87</v>
+      </c>
+      <c r="E299" t="s">
+        <v>88</v>
+      </c>
+      <c r="F299">
+        <v>3.17</v>
+      </c>
+      <c r="G299">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7">
+      <c r="A300" t="s">
+        <v>581</v>
+      </c>
+      <c r="B300" t="s">
+        <v>582</v>
+      </c>
+      <c r="C300" t="s">
+        <v>9</v>
+      </c>
+      <c r="D300" t="s">
+        <v>85</v>
+      </c>
+      <c r="E300" t="s">
+        <v>86</v>
+      </c>
+      <c r="F300">
+        <v>3.33</v>
+      </c>
+      <c r="G300">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7">
+      <c r="A301" t="s">
+        <v>581</v>
+      </c>
+      <c r="B301" t="s">
+        <v>582</v>
+      </c>
+      <c r="C301" t="s">
+        <v>9</v>
+      </c>
+      <c r="D301" t="s">
+        <v>87</v>
+      </c>
+      <c r="E301" t="s">
+        <v>88</v>
+      </c>
+      <c r="F301">
+        <v>5.52</v>
+      </c>
+      <c r="G301">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7">
+      <c r="A302" t="s">
+        <v>583</v>
+      </c>
+      <c r="B302" t="s">
+        <v>584</v>
+      </c>
+      <c r="C302" t="s">
+        <v>9</v>
+      </c>
+      <c r="D302" t="s">
+        <v>85</v>
+      </c>
+      <c r="E302" t="s">
+        <v>86</v>
+      </c>
+      <c r="F302">
+        <v>1.6</v>
+      </c>
+      <c r="G302">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7">
+      <c r="A303" t="s">
+        <v>585</v>
+      </c>
+      <c r="B303" t="s">
+        <v>586</v>
+      </c>
+      <c r="C303" t="s">
+        <v>9</v>
+      </c>
+      <c r="D303" t="s">
+        <v>39</v>
+      </c>
+      <c r="E303" t="s">
+        <v>40</v>
+      </c>
+      <c r="F303">
+        <v>1.93</v>
+      </c>
+      <c r="G303">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7">
+      <c r="A304" t="s">
+        <v>587</v>
+      </c>
+      <c r="B304" t="s">
+        <v>588</v>
+      </c>
+      <c r="C304" t="s">
+        <v>9</v>
+      </c>
+      <c r="D304" t="s">
+        <v>87</v>
+      </c>
+      <c r="E304" t="s">
+        <v>88</v>
+      </c>
+      <c r="F304">
+        <v>1.16</v>
+      </c>
+      <c r="G304">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7">
+      <c r="A305" t="s">
+        <v>589</v>
+      </c>
+      <c r="B305" t="s">
+        <v>590</v>
+      </c>
+      <c r="C305" t="s">
+        <v>9</v>
+      </c>
+      <c r="D305" t="s">
+        <v>134</v>
+      </c>
+      <c r="E305" t="s">
+        <v>135</v>
+      </c>
+      <c r="F305">
+        <v>0.35</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7">
+      <c r="A306" t="s">
+        <v>591</v>
+      </c>
+      <c r="B306" t="s">
+        <v>592</v>
+      </c>
+      <c r="C306" t="s">
+        <v>9</v>
+      </c>
+      <c r="D306" t="s">
+        <v>55</v>
+      </c>
+      <c r="E306" t="s">
+        <v>56</v>
+      </c>
+      <c r="F306">
+        <v>0.56</v>
+      </c>
+      <c r="G306">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7">
+      <c r="A307" t="s">
+        <v>593</v>
+      </c>
+      <c r="B307" t="s">
+        <v>594</v>
+      </c>
+      <c r="C307" t="s">
+        <v>9</v>
+      </c>
+      <c r="D307" t="s">
+        <v>134</v>
+      </c>
+      <c r="E307" t="s">
+        <v>135</v>
+      </c>
+      <c r="F307">
+        <v>0.39</v>
+      </c>
+      <c r="G307">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="308" spans="1:7">
+      <c r="A308" t="s">
+        <v>595</v>
+      </c>
+      <c r="B308" t="s">
+        <v>596</v>
+      </c>
+      <c r="C308" t="s">
+        <v>262</v>
+      </c>
+      <c r="D308" t="s">
+        <v>99</v>
+      </c>
+      <c r="E308" t="s">
+        <v>100</v>
+      </c>
+      <c r="F308">
+        <v>1.37</v>
+      </c>
+      <c r="G308">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7">
+      <c r="A309" t="s">
+        <v>597</v>
+      </c>
+      <c r="B309" t="s">
+        <v>598</v>
+      </c>
+      <c r="C309" t="s">
+        <v>14</v>
+      </c>
+      <c r="D309" t="s">
+        <v>77</v>
+      </c>
+      <c r="E309" t="s">
+        <v>78</v>
+      </c>
+      <c r="F309">
+        <v>1.18</v>
+      </c>
+      <c r="G309">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7">
+      <c r="A310" t="s">
+        <v>599</v>
+      </c>
+      <c r="B310" t="s">
+        <v>600</v>
+      </c>
+      <c r="C310" t="s">
+        <v>9</v>
+      </c>
+      <c r="D310" t="s">
+        <v>39</v>
+      </c>
+      <c r="E310" t="s">
+        <v>40</v>
+      </c>
+      <c r="F310">
+        <v>0.9</v>
+      </c>
+      <c r="G310">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7">
+      <c r="A311" t="s">
+        <v>601</v>
+      </c>
+      <c r="B311" t="s">
+        <v>602</v>
+      </c>
+      <c r="C311" t="s">
+        <v>9</v>
+      </c>
+      <c r="D311" t="s">
+        <v>35</v>
+      </c>
+      <c r="E311" t="s">
+        <v>36</v>
+      </c>
+      <c r="F311">
+        <v>0.77</v>
+      </c>
+      <c r="G311">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7">
+      <c r="A312" t="s">
+        <v>603</v>
+      </c>
+      <c r="B312" t="s">
+        <v>604</v>
+      </c>
+      <c r="C312" t="s">
+        <v>9</v>
+      </c>
+      <c r="D312" t="s">
+        <v>59</v>
+      </c>
+      <c r="E312" t="s">
+        <v>60</v>
+      </c>
+      <c r="F312">
+        <v>1.22</v>
+      </c>
+      <c r="G312">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="313" spans="1:7">
+      <c r="A313" t="s">
+        <v>605</v>
+      </c>
+      <c r="B313" t="s">
+        <v>606</v>
+      </c>
+      <c r="C313" t="s">
+        <v>9</v>
+      </c>
+      <c r="D313" t="s">
+        <v>55</v>
+      </c>
+      <c r="E313" t="s">
+        <v>56</v>
+      </c>
+      <c r="F313">
+        <v>0.66</v>
+      </c>
+      <c r="G313">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7">
+      <c r="A314" t="s">
+        <v>607</v>
+      </c>
+      <c r="B314" t="s">
+        <v>608</v>
+      </c>
+      <c r="C314" t="s">
+        <v>9</v>
+      </c>
+      <c r="D314" t="s">
+        <v>59</v>
+      </c>
+      <c r="E314" t="s">
+        <v>60</v>
+      </c>
+      <c r="F314">
+        <v>0.29</v>
+      </c>
+      <c r="G314">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7">
+      <c r="A315" t="s">
+        <v>609</v>
+      </c>
+      <c r="B315" t="s">
+        <v>610</v>
+      </c>
+      <c r="C315" t="s">
+        <v>9</v>
+      </c>
+      <c r="D315" t="s">
+        <v>59</v>
+      </c>
+      <c r="E315" t="s">
+        <v>60</v>
+      </c>
+      <c r="F315">
+        <v>0.98</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7">
+      <c r="A316" t="s">
+        <v>611</v>
+      </c>
+      <c r="B316" t="s">
+        <v>612</v>
+      </c>
+      <c r="C316" t="s">
+        <v>9</v>
+      </c>
+      <c r="D316" t="s">
+        <v>65</v>
+      </c>
+      <c r="E316" t="s">
+        <v>66</v>
+      </c>
+      <c r="F316">
+        <v>1.41</v>
+      </c>
+      <c r="G316">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7">
+      <c r="A317" t="s">
+        <v>613</v>
+      </c>
+      <c r="B317" t="s">
+        <v>614</v>
+      </c>
+      <c r="C317" t="s">
+        <v>9</v>
+      </c>
+      <c r="D317" t="s">
+        <v>10</v>
+      </c>
+      <c r="E317" t="s">
+        <v>11</v>
+      </c>
+      <c r="F317">
+        <v>2.63</v>
+      </c>
+      <c r="G317">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7">
+      <c r="A318" t="s">
+        <v>615</v>
+      </c>
+      <c r="B318" t="s">
+        <v>616</v>
+      </c>
+      <c r="C318" t="s">
+        <v>9</v>
+      </c>
+      <c r="D318" t="s">
+        <v>10</v>
+      </c>
+      <c r="E318" t="s">
+        <v>11</v>
+      </c>
+      <c r="F318">
+        <v>1.98</v>
+      </c>
+      <c r="G318">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="319" spans="1:7">
+      <c r="A319" t="s">
+        <v>617</v>
+      </c>
+      <c r="B319" t="s">
+        <v>618</v>
+      </c>
+      <c r="C319" t="s">
+        <v>9</v>
+      </c>
+      <c r="D319" t="s">
+        <v>10</v>
+      </c>
+      <c r="E319" t="s">
+        <v>11</v>
+      </c>
+      <c r="F319">
+        <v>2.14</v>
+      </c>
+      <c r="G319">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7">
+      <c r="A320" t="s">
+        <v>619</v>
+      </c>
+      <c r="B320" t="s">
+        <v>620</v>
+      </c>
+      <c r="C320" t="s">
+        <v>9</v>
+      </c>
+      <c r="D320" t="s">
+        <v>10</v>
+      </c>
+      <c r="E320" t="s">
+        <v>11</v>
+      </c>
+      <c r="F320">
+        <v>2.0</v>
+      </c>
+      <c r="G320">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7">
+      <c r="A321" t="s">
+        <v>621</v>
+      </c>
+      <c r="B321" t="s">
+        <v>622</v>
+      </c>
+      <c r="C321" t="s">
+        <v>9</v>
+      </c>
+      <c r="D321" t="s">
+        <v>77</v>
+      </c>
+      <c r="E321" t="s">
+        <v>78</v>
+      </c>
+      <c r="F321">
+        <v>0.39</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7">
+      <c r="A322" t="s">
+        <v>623</v>
+      </c>
+      <c r="B322" t="s">
+        <v>624</v>
+      </c>
+      <c r="C322" t="s">
+        <v>9</v>
+      </c>
+      <c r="D322" t="s">
+        <v>45</v>
+      </c>
+      <c r="E322" t="s">
+        <v>46</v>
+      </c>
+      <c r="F322">
+        <v>1.21</v>
+      </c>
+      <c r="G322">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7">
+      <c r="A323" t="s">
+        <v>625</v>
+      </c>
+      <c r="B323" t="s">
+        <v>626</v>
+      </c>
+      <c r="C323" t="s">
+        <v>9</v>
+      </c>
+      <c r="D323" t="s">
+        <v>182</v>
+      </c>
+      <c r="E323" t="s">
+        <v>183</v>
+      </c>
+      <c r="F323">
+        <v>0.68</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7">
+      <c r="A324" t="s">
+        <v>627</v>
+      </c>
+      <c r="B324" t="s">
+        <v>628</v>
+      </c>
+      <c r="C324" t="s">
+        <v>9</v>
+      </c>
+      <c r="D324" t="s">
+        <v>182</v>
+      </c>
+      <c r="E324" t="s">
+        <v>183</v>
+      </c>
+      <c r="F324">
+        <v>2.64</v>
+      </c>
+      <c r="G324">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7">
+      <c r="A325" t="s">
+        <v>629</v>
+      </c>
+      <c r="B325" t="s">
+        <v>630</v>
+      </c>
+      <c r="C325" t="s">
+        <v>9</v>
+      </c>
+      <c r="D325" t="s">
+        <v>99</v>
+      </c>
+      <c r="E325" t="s">
+        <v>100</v>
+      </c>
+      <c r="F325">
+        <v>0.94</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="326" spans="1:7">
+      <c r="A326" t="s">
+        <v>631</v>
+      </c>
+      <c r="B326" t="s">
+        <v>632</v>
+      </c>
+      <c r="C326" t="s">
+        <v>9</v>
+      </c>
+      <c r="D326" t="s">
+        <v>77</v>
+      </c>
+      <c r="E326" t="s">
+        <v>78</v>
+      </c>
+      <c r="F326">
+        <v>1.06</v>
+      </c>
+      <c r="G326">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7">
+      <c r="A327" t="s">
+        <v>633</v>
+      </c>
+      <c r="B327" t="s">
+        <v>634</v>
+      </c>
+      <c r="C327" t="s">
+        <v>9</v>
+      </c>
+      <c r="D327" t="s">
+        <v>182</v>
+      </c>
+      <c r="E327" t="s">
+        <v>183</v>
+      </c>
+      <c r="F327">
+        <v>2.89</v>
+      </c>
+      <c r="G327">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7">
+      <c r="A328" t="s">
+        <v>635</v>
+      </c>
+      <c r="B328" t="s">
+        <v>636</v>
+      </c>
+      <c r="C328" t="s">
+        <v>9</v>
+      </c>
+      <c r="D328" t="s">
+        <v>99</v>
+      </c>
+      <c r="E328" t="s">
+        <v>100</v>
+      </c>
+      <c r="F328">
+        <v>0.67</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7">
+      <c r="A329" t="s">
+        <v>637</v>
+      </c>
+      <c r="B329" t="s">
+        <v>638</v>
+      </c>
+      <c r="C329" t="s">
+        <v>9</v>
+      </c>
+      <c r="D329" t="s">
+        <v>35</v>
+      </c>
+      <c r="E329" t="s">
+        <v>36</v>
+      </c>
+      <c r="F329">
+        <v>1.24</v>
+      </c>
+      <c r="G329">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7">
+      <c r="A330" t="s">
+        <v>639</v>
+      </c>
+      <c r="B330" t="s">
+        <v>640</v>
+      </c>
+      <c r="C330" t="s">
+        <v>9</v>
+      </c>
+      <c r="D330" t="s">
+        <v>39</v>
+      </c>
+      <c r="E330" t="s">
+        <v>40</v>
+      </c>
+      <c r="F330">
+        <v>2.9</v>
+      </c>
+      <c r="G330">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7">
+      <c r="A331" t="s">
+        <v>641</v>
+      </c>
+      <c r="B331" t="s">
+        <v>642</v>
+      </c>
+      <c r="C331" t="s">
+        <v>9</v>
+      </c>
+      <c r="D331" t="s">
+        <v>45</v>
+      </c>
+      <c r="E331" t="s">
+        <v>46</v>
+      </c>
+      <c r="F331">
+        <v>1.03</v>
+      </c>
+      <c r="G331">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7">
+      <c r="A332" t="s">
+        <v>643</v>
+      </c>
+      <c r="B332" t="s">
+        <v>644</v>
+      </c>
+      <c r="C332" t="s">
+        <v>9</v>
+      </c>
+      <c r="D332" t="s">
+        <v>85</v>
+      </c>
+      <c r="E332" t="s">
+        <v>86</v>
+      </c>
+      <c r="F332">
+        <v>1.39</v>
+      </c>
+      <c r="G332">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7">
+      <c r="A333" t="s">
+        <v>643</v>
+      </c>
+      <c r="B333" t="s">
+        <v>644</v>
+      </c>
+      <c r="C333" t="s">
+        <v>9</v>
+      </c>
+      <c r="D333" t="s">
+        <v>87</v>
+      </c>
+      <c r="E333" t="s">
+        <v>88</v>
+      </c>
+      <c r="F333">
+        <v>2.02</v>
+      </c>
+      <c r="G333">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7">
+      <c r="A334" t="s">
+        <v>645</v>
+      </c>
+      <c r="B334" t="s">
+        <v>646</v>
+      </c>
+      <c r="C334" t="s">
+        <v>14</v>
+      </c>
+      <c r="D334" t="s">
+        <v>134</v>
+      </c>
+      <c r="E334" t="s">
+        <v>135</v>
+      </c>
+      <c r="F334">
+        <v>0.19</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7">
+      <c r="A335" t="s">
+        <v>647</v>
+      </c>
+      <c r="B335" t="s">
+        <v>648</v>
+      </c>
+      <c r="C335" t="s">
+        <v>14</v>
+      </c>
+      <c r="D335" t="s">
+        <v>15</v>
+      </c>
+      <c r="E335" t="s">
+        <v>16</v>
+      </c>
+      <c r="F335">
+        <v>0.42</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7">
+      <c r="A336" t="s">
+        <v>649</v>
+      </c>
+      <c r="B336" t="s">
+        <v>650</v>
+      </c>
+      <c r="C336" t="s">
+        <v>14</v>
+      </c>
+      <c r="D336" t="s">
+        <v>501</v>
+      </c>
+      <c r="E336" t="s">
+        <v>502</v>
+      </c>
+      <c r="F336">
+        <v>1.42</v>
+      </c>
+      <c r="G336">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7">
+      <c r="A337" t="s">
+        <v>651</v>
+      </c>
+      <c r="B337" t="s">
+        <v>452</v>
+      </c>
+      <c r="C337" t="s">
+        <v>14</v>
+      </c>
+      <c r="D337" t="s">
+        <v>45</v>
+      </c>
+      <c r="E337" t="s">
+        <v>46</v>
+      </c>
+      <c r="F337">
+        <v>1.25</v>
+      </c>
+      <c r="G337">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7">
+      <c r="A338" t="s">
+        <v>652</v>
+      </c>
+      <c r="B338" t="s">
+        <v>653</v>
+      </c>
+      <c r="C338" t="s">
+        <v>14</v>
+      </c>
+      <c r="D338" t="s">
+        <v>77</v>
+      </c>
+      <c r="E338" t="s">
+        <v>78</v>
+      </c>
+      <c r="F338">
+        <v>1.48</v>
+      </c>
+      <c r="G338">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7">
+      <c r="A339" t="s">
+        <v>654</v>
+      </c>
+      <c r="B339" t="s">
+        <v>655</v>
+      </c>
+      <c r="C339" t="s">
+        <v>14</v>
+      </c>
+      <c r="D339" t="s">
+        <v>87</v>
+      </c>
+      <c r="E339" t="s">
+        <v>88</v>
+      </c>
+      <c r="F339">
+        <v>1.04</v>
+      </c>
+      <c r="G339">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7">
+      <c r="A340" t="s">
+        <v>656</v>
+      </c>
+      <c r="B340" t="s">
+        <v>657</v>
+      </c>
+      <c r="C340" t="s">
+        <v>14</v>
+      </c>
+      <c r="D340" t="s">
+        <v>99</v>
+      </c>
+      <c r="E340" t="s">
+        <v>100</v>
+      </c>
+      <c r="F340">
+        <v>0.99</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7">
+      <c r="A341" t="s">
+        <v>658</v>
+      </c>
+      <c r="B341" t="s">
+        <v>659</v>
+      </c>
+      <c r="C341" t="s">
+        <v>14</v>
+      </c>
+      <c r="D341" t="s">
+        <v>99</v>
+      </c>
+      <c r="E341" t="s">
+        <v>100</v>
+      </c>
+      <c r="F341">
+        <v>0.65</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7">
+      <c r="A342" t="s">
+        <v>660</v>
+      </c>
+      <c r="B342" t="s">
+        <v>661</v>
+      </c>
+      <c r="C342" t="s">
+        <v>14</v>
+      </c>
+      <c r="D342" t="s">
+        <v>99</v>
+      </c>
+      <c r="E342" t="s">
+        <v>100</v>
+      </c>
+      <c r="F342">
+        <v>1.63</v>
+      </c>
+      <c r="G342">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7">
+      <c r="A343" t="s">
+        <v>662</v>
+      </c>
+      <c r="B343" t="s">
+        <v>663</v>
+      </c>
+      <c r="C343" t="s">
+        <v>14</v>
+      </c>
+      <c r="D343" t="s">
+        <v>95</v>
+      </c>
+      <c r="E343" t="s">
+        <v>96</v>
+      </c>
+      <c r="F343">
+        <v>1.4</v>
+      </c>
+      <c r="G343">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7">
+      <c r="A344" t="s">
+        <v>664</v>
+      </c>
+      <c r="B344" t="s">
+        <v>665</v>
+      </c>
+      <c r="C344" t="s">
+        <v>14</v>
+      </c>
+      <c r="D344" t="s">
+        <v>85</v>
+      </c>
+      <c r="E344" t="s">
+        <v>86</v>
+      </c>
+      <c r="F344">
+        <v>1.54</v>
+      </c>
+      <c r="G344">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7">
+      <c r="A345" t="s">
+        <v>666</v>
+      </c>
+      <c r="B345" t="s">
+        <v>667</v>
+      </c>
+      <c r="C345" t="s">
+        <v>14</v>
+      </c>
+      <c r="D345" t="s">
+        <v>65</v>
+      </c>
+      <c r="E345" t="s">
+        <v>66</v>
+      </c>
+      <c r="F345">
+        <v>0.72</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7">
+      <c r="A346" t="s">
+        <v>668</v>
+      </c>
+      <c r="B346" t="s">
+        <v>669</v>
+      </c>
+      <c r="C346" t="s">
+        <v>14</v>
+      </c>
+      <c r="D346" t="s">
+        <v>39</v>
+      </c>
+      <c r="E346" t="s">
+        <v>40</v>
+      </c>
+      <c r="F346">
+        <v>0.89</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7">
+      <c r="A347" t="s">
+        <v>670</v>
+      </c>
+      <c r="B347" t="s">
+        <v>671</v>
+      </c>
+      <c r="C347" t="s">
+        <v>14</v>
+      </c>
+      <c r="D347" t="s">
+        <v>45</v>
+      </c>
+      <c r="E347" t="s">
+        <v>46</v>
+      </c>
+      <c r="F347">
+        <v>1.12</v>
+      </c>
+      <c r="G347">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7">
+      <c r="A348" t="s">
+        <v>672</v>
+      </c>
+      <c r="B348" t="s">
+        <v>673</v>
+      </c>
+      <c r="C348" t="s">
+        <v>14</v>
+      </c>
+      <c r="D348" t="s">
+        <v>87</v>
+      </c>
+      <c r="E348" t="s">
+        <v>88</v>
+      </c>
+      <c r="F348">
+        <v>0.64</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7">
+      <c r="A349" t="s">
+        <v>674</v>
+      </c>
+      <c r="B349" t="s">
+        <v>675</v>
+      </c>
+      <c r="C349" t="s">
+        <v>14</v>
+      </c>
+      <c r="D349" t="s">
+        <v>501</v>
+      </c>
+      <c r="E349" t="s">
+        <v>502</v>
+      </c>
+      <c r="F349">
+        <v>1.02</v>
+      </c>
+      <c r="G349">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7">
+      <c r="A350" t="s">
+        <v>676</v>
+      </c>
+      <c r="B350" t="s">
+        <v>677</v>
+      </c>
+      <c r="C350" t="s">
+        <v>14</v>
+      </c>
+      <c r="D350" t="s">
+        <v>85</v>
+      </c>
+      <c r="E350" t="s">
+        <v>86</v>
+      </c>
+      <c r="F350">
+        <v>5.24</v>
+      </c>
+      <c r="G350">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7">
+      <c r="A351" t="s">
+        <v>676</v>
+      </c>
+      <c r="B351" t="s">
+        <v>677</v>
+      </c>
+      <c r="C351" t="s">
+        <v>14</v>
+      </c>
+      <c r="D351" t="s">
+        <v>87</v>
+      </c>
+      <c r="E351" t="s">
+        <v>88</v>
+      </c>
+      <c r="F351">
+        <v>4.84</v>
+      </c>
+      <c r="G351">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7">
+      <c r="A352" t="s">
+        <v>676</v>
+      </c>
+      <c r="B352" t="s">
+        <v>677</v>
+      </c>
+      <c r="C352" t="s">
+        <v>14</v>
+      </c>
+      <c r="D352" t="s">
+        <v>45</v>
+      </c>
+      <c r="E352" t="s">
+        <v>46</v>
+      </c>
+      <c r="F352">
+        <v>3.12</v>
+      </c>
+      <c r="G352">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7">
+      <c r="A353" t="s">
+        <v>678</v>
+      </c>
+      <c r="B353" t="s">
+        <v>679</v>
+      </c>
+      <c r="C353" t="s">
+        <v>9</v>
+      </c>
+      <c r="D353" t="s">
+        <v>77</v>
+      </c>
+      <c r="E353" t="s">
+        <v>78</v>
+      </c>
+      <c r="F353">
+        <v>0.84</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:7">
+      <c r="A354" t="s">
+        <v>680</v>
+      </c>
+      <c r="B354" t="s">
+        <v>681</v>
+      </c>
+      <c r="C354" t="s">
+        <v>9</v>
+      </c>
+      <c r="D354" t="s">
+        <v>120</v>
+      </c>
+      <c r="E354" t="s">
+        <v>121</v>
+      </c>
+      <c r="F354">
+        <v>1.89</v>
+      </c>
+      <c r="G354">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="355" spans="1:7">
+      <c r="A355" t="s">
+        <v>682</v>
+      </c>
+      <c r="B355" t="s">
+        <v>683</v>
+      </c>
+      <c r="C355" t="s">
+        <v>9</v>
+      </c>
+      <c r="D355" t="s">
+        <v>55</v>
+      </c>
+      <c r="E355" t="s">
+        <v>56</v>
+      </c>
+      <c r="F355">
+        <v>0.73</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7">
+      <c r="A356" t="s">
+        <v>684</v>
+      </c>
+      <c r="B356" t="s">
+        <v>685</v>
+      </c>
+      <c r="C356" t="s">
+        <v>9</v>
+      </c>
+      <c r="D356" t="s">
+        <v>87</v>
+      </c>
+      <c r="E356" t="s">
+        <v>88</v>
+      </c>
+      <c r="F356">
+        <v>1.22</v>
+      </c>
+      <c r="G356">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7">
+      <c r="A357" t="s">
+        <v>686</v>
+      </c>
+      <c r="B357" t="s">
+        <v>687</v>
+      </c>
+      <c r="C357" t="s">
+        <v>9</v>
+      </c>
+      <c r="D357" t="s">
+        <v>87</v>
+      </c>
+      <c r="E357" t="s">
+        <v>88</v>
+      </c>
+      <c r="F357">
+        <v>1.35</v>
+      </c>
+      <c r="G357">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="358" spans="1:7">
+      <c r="A358" t="s">
+        <v>688</v>
+      </c>
+      <c r="B358" t="s">
+        <v>689</v>
+      </c>
+      <c r="C358" t="s">
+        <v>9</v>
+      </c>
+      <c r="D358" t="s">
+        <v>501</v>
+      </c>
+      <c r="E358" t="s">
+        <v>502</v>
+      </c>
+      <c r="F358">
+        <v>1.23</v>
+      </c>
+      <c r="G358">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7">
+      <c r="A359" t="s">
+        <v>690</v>
+      </c>
+      <c r="B359" t="s">
+        <v>691</v>
+      </c>
+      <c r="C359" t="s">
+        <v>9</v>
+      </c>
+      <c r="D359" t="s">
+        <v>45</v>
+      </c>
+      <c r="E359" t="s">
+        <v>46</v>
+      </c>
+      <c r="F359">
+        <v>0.26</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7">
+      <c r="A360" t="s">
+        <v>692</v>
+      </c>
+      <c r="B360" t="s">
+        <v>693</v>
+      </c>
+      <c r="C360" t="s">
+        <v>9</v>
+      </c>
+      <c r="D360" t="s">
+        <v>45</v>
+      </c>
+      <c r="E360" t="s">
+        <v>46</v>
+      </c>
+      <c r="F360">
+        <v>3.23</v>
+      </c>
+      <c r="G360">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7">
+      <c r="A361" t="s">
+        <v>694</v>
+      </c>
+      <c r="B361" t="s">
+        <v>695</v>
+      </c>
+      <c r="C361" t="s">
+        <v>9</v>
+      </c>
+      <c r="D361" t="s">
+        <v>45</v>
+      </c>
+      <c r="E361" t="s">
+        <v>46</v>
+      </c>
+      <c r="F361">
+        <v>0.78</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7">
+      <c r="A362" t="s">
+        <v>696</v>
+      </c>
+      <c r="B362" t="s">
+        <v>697</v>
+      </c>
+      <c r="C362" t="s">
+        <v>9</v>
+      </c>
+      <c r="D362" t="s">
+        <v>120</v>
+      </c>
+      <c r="E362" t="s">
+        <v>121</v>
+      </c>
+      <c r="F362">
+        <v>1.6</v>
+      </c>
+      <c r="G362">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7">
+      <c r="A363" t="s">
+        <v>698</v>
+      </c>
+      <c r="B363" t="s">
+        <v>699</v>
+      </c>
+      <c r="C363" t="s">
+        <v>9</v>
+      </c>
+      <c r="D363" t="s">
+        <v>134</v>
+      </c>
+      <c r="E363" t="s">
+        <v>135</v>
+      </c>
+      <c r="F363">
+        <v>0.68</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7">
+      <c r="A364" t="s">
+        <v>700</v>
+      </c>
+      <c r="B364" t="s">
+        <v>701</v>
+      </c>
+      <c r="C364" t="s">
+        <v>9</v>
+      </c>
+      <c r="D364" t="s">
+        <v>501</v>
+      </c>
+      <c r="E364" t="s">
+        <v>502</v>
+      </c>
+      <c r="F364">
+        <v>1.57</v>
+      </c>
+      <c r="G364">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7">
+      <c r="A365" t="s">
+        <v>702</v>
+      </c>
+      <c r="B365" t="s">
+        <v>703</v>
+      </c>
+      <c r="C365" t="s">
+        <v>9</v>
+      </c>
+      <c r="D365" t="s">
+        <v>226</v>
+      </c>
+      <c r="E365" t="s">
+        <v>227</v>
+      </c>
+      <c r="F365">
+        <v>0.97</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7">
+      <c r="A366" t="s">
+        <v>702</v>
+      </c>
+      <c r="B366" t="s">
+        <v>703</v>
+      </c>
+      <c r="C366" t="s">
+        <v>9</v>
+      </c>
+      <c r="D366" t="s">
+        <v>228</v>
+      </c>
+      <c r="E366" t="s">
+        <v>229</v>
+      </c>
+      <c r="F366">
+        <v>0.97</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7">
+      <c r="A367" t="s">
+        <v>704</v>
+      </c>
+      <c r="B367" t="s">
+        <v>705</v>
+      </c>
+      <c r="C367" t="s">
+        <v>9</v>
+      </c>
+      <c r="D367" t="s">
+        <v>85</v>
+      </c>
+      <c r="E367" t="s">
+        <v>86</v>
+      </c>
+      <c r="F367">
+        <v>4.83</v>
+      </c>
+      <c r="G367">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7">
+      <c r="A368" t="s">
+        <v>704</v>
+      </c>
+      <c r="B368" t="s">
+        <v>705</v>
+      </c>
+      <c r="C368" t="s">
+        <v>9</v>
+      </c>
+      <c r="D368" t="s">
+        <v>87</v>
+      </c>
+      <c r="E368" t="s">
+        <v>88</v>
+      </c>
+      <c r="F368">
+        <v>4.97</v>
+      </c>
+      <c r="G368">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7">
+      <c r="A369" t="s">
+        <v>704</v>
+      </c>
+      <c r="B369" t="s">
+        <v>705</v>
+      </c>
+      <c r="C369" t="s">
+        <v>9</v>
+      </c>
+      <c r="D369" t="s">
+        <v>45</v>
+      </c>
+      <c r="E369" t="s">
+        <v>46</v>
+      </c>
+      <c r="F369">
+        <v>4.23</v>
+      </c>
+      <c r="G369">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7">
+      <c r="A370" t="s">
+        <v>706</v>
+      </c>
+      <c r="B370" t="s">
+        <v>707</v>
+      </c>
+      <c r="C370" t="s">
+        <v>9</v>
+      </c>
+      <c r="D370" t="s">
+        <v>45</v>
+      </c>
+      <c r="E370" t="s">
+        <v>46</v>
+      </c>
+      <c r="F370">
+        <v>0.59</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7">
+      <c r="A371" t="s">
+        <v>708</v>
+      </c>
+      <c r="B371" t="s">
+        <v>709</v>
+      </c>
+      <c r="C371" t="s">
+        <v>9</v>
+      </c>
+      <c r="D371" t="s">
+        <v>85</v>
+      </c>
+      <c r="E371" t="s">
+        <v>86</v>
+      </c>
+      <c r="F371">
+        <v>0.32</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7">
+      <c r="A372" t="s">
+        <v>710</v>
+      </c>
+      <c r="B372" t="s">
+        <v>711</v>
+      </c>
+      <c r="C372" t="s">
+        <v>9</v>
+      </c>
+      <c r="D372" t="s">
+        <v>87</v>
+      </c>
+      <c r="E372" t="s">
+        <v>88</v>
+      </c>
+      <c r="F372">
+        <v>2.09</v>
+      </c>
+      <c r="G372">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7">
+      <c r="A373" t="s">
+        <v>712</v>
+      </c>
+      <c r="B373" t="s">
+        <v>713</v>
+      </c>
+      <c r="C373" t="s">
+        <v>9</v>
+      </c>
+      <c r="D373" t="s">
+        <v>45</v>
+      </c>
+      <c r="E373" t="s">
+        <v>46</v>
+      </c>
+      <c r="F373">
+        <v>0.94</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7">
+      <c r="A374" t="s">
+        <v>714</v>
+      </c>
+      <c r="B374" t="s">
+        <v>715</v>
+      </c>
+      <c r="C374" t="s">
+        <v>9</v>
+      </c>
+      <c r="D374" t="s">
+        <v>226</v>
+      </c>
+      <c r="E374" t="s">
+        <v>227</v>
+      </c>
+      <c r="F374">
+        <v>4.37</v>
+      </c>
+      <c r="G374">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7">
+      <c r="A375" t="s">
+        <v>716</v>
+      </c>
+      <c r="B375" t="s">
+        <v>717</v>
+      </c>
+      <c r="C375" t="s">
+        <v>9</v>
+      </c>
+      <c r="D375" t="s">
+        <v>95</v>
+      </c>
+      <c r="E375" t="s">
+        <v>96</v>
+      </c>
+      <c r="F375">
+        <v>0.67</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7">
+      <c r="A376" t="s">
+        <v>718</v>
+      </c>
+      <c r="B376" t="s">
+        <v>719</v>
+      </c>
+      <c r="C376" t="s">
+        <v>9</v>
+      </c>
+      <c r="D376" t="s">
+        <v>77</v>
+      </c>
+      <c r="E376" t="s">
+        <v>78</v>
+      </c>
+      <c r="F376">
+        <v>1.08</v>
+      </c>
+      <c r="G376">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7">
+      <c r="A377" t="s">
+        <v>720</v>
+      </c>
+      <c r="B377" t="s">
+        <v>721</v>
+      </c>
+      <c r="C377" t="s">
+        <v>26</v>
+      </c>
+      <c r="D377" t="s">
+        <v>59</v>
+      </c>
+      <c r="E377" t="s">
+        <v>60</v>
+      </c>
+      <c r="F377">
+        <v>1.66</v>
+      </c>
+      <c r="G377">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7">
+      <c r="A378" t="s">
+        <v>722</v>
+      </c>
+      <c r="B378" t="s">
+        <v>723</v>
+      </c>
+      <c r="C378" t="s">
+        <v>26</v>
+      </c>
+      <c r="D378" t="s">
+        <v>55</v>
+      </c>
+      <c r="E378" t="s">
+        <v>56</v>
+      </c>
+      <c r="F378">
+        <v>0.14</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7">
+      <c r="A379" t="s">
+        <v>724</v>
+      </c>
+      <c r="B379" t="s">
+        <v>725</v>
+      </c>
+      <c r="C379" t="s">
+        <v>26</v>
+      </c>
+      <c r="D379" t="s">
+        <v>87</v>
+      </c>
+      <c r="E379" t="s">
+        <v>88</v>
+      </c>
+      <c r="F379">
+        <v>1.23</v>
+      </c>
+      <c r="G379">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7">
+      <c r="A380" t="s">
+        <v>726</v>
+      </c>
+      <c r="B380" t="s">
+        <v>727</v>
+      </c>
+      <c r="C380" t="s">
+        <v>26</v>
+      </c>
+      <c r="D380" t="s">
+        <v>55</v>
+      </c>
+      <c r="E380" t="s">
+        <v>56</v>
+      </c>
+      <c r="F380">
+        <v>0.84</v>
+      </c>
+      <c r="G380">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7">
+      <c r="A381" t="s">
+        <v>728</v>
+      </c>
+      <c r="B381" t="s">
+        <v>729</v>
+      </c>
+      <c r="C381" t="s">
+        <v>26</v>
+      </c>
+      <c r="D381" t="s">
+        <v>99</v>
+      </c>
+      <c r="E381" t="s">
+        <v>100</v>
+      </c>
+      <c r="F381">
+        <v>1.64</v>
+      </c>
+      <c r="G381">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7">
+      <c r="A382" t="s">
+        <v>730</v>
+      </c>
+      <c r="B382" t="s">
+        <v>731</v>
+      </c>
+      <c r="C382" t="s">
+        <v>26</v>
+      </c>
+      <c r="D382" t="s">
+        <v>99</v>
+      </c>
+      <c r="E382" t="s">
+        <v>100</v>
+      </c>
+      <c r="F382">
+        <v>1.71</v>
+      </c>
+      <c r="G382">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="383" spans="1:7">
+      <c r="A383" t="s">
+        <v>732</v>
+      </c>
+      <c r="B383" t="s">
+        <v>733</v>
+      </c>
+      <c r="C383" t="s">
+        <v>26</v>
+      </c>
+      <c r="D383" t="s">
+        <v>99</v>
+      </c>
+      <c r="E383" t="s">
+        <v>100</v>
+      </c>
+      <c r="F383">
+        <v>1.14</v>
+      </c>
+      <c r="G383">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7">
+      <c r="A384" t="s">
+        <v>734</v>
+      </c>
+      <c r="B384" t="s">
+        <v>735</v>
+      </c>
+      <c r="C384" t="s">
+        <v>26</v>
+      </c>
+      <c r="D384" t="s">
+        <v>35</v>
+      </c>
+      <c r="E384" t="s">
+        <v>36</v>
+      </c>
+      <c r="F384">
+        <v>0.75</v>
+      </c>
+      <c r="G384">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="385" spans="1:7">
+      <c r="A385" t="s">
+        <v>736</v>
+      </c>
+      <c r="B385" t="s">
+        <v>737</v>
+      </c>
+      <c r="C385" t="s">
+        <v>26</v>
+      </c>
+      <c r="D385" t="s">
+        <v>45</v>
+      </c>
+      <c r="E385" t="s">
+        <v>46</v>
+      </c>
+      <c r="F385">
+        <v>3.83</v>
+      </c>
+      <c r="G385">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="386" spans="1:7">
+      <c r="A386" t="s">
+        <v>738</v>
+      </c>
+      <c r="B386" t="s">
+        <v>739</v>
+      </c>
+      <c r="C386" t="s">
+        <v>26</v>
+      </c>
+      <c r="D386" t="s">
+        <v>182</v>
+      </c>
+      <c r="E386" t="s">
+        <v>183</v>
+      </c>
+      <c r="F386">
+        <v>2.62</v>
+      </c>
+      <c r="G386">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7">
+      <c r="A387" t="s">
+        <v>740</v>
+      </c>
+      <c r="B387" t="s">
+        <v>741</v>
+      </c>
+      <c r="C387" t="s">
+        <v>26</v>
+      </c>
+      <c r="D387" t="s">
+        <v>99</v>
+      </c>
+      <c r="E387" t="s">
+        <v>100</v>
+      </c>
+      <c r="F387">
+        <v>1.82</v>
+      </c>
+      <c r="G387">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="388" spans="1:7">
+      <c r="A388" t="s">
+        <v>742</v>
+      </c>
+      <c r="B388" t="s">
+        <v>743</v>
+      </c>
+      <c r="C388" t="s">
+        <v>26</v>
+      </c>
+      <c r="D388" t="s">
+        <v>10</v>
+      </c>
+      <c r="E388" t="s">
+        <v>11</v>
+      </c>
+      <c r="F388">
+        <v>0.57</v>
+      </c>
+      <c r="G388">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="389" spans="1:7">
+      <c r="A389" t="s">
+        <v>744</v>
+      </c>
+      <c r="B389" t="s">
+        <v>745</v>
+      </c>
+      <c r="C389" t="s">
+        <v>26</v>
+      </c>
+      <c r="D389" t="s">
+        <v>45</v>
+      </c>
+      <c r="E389" t="s">
+        <v>46</v>
+      </c>
+      <c r="F389">
+        <v>0.18</v>
+      </c>
+      <c r="G389">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="390" spans="1:7">
+      <c r="A390" t="s">
+        <v>746</v>
+      </c>
+      <c r="B390" t="s">
+        <v>747</v>
+      </c>
+      <c r="C390" t="s">
+        <v>26</v>
+      </c>
+      <c r="D390" t="s">
+        <v>59</v>
+      </c>
+      <c r="E390" t="s">
+        <v>60</v>
+      </c>
+      <c r="F390">
+        <v>1.51</v>
+      </c>
+      <c r="G390">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7">
+      <c r="A391" t="s">
+        <v>748</v>
+      </c>
+      <c r="B391" t="s">
+        <v>749</v>
+      </c>
+      <c r="C391" t="s">
+        <v>26</v>
+      </c>
+      <c r="D391" t="s">
+        <v>95</v>
+      </c>
+      <c r="E391" t="s">
+        <v>96</v>
+      </c>
+      <c r="F391">
+        <v>1.95</v>
+      </c>
+      <c r="G391">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="392" spans="1:7">
+      <c r="A392" t="s">
+        <v>750</v>
+      </c>
+      <c r="B392" t="s">
+        <v>751</v>
+      </c>
+      <c r="C392" t="s">
+        <v>26</v>
+      </c>
+      <c r="D392" t="s">
+        <v>15</v>
+      </c>
+      <c r="E392" t="s">
+        <v>16</v>
+      </c>
+      <c r="F392">
+        <v>2.88</v>
+      </c>
+      <c r="G392">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7">
+      <c r="A393" t="s">
+        <v>752</v>
+      </c>
+      <c r="B393" t="s">
+        <v>753</v>
+      </c>
+      <c r="C393" t="s">
+        <v>26</v>
+      </c>
+      <c r="D393" t="s">
+        <v>10</v>
+      </c>
+      <c r="E393" t="s">
+        <v>11</v>
+      </c>
+      <c r="F393">
+        <v>2.58</v>
+      </c>
+      <c r="G393">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="394" spans="1:7">
+      <c r="A394" t="s">
+        <v>754</v>
+      </c>
+      <c r="B394" t="s">
+        <v>755</v>
+      </c>
+      <c r="C394" t="s">
+        <v>26</v>
+      </c>
+      <c r="D394" t="s">
+        <v>35</v>
+      </c>
+      <c r="E394" t="s">
+        <v>36</v>
+      </c>
+      <c r="F394">
+        <v>0.72</v>
+      </c>
+      <c r="G394">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="395" spans="1:7">
+      <c r="A395" t="s">
+        <v>756</v>
+      </c>
+      <c r="B395" t="s">
+        <v>757</v>
+      </c>
+      <c r="C395" t="s">
+        <v>26</v>
+      </c>
+      <c r="D395" t="s">
+        <v>59</v>
+      </c>
+      <c r="E395" t="s">
+        <v>60</v>
+      </c>
+      <c r="F395">
+        <v>1.85</v>
+      </c>
+      <c r="G395">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="396" spans="1:7">
+      <c r="A396" t="s">
+        <v>758</v>
+      </c>
+      <c r="B396" t="s">
+        <v>759</v>
+      </c>
+      <c r="C396" t="s">
+        <v>26</v>
+      </c>
+      <c r="D396" t="s">
+        <v>182</v>
+      </c>
+      <c r="E396" t="s">
+        <v>183</v>
+      </c>
+      <c r="F396">
+        <v>1.68</v>
+      </c>
+      <c r="G396">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="397" spans="1:7">
+      <c r="A397" t="s">
+        <v>760</v>
+      </c>
+      <c r="B397" t="s">
+        <v>761</v>
+      </c>
+      <c r="C397" t="s">
+        <v>26</v>
+      </c>
+      <c r="D397" t="s">
+        <v>85</v>
+      </c>
+      <c r="E397" t="s">
+        <v>86</v>
+      </c>
+      <c r="F397">
+        <v>3.11</v>
+      </c>
+      <c r="G397">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="398" spans="1:7">
+      <c r="A398" t="s">
+        <v>760</v>
+      </c>
+      <c r="B398" t="s">
+        <v>761</v>
+      </c>
+      <c r="C398" t="s">
+        <v>26</v>
+      </c>
+      <c r="D398" t="s">
+        <v>87</v>
+      </c>
+      <c r="E398" t="s">
+        <v>88</v>
+      </c>
+      <c r="F398">
+        <v>2.44</v>
+      </c>
+      <c r="G398">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="399" spans="1:7">
+      <c r="A399" t="s">
+        <v>760</v>
+      </c>
+      <c r="B399" t="s">
+        <v>761</v>
+      </c>
+      <c r="C399" t="s">
+        <v>26</v>
+      </c>
+      <c r="D399" t="s">
+        <v>45</v>
+      </c>
+      <c r="E399" t="s">
+        <v>46</v>
+      </c>
+      <c r="F399">
+        <v>4.64</v>
+      </c>
+      <c r="G399">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="400" spans="1:7">
+      <c r="A400" t="s">
+        <v>762</v>
+      </c>
+      <c r="B400" t="s">
+        <v>763</v>
+      </c>
+      <c r="C400" t="s">
+        <v>26</v>
+      </c>
+      <c r="D400" t="s">
+        <v>55</v>
+      </c>
+      <c r="E400" t="s">
+        <v>56</v>
+      </c>
+      <c r="F400">
+        <v>0.72</v>
+      </c>
+      <c r="G400">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7">
+      <c r="A401" t="s">
+        <v>764</v>
+      </c>
+      <c r="B401" t="s">
+        <v>765</v>
+      </c>
+      <c r="C401" t="s">
+        <v>26</v>
+      </c>
+      <c r="D401" t="s">
+        <v>45</v>
+      </c>
+      <c r="E401" t="s">
+        <v>46</v>
+      </c>
+      <c r="F401">
+        <v>0.77</v>
+      </c>
+      <c r="G401">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7">
+      <c r="A402" t="s">
+        <v>766</v>
+      </c>
+      <c r="B402" t="s">
+        <v>767</v>
+      </c>
+      <c r="C402" t="s">
+        <v>26</v>
+      </c>
+      <c r="D402" t="s">
+        <v>45</v>
+      </c>
+      <c r="E402" t="s">
+        <v>46</v>
+      </c>
+      <c r="F402">
+        <v>4.47</v>
+      </c>
+      <c r="G402">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="403" spans="1:7">
+      <c r="A403" t="s">
+        <v>768</v>
+      </c>
+      <c r="B403" t="s">
+        <v>769</v>
+      </c>
+      <c r="C403" t="s">
+        <v>26</v>
+      </c>
+      <c r="D403" t="s">
+        <v>85</v>
+      </c>
+      <c r="E403" t="s">
+        <v>86</v>
+      </c>
+      <c r="F403">
+        <v>0.56</v>
+      </c>
+      <c r="G403">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="404" spans="1:7">
+      <c r="A404" t="s">
+        <v>768</v>
+      </c>
+      <c r="B404" t="s">
+        <v>769</v>
+      </c>
+      <c r="C404" t="s">
+        <v>26</v>
+      </c>
+      <c r="D404" t="s">
+        <v>87</v>
+      </c>
+      <c r="E404" t="s">
+        <v>88</v>
+      </c>
+      <c r="F404">
+        <v>2.54</v>
+      </c>
+      <c r="G404">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="405" spans="1:7">
+      <c r="A405" t="s">
+        <v>770</v>
+      </c>
+      <c r="B405" t="s">
+        <v>771</v>
+      </c>
+      <c r="C405" t="s">
+        <v>26</v>
+      </c>
+      <c r="D405" t="s">
+        <v>182</v>
+      </c>
+      <c r="E405" t="s">
+        <v>183</v>
+      </c>
+      <c r="F405">
+        <v>0.1</v>
+      </c>
+      <c r="G405">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="406" spans="1:7">
+      <c r="A406" t="s">
+        <v>772</v>
+      </c>
+      <c r="B406" t="s">
+        <v>773</v>
+      </c>
+      <c r="C406" t="s">
+        <v>9</v>
+      </c>
+      <c r="D406" t="s">
+        <v>39</v>
+      </c>
+      <c r="E406" t="s">
+        <v>40</v>
+      </c>
+      <c r="F406">
+        <v>1.44</v>
+      </c>
+      <c r="G406">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="407" spans="1:7">
+      <c r="A407" t="s">
+        <v>772</v>
+      </c>
+      <c r="B407" t="s">
+        <v>773</v>
+      </c>
+      <c r="C407" t="s">
+        <v>9</v>
+      </c>
+      <c r="D407" t="s">
+        <v>55</v>
+      </c>
+      <c r="E407" t="s">
+        <v>56</v>
+      </c>
+      <c r="F407">
+        <v>1.78</v>
+      </c>
+      <c r="G407">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="408" spans="1:7">
+      <c r="A408" t="s">
+        <v>774</v>
+      </c>
+      <c r="B408" t="s">
+        <v>775</v>
+      </c>
+      <c r="C408" t="s">
+        <v>9</v>
+      </c>
+      <c r="D408" t="s">
+        <v>501</v>
+      </c>
+      <c r="E408" t="s">
+        <v>502</v>
+      </c>
+      <c r="F408">
+        <v>1.6</v>
+      </c>
+      <c r="G408">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="409" spans="1:7">
+      <c r="A409" t="s">
+        <v>776</v>
+      </c>
+      <c r="B409" t="s">
+        <v>777</v>
+      </c>
+      <c r="C409" t="s">
+        <v>9</v>
+      </c>
+      <c r="D409" t="s">
+        <v>85</v>
+      </c>
+      <c r="E409" t="s">
+        <v>86</v>
+      </c>
+      <c r="F409">
+        <v>0.9</v>
+      </c>
+      <c r="G409">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="410" spans="1:7">
+      <c r="A410" t="s">
+        <v>776</v>
+      </c>
+      <c r="B410" t="s">
+        <v>777</v>
+      </c>
+      <c r="C410" t="s">
+        <v>9</v>
+      </c>
+      <c r="D410" t="s">
+        <v>87</v>
+      </c>
+      <c r="E410" t="s">
+        <v>88</v>
+      </c>
+      <c r="F410">
+        <v>1.54</v>
+      </c>
+      <c r="G410">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="411" spans="1:7">
+      <c r="A411" t="s">
+        <v>778</v>
+      </c>
+      <c r="B411" t="s">
+        <v>779</v>
+      </c>
+      <c r="C411" t="s">
+        <v>9</v>
+      </c>
+      <c r="D411" t="s">
+        <v>120</v>
+      </c>
+      <c r="E411" t="s">
+        <v>121</v>
+      </c>
+      <c r="F411">
+        <v>1.66</v>
+      </c>
+      <c r="G411">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="412" spans="1:7">
+      <c r="A412" t="s">
+        <v>778</v>
+      </c>
+      <c r="B412" t="s">
+        <v>779</v>
+      </c>
+      <c r="C412" t="s">
+        <v>9</v>
+      </c>
+      <c r="D412" t="s">
+        <v>122</v>
+      </c>
+      <c r="E412" t="s">
+        <v>123</v>
+      </c>
+      <c r="F412">
+        <v>1.84</v>
+      </c>
+      <c r="G412">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="413" spans="1:7">
+      <c r="A413" t="s">
+        <v>780</v>
+      </c>
+      <c r="B413" t="s">
+        <v>781</v>
+      </c>
+      <c r="C413" t="s">
+        <v>9</v>
+      </c>
+      <c r="D413" t="s">
+        <v>55</v>
+      </c>
+      <c r="E413" t="s">
+        <v>56</v>
+      </c>
+      <c r="F413">
+        <v>0.92</v>
+      </c>
+      <c r="G413">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="414" spans="1:7">
+      <c r="A414" t="s">
+        <v>782</v>
+      </c>
+      <c r="B414" t="s">
+        <v>783</v>
+      </c>
+      <c r="C414" t="s">
+        <v>9</v>
+      </c>
+      <c r="D414" t="s">
+        <v>77</v>
+      </c>
+      <c r="E414" t="s">
+        <v>78</v>
+      </c>
+      <c r="F414">
+        <v>0.83</v>
+      </c>
+      <c r="G414">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="415" spans="1:7">
+      <c r="A415" t="s">
+        <v>784</v>
+      </c>
+      <c r="B415" t="s">
+        <v>785</v>
+      </c>
+      <c r="C415" t="s">
+        <v>9</v>
+      </c>
+      <c r="D415" t="s">
+        <v>15</v>
+      </c>
+      <c r="E415" t="s">
+        <v>16</v>
+      </c>
+      <c r="F415">
+        <v>0.63</v>
+      </c>
+      <c r="G415">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="416" spans="1:7">
+      <c r="A416" t="s">
+        <v>786</v>
+      </c>
+      <c r="B416" t="s">
+        <v>787</v>
+      </c>
+      <c r="C416" t="s">
+        <v>9</v>
+      </c>
+      <c r="D416" t="s">
+        <v>77</v>
+      </c>
+      <c r="E416" t="s">
+        <v>78</v>
+      </c>
+      <c r="F416">
+        <v>1.21</v>
+      </c>
+      <c r="G416">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="417" spans="1:7">
+      <c r="A417" t="s">
+        <v>788</v>
+      </c>
+      <c r="B417" t="s">
+        <v>789</v>
+      </c>
+      <c r="C417" t="s">
+        <v>9</v>
+      </c>
+      <c r="D417" t="s">
+        <v>45</v>
+      </c>
+      <c r="E417" t="s">
+        <v>46</v>
+      </c>
+      <c r="F417">
+        <v>1.21</v>
+      </c>
+      <c r="G417">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="418" spans="1:7">
+      <c r="A418" t="s">
+        <v>790</v>
+      </c>
+      <c r="B418" t="s">
+        <v>791</v>
+      </c>
+      <c r="C418" t="s">
+        <v>113</v>
+      </c>
+      <c r="D418" t="s">
+        <v>45</v>
+      </c>
+      <c r="E418" t="s">
+        <v>46</v>
+      </c>
+      <c r="F418">
+        <v>0.93</v>
+      </c>
+      <c r="G418">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="419" spans="1:7">
+      <c r="A419" t="s">
+        <v>792</v>
+      </c>
+      <c r="B419" t="s">
+        <v>793</v>
+      </c>
+      <c r="C419" t="s">
+        <v>113</v>
+      </c>
+      <c r="D419" t="s">
+        <v>501</v>
+      </c>
+      <c r="E419" t="s">
+        <v>502</v>
+      </c>
+      <c r="F419">
+        <v>1.5</v>
+      </c>
+      <c r="G419">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="420" spans="1:7">
+      <c r="A420" t="s">
+        <v>794</v>
+      </c>
+      <c r="B420" t="s">
+        <v>795</v>
+      </c>
+      <c r="C420" t="s">
+        <v>113</v>
+      </c>
+      <c r="D420" t="s">
+        <v>182</v>
+      </c>
+      <c r="E420" t="s">
+        <v>183</v>
+      </c>
+      <c r="F420">
+        <v>1.67</v>
+      </c>
+      <c r="G420">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="421" spans="1:7">
+      <c r="A421" t="s">
+        <v>796</v>
+      </c>
+      <c r="B421" t="s">
+        <v>797</v>
+      </c>
+      <c r="C421" t="s">
+        <v>113</v>
+      </c>
+      <c r="D421" t="s">
+        <v>10</v>
+      </c>
+      <c r="E421" t="s">
+        <v>11</v>
+      </c>
+      <c r="F421">
+        <v>0.32</v>
+      </c>
+      <c r="G421">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="422" spans="1:7">
+      <c r="A422" t="s">
+        <v>798</v>
+      </c>
+      <c r="B422" t="s">
+        <v>799</v>
+      </c>
+      <c r="C422" t="s">
+        <v>113</v>
+      </c>
+      <c r="D422" t="s">
+        <v>134</v>
+      </c>
+      <c r="E422" t="s">
+        <v>135</v>
+      </c>
+      <c r="F422">
+        <v>1.72</v>
+      </c>
+      <c r="G422">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="423" spans="1:7">
+      <c r="A423" t="s">
+        <v>800</v>
+      </c>
+      <c r="B423" t="s">
+        <v>801</v>
+      </c>
+      <c r="C423" t="s">
+        <v>113</v>
+      </c>
+      <c r="D423" t="s">
+        <v>87</v>
+      </c>
+      <c r="E423" t="s">
+        <v>88</v>
+      </c>
+      <c r="F423">
+        <v>0.66</v>
+      </c>
+      <c r="G423">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="424" spans="1:7">
+      <c r="A424" t="s">
+        <v>802</v>
+      </c>
+      <c r="B424" t="s">
+        <v>803</v>
+      </c>
+      <c r="C424" t="s">
+        <v>113</v>
+      </c>
+      <c r="D424" t="s">
+        <v>134</v>
+      </c>
+      <c r="E424" t="s">
+        <v>135</v>
+      </c>
+      <c r="F424">
+        <v>0.71</v>
+      </c>
+      <c r="G424">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="425" spans="1:7">
+      <c r="A425" t="s">
+        <v>804</v>
+      </c>
+      <c r="B425" t="s">
+        <v>805</v>
+      </c>
+      <c r="C425" t="s">
+        <v>113</v>
+      </c>
+      <c r="D425" t="s">
+        <v>59</v>
+      </c>
+      <c r="E425" t="s">
+        <v>60</v>
+      </c>
+      <c r="F425">
+        <v>0.8</v>
+      </c>
+      <c r="G425">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="426" spans="1:7">
+      <c r="A426" t="s">
+        <v>806</v>
+      </c>
+      <c r="B426" t="s">
+        <v>807</v>
+      </c>
+      <c r="C426" t="s">
+        <v>113</v>
+      </c>
+      <c r="D426" t="s">
+        <v>87</v>
+      </c>
+      <c r="E426" t="s">
+        <v>88</v>
+      </c>
+      <c r="F426">
+        <v>1.72</v>
+      </c>
+      <c r="G426">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="427" spans="1:7">
+      <c r="A427" t="s">
+        <v>808</v>
+      </c>
+      <c r="B427" t="s">
+        <v>809</v>
+      </c>
+      <c r="C427" t="s">
+        <v>113</v>
+      </c>
+      <c r="D427" t="s">
+        <v>85</v>
+      </c>
+      <c r="E427" t="s">
+        <v>86</v>
+      </c>
+      <c r="F427">
+        <v>0.46</v>
+      </c>
+      <c r="G427">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="428" spans="1:7">
+      <c r="A428" t="s">
+        <v>808</v>
+      </c>
+      <c r="B428" t="s">
+        <v>809</v>
+      </c>
+      <c r="C428" t="s">
+        <v>113</v>
+      </c>
+      <c r="D428" t="s">
+        <v>87</v>
+      </c>
+      <c r="E428" t="s">
+        <v>88</v>
+      </c>
+      <c r="F428">
+        <v>2.03</v>
+      </c>
+      <c r="G428">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="429" spans="1:7">
+      <c r="A429" t="s">
+        <v>810</v>
+      </c>
+      <c r="B429" t="s">
+        <v>811</v>
+      </c>
+      <c r="C429" t="s">
+        <v>113</v>
+      </c>
+      <c r="D429" t="s">
+        <v>85</v>
+      </c>
+      <c r="E429" t="s">
+        <v>86</v>
+      </c>
+      <c r="F429">
+        <v>0.36</v>
+      </c>
+      <c r="G429">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="430" spans="1:7">
+      <c r="A430" t="s">
+        <v>812</v>
+      </c>
+      <c r="B430" t="s">
+        <v>813</v>
+      </c>
+      <c r="C430" t="s">
+        <v>113</v>
+      </c>
+      <c r="D430" t="s">
+        <v>134</v>
+      </c>
+      <c r="E430" t="s">
+        <v>135</v>
+      </c>
+      <c r="F430">
+        <v>0.31</v>
+      </c>
+      <c r="G430">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="431" spans="1:7">
+      <c r="A431" t="s">
+        <v>814</v>
+      </c>
+      <c r="B431" t="s">
+        <v>815</v>
+      </c>
+      <c r="C431" t="s">
+        <v>113</v>
+      </c>
+      <c r="D431" t="s">
+        <v>10</v>
+      </c>
+      <c r="E431" t="s">
+        <v>11</v>
+      </c>
+      <c r="F431">
+        <v>1.96</v>
+      </c>
+      <c r="G431">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="432" spans="1:7">
+      <c r="A432" t="s">
+        <v>816</v>
+      </c>
+      <c r="B432" t="s">
+        <v>817</v>
+      </c>
+      <c r="C432" t="s">
+        <v>113</v>
+      </c>
+      <c r="D432" t="s">
+        <v>77</v>
+      </c>
+      <c r="E432" t="s">
+        <v>78</v>
+      </c>
+      <c r="F432">
+        <v>1.51</v>
+      </c>
+      <c r="G432">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="433" spans="1:7">
+      <c r="A433" t="s">
+        <v>818</v>
+      </c>
+      <c r="B433" t="s">
+        <v>819</v>
+      </c>
+      <c r="C433" t="s">
+        <v>113</v>
+      </c>
+      <c r="D433" t="s">
+        <v>120</v>
+      </c>
+      <c r="E433" t="s">
+        <v>121</v>
+      </c>
+      <c r="F433">
+        <v>1.77</v>
+      </c>
+      <c r="G433">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="434" spans="1:7">
+      <c r="A434" t="s">
+        <v>818</v>
+      </c>
+      <c r="B434" t="s">
+        <v>819</v>
+      </c>
+      <c r="C434" t="s">
+        <v>113</v>
+      </c>
+      <c r="D434" t="s">
+        <v>122</v>
+      </c>
+      <c r="E434" t="s">
+        <v>123</v>
+      </c>
+      <c r="F434">
+        <v>1.75</v>
+      </c>
+      <c r="G434">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="435" spans="1:7">
+      <c r="A435" t="s">
+        <v>820</v>
+      </c>
+      <c r="B435" t="s">
+        <v>821</v>
+      </c>
+      <c r="C435" t="s">
+        <v>113</v>
+      </c>
+      <c r="D435" t="s">
+        <v>134</v>
+      </c>
+      <c r="E435" t="s">
+        <v>135</v>
+      </c>
+      <c r="F435">
+        <v>0.74</v>
+      </c>
+      <c r="G435">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="436" spans="1:7">
+      <c r="A436" t="s">
+        <v>822</v>
+      </c>
+      <c r="B436" t="s">
+        <v>823</v>
+      </c>
+      <c r="C436" t="s">
+        <v>113</v>
+      </c>
+      <c r="D436" t="s">
+        <v>134</v>
+      </c>
+      <c r="E436" t="s">
+        <v>135</v>
+      </c>
+      <c r="F436">
+        <v>0.48</v>
+      </c>
+      <c r="G436">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="437" spans="1:7">
+      <c r="A437" t="s">
+        <v>824</v>
+      </c>
+      <c r="B437" t="s">
+        <v>825</v>
+      </c>
+      <c r="C437" t="s">
+        <v>113</v>
+      </c>
+      <c r="D437" t="s">
+        <v>826</v>
+      </c>
+      <c r="E437" t="s">
+        <v>827</v>
+      </c>
+      <c r="F437">
+        <v>1.73</v>
+      </c>
+      <c r="G437">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="438" spans="1:7">
+      <c r="A438" t="s">
+        <v>828</v>
+      </c>
+      <c r="B438" t="s">
+        <v>829</v>
+      </c>
+      <c r="C438" t="s">
+        <v>113</v>
+      </c>
+      <c r="D438" t="s">
+        <v>77</v>
+      </c>
+      <c r="E438" t="s">
+        <v>78</v>
+      </c>
+      <c r="F438">
+        <v>1.7</v>
+      </c>
+      <c r="G438">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="439" spans="1:7">
+      <c r="A439" t="s">
+        <v>830</v>
+      </c>
+      <c r="B439" t="s">
+        <v>831</v>
+      </c>
+      <c r="C439" t="s">
+        <v>113</v>
+      </c>
+      <c r="D439" t="s">
+        <v>77</v>
+      </c>
+      <c r="E439" t="s">
+        <v>78</v>
+      </c>
+      <c r="F439">
+        <v>1.67</v>
+      </c>
+      <c r="G439">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="440" spans="1:7">
+      <c r="A440" t="s">
+        <v>832</v>
+      </c>
+      <c r="B440" t="s">
+        <v>833</v>
+      </c>
+      <c r="C440" t="s">
+        <v>113</v>
+      </c>
+      <c r="D440" t="s">
+        <v>182</v>
+      </c>
+      <c r="E440" t="s">
+        <v>183</v>
+      </c>
+      <c r="F440">
+        <v>1.38</v>
+      </c>
+      <c r="G440">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="441" spans="1:7">
+      <c r="A441" t="s">
+        <v>834</v>
+      </c>
+      <c r="B441" t="s">
+        <v>835</v>
+      </c>
+      <c r="C441" t="s">
+        <v>113</v>
+      </c>
+      <c r="D441" t="s">
+        <v>87</v>
+      </c>
+      <c r="E441" t="s">
+        <v>88</v>
+      </c>
+      <c r="F441">
+        <v>1.09</v>
+      </c>
+      <c r="G441">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:7">
+      <c r="A442" t="s">
+        <v>836</v>
+      </c>
+      <c r="B442" t="s">
+        <v>837</v>
+      </c>
+      <c r="C442" t="s">
+        <v>113</v>
+      </c>
+      <c r="D442" t="s">
+        <v>77</v>
+      </c>
+      <c r="E442" t="s">
+        <v>78</v>
+      </c>
+      <c r="F442">
+        <v>1.66</v>
+      </c>
+      <c r="G442">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:7">
+      <c r="A443" t="s">
+        <v>838</v>
+      </c>
+      <c r="B443" t="s">
+        <v>839</v>
+      </c>
+      <c r="C443" t="s">
+        <v>113</v>
+      </c>
+      <c r="D443" t="s">
+        <v>182</v>
+      </c>
+      <c r="E443" t="s">
+        <v>183</v>
+      </c>
+      <c r="F443">
+        <v>1.09</v>
+      </c>
+      <c r="G443">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:7">
+      <c r="A444" t="s">
+        <v>840</v>
+      </c>
+      <c r="B444" t="s">
+        <v>841</v>
+      </c>
+      <c r="C444" t="s">
+        <v>113</v>
+      </c>
+      <c r="D444" t="s">
+        <v>182</v>
+      </c>
+      <c r="E444" t="s">
+        <v>183</v>
+      </c>
+      <c r="F444">
+        <v>2.79</v>
+      </c>
+      <c r="G444">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7">
+      <c r="A445" t="s">
+        <v>842</v>
+      </c>
+      <c r="B445" t="s">
+        <v>843</v>
+      </c>
+      <c r="C445" t="s">
+        <v>113</v>
+      </c>
+      <c r="D445" t="s">
+        <v>39</v>
+      </c>
+      <c r="E445" t="s">
+        <v>40</v>
+      </c>
+      <c r="F445">
+        <v>0.22</v>
+      </c>
+      <c r="G445">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7">
+      <c r="A446" t="s">
+        <v>844</v>
+      </c>
+      <c r="B446" t="s">
+        <v>845</v>
+      </c>
+      <c r="C446" t="s">
+        <v>113</v>
+      </c>
+      <c r="D446" t="s">
+        <v>55</v>
+      </c>
+      <c r="E446" t="s">
+        <v>56</v>
+      </c>
+      <c r="F446">
+        <v>0.91</v>
+      </c>
+      <c r="G446">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7">
+      <c r="A447" t="s">
+        <v>846</v>
+      </c>
+      <c r="B447" t="s">
+        <v>847</v>
+      </c>
+      <c r="C447" t="s">
+        <v>113</v>
+      </c>
+      <c r="D447" t="s">
+        <v>77</v>
+      </c>
+      <c r="E447" t="s">
+        <v>78</v>
+      </c>
+      <c r="F447">
+        <v>1.23</v>
+      </c>
+      <c r="G447">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7">
+      <c r="A448" t="s">
+        <v>848</v>
+      </c>
+      <c r="B448" t="s">
+        <v>849</v>
+      </c>
+      <c r="C448" t="s">
+        <v>113</v>
+      </c>
+      <c r="D448" t="s">
+        <v>45</v>
+      </c>
+      <c r="E448" t="s">
+        <v>46</v>
+      </c>
+      <c r="F448">
+        <v>1.06</v>
+      </c>
+      <c r="G448">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7">
+      <c r="A449" t="s">
+        <v>850</v>
+      </c>
+      <c r="B449" t="s">
+        <v>851</v>
+      </c>
+      <c r="C449" t="s">
+        <v>113</v>
+      </c>
+      <c r="D449" t="s">
+        <v>85</v>
+      </c>
+      <c r="E449" t="s">
+        <v>86</v>
+      </c>
+      <c r="F449">
+        <v>0.82</v>
+      </c>
+      <c r="G449">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7">
+      <c r="A450" t="s">
+        <v>852</v>
+      </c>
+      <c r="B450" t="s">
+        <v>853</v>
+      </c>
+      <c r="C450" t="s">
+        <v>113</v>
+      </c>
+      <c r="D450" t="s">
+        <v>77</v>
+      </c>
+      <c r="E450" t="s">
+        <v>78</v>
+      </c>
+      <c r="F450">
+        <v>1.05</v>
+      </c>
+      <c r="G450">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7">
+      <c r="A451" t="s">
+        <v>854</v>
+      </c>
+      <c r="B451" t="s">
+        <v>855</v>
+      </c>
+      <c r="C451" t="s">
+        <v>113</v>
+      </c>
+      <c r="D451" t="s">
+        <v>85</v>
+      </c>
+      <c r="E451" t="s">
+        <v>86</v>
+      </c>
+      <c r="F451">
+        <v>0.42</v>
+      </c>
+      <c r="G451">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7">
+      <c r="A452" t="s">
+        <v>856</v>
+      </c>
+      <c r="B452" t="s">
+        <v>857</v>
+      </c>
+      <c r="C452" t="s">
+        <v>113</v>
+      </c>
+      <c r="D452" t="s">
+        <v>120</v>
+      </c>
+      <c r="E452" t="s">
+        <v>121</v>
+      </c>
+      <c r="F452">
+        <v>0.27</v>
+      </c>
+      <c r="G452">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7">
+      <c r="A453" t="s">
+        <v>856</v>
+      </c>
+      <c r="B453" t="s">
+        <v>857</v>
+      </c>
+      <c r="C453" t="s">
+        <v>113</v>
+      </c>
+      <c r="D453" t="s">
+        <v>122</v>
+      </c>
+      <c r="E453" t="s">
+        <v>123</v>
+      </c>
+      <c r="F453">
+        <v>0.59</v>
+      </c>
+      <c r="G453">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7">
+      <c r="A454" t="s">
+        <v>858</v>
+      </c>
+      <c r="B454" t="s">
+        <v>859</v>
+      </c>
+      <c r="C454" t="s">
+        <v>113</v>
+      </c>
+      <c r="D454" t="s">
+        <v>120</v>
+      </c>
+      <c r="E454" t="s">
+        <v>121</v>
+      </c>
+      <c r="F454">
+        <v>1.37</v>
+      </c>
+      <c r="G454">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="455" spans="1:7">
+      <c r="A455" t="s">
+        <v>858</v>
+      </c>
+      <c r="B455" t="s">
+        <v>859</v>
+      </c>
+      <c r="C455" t="s">
+        <v>113</v>
+      </c>
+      <c r="D455" t="s">
+        <v>122</v>
+      </c>
+      <c r="E455" t="s">
+        <v>123</v>
+      </c>
+      <c r="F455">
+        <v>0.83</v>
+      </c>
+      <c r="G455">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="456" spans="1:7">
+      <c r="A456" t="s">
+        <v>860</v>
+      </c>
+      <c r="B456" t="s">
+        <v>861</v>
+      </c>
+      <c r="C456" t="s">
+        <v>113</v>
+      </c>
+      <c r="D456" t="s">
+        <v>77</v>
+      </c>
+      <c r="E456" t="s">
+        <v>78</v>
+      </c>
+      <c r="F456">
+        <v>1.08</v>
+      </c>
+      <c r="G456">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="457" spans="1:7">
+      <c r="A457" t="s">
+        <v>862</v>
+      </c>
+      <c r="B457" t="s">
+        <v>863</v>
+      </c>
+      <c r="C457" t="s">
+        <v>113</v>
+      </c>
+      <c r="D457" t="s">
+        <v>134</v>
+      </c>
+      <c r="E457" t="s">
+        <v>135</v>
+      </c>
+      <c r="F457">
+        <v>0.59</v>
+      </c>
+      <c r="G457">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="458" spans="1:7">
+      <c r="A458" t="s">
+        <v>864</v>
+      </c>
+      <c r="B458" t="s">
+        <v>865</v>
+      </c>
+      <c r="C458" t="s">
+        <v>113</v>
+      </c>
+      <c r="D458" t="s">
+        <v>45</v>
+      </c>
+      <c r="E458" t="s">
+        <v>46</v>
+      </c>
+      <c r="F458">
+        <v>1.23</v>
+      </c>
+      <c r="G458">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="459" spans="1:7">
+      <c r="A459" t="s">
+        <v>866</v>
+      </c>
+      <c r="B459" t="s">
+        <v>867</v>
+      </c>
+      <c r="C459" t="s">
+        <v>113</v>
+      </c>
+      <c r="D459" t="s">
+        <v>45</v>
+      </c>
+      <c r="E459" t="s">
+        <v>46</v>
+      </c>
+      <c r="F459">
+        <v>1.28</v>
+      </c>
+      <c r="G459">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="460" spans="1:7">
+      <c r="A460" t="s">
+        <v>868</v>
+      </c>
+      <c r="B460" t="s">
+        <v>869</v>
+      </c>
+      <c r="C460" t="s">
+        <v>113</v>
+      </c>
+      <c r="D460" t="s">
+        <v>45</v>
+      </c>
+      <c r="E460" t="s">
+        <v>46</v>
+      </c>
+      <c r="F460">
+        <v>0.33</v>
+      </c>
+      <c r="G460">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="461" spans="1:7">
+      <c r="A461" t="s">
+        <v>870</v>
+      </c>
+      <c r="B461" t="s">
+        <v>871</v>
+      </c>
+      <c r="C461" t="s">
+        <v>113</v>
+      </c>
+      <c r="D461" t="s">
+        <v>99</v>
+      </c>
+      <c r="E461" t="s">
+        <v>100</v>
+      </c>
+      <c r="F461">
+        <v>1.44</v>
+      </c>
+      <c r="G461">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="462" spans="1:7">
+      <c r="A462" t="s">
+        <v>872</v>
+      </c>
+      <c r="B462" t="s">
+        <v>163</v>
+      </c>
+      <c r="C462" t="s">
+        <v>113</v>
+      </c>
+      <c r="D462" t="s">
+        <v>55</v>
+      </c>
+      <c r="E462" t="s">
+        <v>56</v>
+      </c>
+      <c r="F462">
+        <v>0.93</v>
+      </c>
+      <c r="G462">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="463" spans="1:7">
+      <c r="A463" t="s">
+        <v>873</v>
+      </c>
+      <c r="B463" t="s">
+        <v>874</v>
+      </c>
+      <c r="C463" t="s">
+        <v>113</v>
+      </c>
+      <c r="D463" t="s">
+        <v>95</v>
+      </c>
+      <c r="E463" t="s">
+        <v>96</v>
+      </c>
+      <c r="F463">
+        <v>0.67</v>
+      </c>
+      <c r="G463">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="464" spans="1:7">
+      <c r="A464" t="s">
+        <v>875</v>
+      </c>
+      <c r="B464" t="s">
+        <v>876</v>
+      </c>
+      <c r="C464" t="s">
+        <v>113</v>
+      </c>
+      <c r="D464" t="s">
+        <v>55</v>
+      </c>
+      <c r="E464" t="s">
+        <v>56</v>
+      </c>
+      <c r="F464">
+        <v>0.31</v>
+      </c>
+      <c r="G464">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7">
+      <c r="A465" t="s">
+        <v>877</v>
+      </c>
+      <c r="B465" t="s">
+        <v>163</v>
+      </c>
+      <c r="C465" t="s">
+        <v>113</v>
+      </c>
+      <c r="D465" t="s">
+        <v>134</v>
+      </c>
+      <c r="E465" t="s">
+        <v>135</v>
+      </c>
+      <c r="F465">
+        <v>0.74</v>
+      </c>
+      <c r="G465">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="466" spans="1:7">
+      <c r="A466" t="s">
+        <v>878</v>
+      </c>
+      <c r="B466" t="s">
+        <v>879</v>
+      </c>
+      <c r="C466" t="s">
+        <v>113</v>
+      </c>
+      <c r="D466" t="s">
+        <v>39</v>
+      </c>
+      <c r="E466" t="s">
+        <v>40</v>
+      </c>
+      <c r="F466">
+        <v>0.95</v>
+      </c>
+      <c r="G466">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="467" spans="1:7">
+      <c r="A467" t="s">
+        <v>880</v>
+      </c>
+      <c r="B467" t="s">
+        <v>881</v>
+      </c>
+      <c r="C467" t="s">
+        <v>113</v>
+      </c>
+      <c r="D467" t="s">
+        <v>95</v>
+      </c>
+      <c r="E467" t="s">
+        <v>96</v>
+      </c>
+      <c r="F467">
+        <v>0.67</v>
+      </c>
+      <c r="G467">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="468" spans="1:7">
+      <c r="A468" t="s">
+        <v>882</v>
+      </c>
+      <c r="B468" t="s">
+        <v>883</v>
+      </c>
+      <c r="C468" t="s">
+        <v>113</v>
+      </c>
+      <c r="D468" t="s">
+        <v>10</v>
+      </c>
+      <c r="E468" t="s">
+        <v>11</v>
+      </c>
+      <c r="F468">
+        <v>0.99</v>
+      </c>
+      <c r="G468">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="469" spans="1:7">
+      <c r="A469" t="s">
+        <v>884</v>
+      </c>
+      <c r="B469" t="s">
+        <v>885</v>
+      </c>
+      <c r="C469" t="s">
+        <v>113</v>
+      </c>
+      <c r="D469" t="s">
+        <v>59</v>
+      </c>
+      <c r="E469" t="s">
+        <v>60</v>
+      </c>
+      <c r="F469">
+        <v>0.29</v>
+      </c>
+      <c r="G469">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="470" spans="1:7">
+      <c r="A470" t="s">
+        <v>886</v>
+      </c>
+      <c r="B470" t="s">
+        <v>887</v>
+      </c>
+      <c r="C470" t="s">
+        <v>113</v>
+      </c>
+      <c r="D470" t="s">
+        <v>99</v>
+      </c>
+      <c r="E470" t="s">
+        <v>100</v>
+      </c>
+      <c r="F470">
+        <v>1.73</v>
+      </c>
+      <c r="G470">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="471" spans="1:7">
+      <c r="A471" t="s">
+        <v>888</v>
+      </c>
+      <c r="B471" t="s">
+        <v>889</v>
+      </c>
+      <c r="C471" t="s">
+        <v>113</v>
+      </c>
+      <c r="D471" t="s">
+        <v>95</v>
+      </c>
+      <c r="E471" t="s">
+        <v>96</v>
+      </c>
+      <c r="F471">
+        <v>0.76</v>
+      </c>
+      <c r="G471">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="472" spans="1:7">
+      <c r="A472" t="s">
+        <v>890</v>
+      </c>
+      <c r="B472" t="s">
+        <v>891</v>
+      </c>
+      <c r="C472" t="s">
+        <v>113</v>
+      </c>
+      <c r="D472" t="s">
+        <v>45</v>
+      </c>
+      <c r="E472" t="s">
+        <v>46</v>
+      </c>
+      <c r="F472">
+        <v>0.85</v>
+      </c>
+      <c r="G472">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="473" spans="1:7">
+      <c r="A473" t="s">
+        <v>892</v>
+      </c>
+      <c r="B473" t="s">
+        <v>893</v>
+      </c>
+      <c r="C473" t="s">
+        <v>113</v>
+      </c>
+      <c r="D473" t="s">
+        <v>10</v>
+      </c>
+      <c r="E473" t="s">
+        <v>11</v>
+      </c>
+      <c r="F473">
+        <v>1.95</v>
+      </c>
+      <c r="G473">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="474" spans="1:7">
+      <c r="A474" t="s">
+        <v>894</v>
+      </c>
+      <c r="B474" t="s">
+        <v>895</v>
+      </c>
+      <c r="C474" t="s">
+        <v>113</v>
+      </c>
+      <c r="D474" t="s">
+        <v>182</v>
+      </c>
+      <c r="E474" t="s">
+        <v>183</v>
+      </c>
+      <c r="F474">
+        <v>2.98</v>
+      </c>
+      <c r="G474">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="475" spans="1:7">
+      <c r="A475" t="s">
+        <v>896</v>
+      </c>
+      <c r="B475" t="s">
+        <v>897</v>
+      </c>
+      <c r="C475" t="s">
+        <v>113</v>
+      </c>
+      <c r="D475" t="s">
+        <v>39</v>
+      </c>
+      <c r="E475" t="s">
+        <v>40</v>
+      </c>
+      <c r="F475">
+        <v>0.84</v>
+      </c>
+      <c r="G475">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="476" spans="1:7">
+      <c r="A476" t="s">
+        <v>898</v>
+      </c>
+      <c r="B476" t="s">
+        <v>899</v>
+      </c>
+      <c r="C476" t="s">
+        <v>113</v>
+      </c>
+      <c r="D476" t="s">
+        <v>45</v>
+      </c>
+      <c r="E476" t="s">
+        <v>46</v>
+      </c>
+      <c r="F476">
+        <v>0.97</v>
+      </c>
+      <c r="G476">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="477" spans="1:7">
+      <c r="A477" t="s">
+        <v>900</v>
+      </c>
+      <c r="B477" t="s">
+        <v>901</v>
+      </c>
+      <c r="C477" t="s">
+        <v>113</v>
+      </c>
+      <c r="D477" t="s">
+        <v>10</v>
+      </c>
+      <c r="E477" t="s">
+        <v>11</v>
+      </c>
+      <c r="F477">
+        <v>0.56</v>
+      </c>
+      <c r="G477">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="478" spans="1:7">
+      <c r="A478" t="s">
+        <v>902</v>
+      </c>
+      <c r="B478" t="s">
+        <v>903</v>
+      </c>
+      <c r="C478" t="s">
+        <v>113</v>
+      </c>
+      <c r="D478" t="s">
+        <v>87</v>
+      </c>
+      <c r="E478" t="s">
+        <v>88</v>
+      </c>
+      <c r="F478">
+        <v>1.13</v>
+      </c>
+      <c r="G478">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="479" spans="1:7">
+      <c r="A479" t="s">
+        <v>904</v>
+      </c>
+      <c r="B479" t="s">
+        <v>905</v>
+      </c>
+      <c r="C479" t="s">
+        <v>113</v>
+      </c>
+      <c r="D479" t="s">
+        <v>826</v>
+      </c>
+      <c r="E479" t="s">
+        <v>827</v>
+      </c>
+      <c r="F479">
+        <v>0.67</v>
+      </c>
+      <c r="G479">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="480" spans="1:7">
+      <c r="A480" t="s">
+        <v>904</v>
+      </c>
+      <c r="B480" t="s">
+        <v>906</v>
+      </c>
+      <c r="C480" t="s">
+        <v>113</v>
+      </c>
+      <c r="D480" t="s">
+        <v>99</v>
+      </c>
+      <c r="E480" t="s">
+        <v>100</v>
+      </c>
+      <c r="F480">
+        <v>1.69</v>
+      </c>
+      <c r="G480">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="481" spans="1:7">
+      <c r="A481" t="s">
+        <v>907</v>
+      </c>
+      <c r="B481" t="s">
+        <v>908</v>
+      </c>
+      <c r="C481" t="s">
+        <v>113</v>
+      </c>
+      <c r="D481" t="s">
+        <v>826</v>
+      </c>
+      <c r="E481" t="s">
+        <v>827</v>
+      </c>
+      <c r="F481">
+        <v>1.12</v>
+      </c>
+      <c r="G481">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7">
+      <c r="A482" t="s">
+        <v>909</v>
+      </c>
+      <c r="B482" t="s">
+        <v>910</v>
+      </c>
+      <c r="C482" t="s">
+        <v>113</v>
+      </c>
+      <c r="D482" t="s">
+        <v>95</v>
+      </c>
+      <c r="E482" t="s">
+        <v>96</v>
+      </c>
+      <c r="F482">
+        <v>0.21</v>
+      </c>
+      <c r="G482">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="483" spans="1:7">
+      <c r="A483" t="s">
+        <v>911</v>
+      </c>
+      <c r="B483" t="s">
+        <v>912</v>
+      </c>
+      <c r="C483" t="s">
+        <v>113</v>
+      </c>
+      <c r="D483" t="s">
+        <v>85</v>
+      </c>
+      <c r="E483" t="s">
+        <v>86</v>
+      </c>
+      <c r="F483">
+        <v>1.29</v>
+      </c>
+      <c r="G483">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7">
+      <c r="A484" t="s">
+        <v>911</v>
+      </c>
+      <c r="B484" t="s">
+        <v>912</v>
+      </c>
+      <c r="C484" t="s">
+        <v>113</v>
+      </c>
+      <c r="D484" t="s">
+        <v>87</v>
+      </c>
+      <c r="E484" t="s">
+        <v>88</v>
+      </c>
+      <c r="F484">
+        <v>1.08</v>
+      </c>
+      <c r="G484">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="485" spans="1:7">
+      <c r="A485" t="s">
+        <v>913</v>
+      </c>
+      <c r="B485" t="s">
+        <v>914</v>
+      </c>
+      <c r="C485" t="s">
+        <v>113</v>
+      </c>
+      <c r="D485" t="s">
+        <v>39</v>
+      </c>
+      <c r="E485" t="s">
+        <v>40</v>
+      </c>
+      <c r="F485">
+        <v>0.98</v>
+      </c>
+      <c r="G485">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7">
+      <c r="A486" t="s">
+        <v>915</v>
+      </c>
+      <c r="B486" t="s">
+        <v>916</v>
+      </c>
+      <c r="C486" t="s">
+        <v>113</v>
+      </c>
+      <c r="D486" t="s">
+        <v>59</v>
+      </c>
+      <c r="E486" t="s">
+        <v>60</v>
+      </c>
+      <c r="F486">
+        <v>0.86</v>
+      </c>
+      <c r="G486">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="487" spans="1:7">
+      <c r="A487" t="s">
+        <v>917</v>
+      </c>
+      <c r="B487" t="s">
+        <v>918</v>
+      </c>
+      <c r="C487" t="s">
+        <v>113</v>
+      </c>
+      <c r="D487" t="s">
+        <v>134</v>
+      </c>
+      <c r="E487" t="s">
+        <v>135</v>
+      </c>
+      <c r="F487">
+        <v>1.04</v>
+      </c>
+      <c r="G487">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="488" spans="1:7">
+      <c r="A488" t="s">
+        <v>919</v>
+      </c>
+      <c r="B488" t="s">
+        <v>920</v>
+      </c>
+      <c r="C488" t="s">
+        <v>113</v>
+      </c>
+      <c r="D488" t="s">
+        <v>501</v>
+      </c>
+      <c r="E488" t="s">
+        <v>502</v>
+      </c>
+      <c r="F488">
+        <v>0.84</v>
+      </c>
+      <c r="G488">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="489" spans="1:7">
+      <c r="A489" t="s">
+        <v>921</v>
+      </c>
+      <c r="B489" t="s">
+        <v>922</v>
+      </c>
+      <c r="C489" t="s">
+        <v>113</v>
+      </c>
+      <c r="D489" t="s">
+        <v>120</v>
+      </c>
+      <c r="E489" t="s">
+        <v>121</v>
+      </c>
+      <c r="F489">
+        <v>1.49</v>
+      </c>
+      <c r="G489">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="490" spans="1:7">
+      <c r="A490" t="s">
+        <v>923</v>
+      </c>
+      <c r="B490" t="s">
+        <v>924</v>
+      </c>
+      <c r="C490" t="s">
+        <v>113</v>
+      </c>
+      <c r="D490" t="s">
+        <v>77</v>
+      </c>
+      <c r="E490" t="s">
+        <v>78</v>
+      </c>
+      <c r="F490">
+        <v>0.4</v>
+      </c>
+      <c r="G490">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="491" spans="1:7">
+      <c r="A491" t="s">
+        <v>925</v>
+      </c>
+      <c r="B491" t="s">
+        <v>926</v>
+      </c>
+      <c r="C491" t="s">
+        <v>113</v>
+      </c>
+      <c r="D491" t="s">
+        <v>85</v>
+      </c>
+      <c r="E491" t="s">
+        <v>86</v>
+      </c>
+      <c r="F491">
+        <v>4.95</v>
+      </c>
+      <c r="G491">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7">
+      <c r="A492" t="s">
+        <v>925</v>
+      </c>
+      <c r="B492" t="s">
+        <v>926</v>
+      </c>
+      <c r="C492" t="s">
+        <v>113</v>
+      </c>
+      <c r="D492" t="s">
+        <v>87</v>
+      </c>
+      <c r="E492" t="s">
+        <v>88</v>
+      </c>
+      <c r="F492">
+        <v>5.7</v>
+      </c>
+      <c r="G492">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7">
+      <c r="A493" t="s">
+        <v>925</v>
+      </c>
+      <c r="B493" t="s">
+        <v>926</v>
+      </c>
+      <c r="C493" t="s">
+        <v>113</v>
+      </c>
+      <c r="D493" t="s">
+        <v>45</v>
+      </c>
+      <c r="E493" t="s">
+        <v>46</v>
+      </c>
+      <c r="F493">
+        <v>5.54</v>
+      </c>
+      <c r="G493">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7">
+      <c r="A494" t="s">
+        <v>927</v>
+      </c>
+      <c r="B494" t="s">
+        <v>928</v>
+      </c>
+      <c r="C494" t="s">
+        <v>113</v>
+      </c>
+      <c r="D494" t="s">
+        <v>226</v>
+      </c>
+      <c r="E494" t="s">
+        <v>227</v>
+      </c>
+      <c r="F494">
+        <v>0.94</v>
+      </c>
+      <c r="G494">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7">
+      <c r="A495" t="s">
+        <v>927</v>
+      </c>
+      <c r="B495" t="s">
+        <v>928</v>
+      </c>
+      <c r="C495" t="s">
+        <v>113</v>
+      </c>
+      <c r="D495" t="s">
+        <v>228</v>
+      </c>
+      <c r="E495" t="s">
+        <v>229</v>
+      </c>
+      <c r="F495">
+        <v>0.94</v>
+      </c>
+      <c r="G495">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="496" spans="1:7">
+      <c r="A496" t="s">
+        <v>929</v>
+      </c>
+      <c r="B496" t="s">
+        <v>930</v>
+      </c>
+      <c r="C496" t="s">
+        <v>113</v>
+      </c>
+      <c r="D496" t="s">
+        <v>134</v>
+      </c>
+      <c r="E496" t="s">
+        <v>135</v>
+      </c>
+      <c r="F496">
+        <v>0.28</v>
+      </c>
+      <c r="G496">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="497" spans="1:7">
+      <c r="A497" t="s">
+        <v>931</v>
+      </c>
+      <c r="B497" t="s">
+        <v>932</v>
+      </c>
+      <c r="C497" t="s">
+        <v>113</v>
+      </c>
+      <c r="D497" t="s">
+        <v>55</v>
+      </c>
+      <c r="E497" t="s">
+        <v>56</v>
+      </c>
+      <c r="F497">
+        <v>0.54</v>
+      </c>
+      <c r="G497">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="498" spans="1:7">
+      <c r="A498" t="s">
+        <v>933</v>
+      </c>
+      <c r="B498" t="s">
+        <v>934</v>
+      </c>
+      <c r="C498" t="s">
+        <v>113</v>
+      </c>
+      <c r="D498" t="s">
+        <v>10</v>
+      </c>
+      <c r="E498" t="s">
+        <v>11</v>
+      </c>
+      <c r="F498">
+        <v>1.04</v>
+      </c>
+      <c r="G498">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="499" spans="1:7">
+      <c r="A499" t="s">
+        <v>935</v>
+      </c>
+      <c r="B499" t="s">
+        <v>936</v>
+      </c>
+      <c r="C499" t="s">
+        <v>113</v>
+      </c>
+      <c r="D499" t="s">
+        <v>99</v>
+      </c>
+      <c r="E499" t="s">
+        <v>100</v>
+      </c>
+      <c r="F499">
+        <v>0.21</v>
+      </c>
+      <c r="G499">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="500" spans="1:7">
+      <c r="A500" t="s">
+        <v>937</v>
+      </c>
+      <c r="B500" t="s">
+        <v>938</v>
+      </c>
+      <c r="C500" t="s">
+        <v>113</v>
+      </c>
+      <c r="D500" t="s">
+        <v>182</v>
+      </c>
+      <c r="E500" t="s">
+        <v>183</v>
+      </c>
+      <c r="F500">
+        <v>2.61</v>
+      </c>
+      <c r="G500">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="501" spans="1:7">
+      <c r="A501" t="s">
+        <v>939</v>
+      </c>
+      <c r="B501" t="s">
+        <v>940</v>
+      </c>
+      <c r="C501" t="s">
+        <v>113</v>
+      </c>
+      <c r="D501" t="s">
+        <v>99</v>
+      </c>
+      <c r="E501" t="s">
+        <v>100</v>
+      </c>
+      <c r="F501">
+        <v>1.34</v>
+      </c>
+      <c r="G501">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="502" spans="1:7">
+      <c r="A502" t="s">
+        <v>941</v>
+      </c>
+      <c r="B502" t="s">
+        <v>942</v>
+      </c>
+      <c r="C502" t="s">
+        <v>113</v>
+      </c>
+      <c r="D502" t="s">
+        <v>55</v>
+      </c>
+      <c r="E502" t="s">
+        <v>56</v>
+      </c>
+      <c r="F502">
+        <v>0.69</v>
+      </c>
+      <c r="G502">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="503" spans="1:7">
+      <c r="A503" t="s">
+        <v>943</v>
+      </c>
+      <c r="B503" t="s">
+        <v>944</v>
+      </c>
+      <c r="C503" t="s">
+        <v>113</v>
+      </c>
+      <c r="D503" t="s">
+        <v>10</v>
+      </c>
+      <c r="E503" t="s">
+        <v>11</v>
+      </c>
+      <c r="F503">
+        <v>2.41</v>
+      </c>
+      <c r="G503">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="504" spans="1:7">
+      <c r="A504" t="s">
+        <v>945</v>
+      </c>
+      <c r="B504" t="s">
+        <v>946</v>
+      </c>
+      <c r="C504" t="s">
+        <v>113</v>
+      </c>
+      <c r="D504" t="s">
+        <v>77</v>
+      </c>
+      <c r="E504" t="s">
+        <v>78</v>
+      </c>
+      <c r="F504">
+        <v>0.99</v>
+      </c>
+      <c r="G504">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="505" spans="1:7">
+      <c r="A505" t="s">
+        <v>947</v>
+      </c>
+      <c r="B505" t="s">
+        <v>948</v>
+      </c>
+      <c r="C505" t="s">
+        <v>113</v>
+      </c>
+      <c r="D505" t="s">
+        <v>77</v>
+      </c>
+      <c r="E505" t="s">
+        <v>78</v>
+      </c>
+      <c r="F505">
+        <v>1.39</v>
+      </c>
+      <c r="G505">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7">
+      <c r="A506" t="s">
+        <v>949</v>
+      </c>
+      <c r="B506" t="s">
+        <v>950</v>
+      </c>
+      <c r="C506" t="s">
+        <v>113</v>
+      </c>
+      <c r="D506" t="s">
+        <v>134</v>
+      </c>
+      <c r="E506" t="s">
+        <v>135</v>
+      </c>
+      <c r="F506">
+        <v>0.57</v>
+      </c>
+      <c r="G506">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7">
+      <c r="A507" t="s">
+        <v>951</v>
+      </c>
+      <c r="B507" t="s">
+        <v>952</v>
+      </c>
+      <c r="C507" t="s">
+        <v>9</v>
+      </c>
+      <c r="D507" t="s">
+        <v>35</v>
+      </c>
+      <c r="E507" t="s">
+        <v>36</v>
+      </c>
+      <c r="F507">
+        <v>1.16</v>
+      </c>
+      <c r="G507">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="508" spans="1:7">
+      <c r="A508" t="s">
+        <v>953</v>
+      </c>
+      <c r="B508" t="s">
+        <v>954</v>
+      </c>
+      <c r="C508" t="s">
+        <v>9</v>
+      </c>
+      <c r="D508" t="s">
+        <v>99</v>
+      </c>
+      <c r="E508" t="s">
+        <v>100</v>
+      </c>
+      <c r="F508">
+        <v>1.75</v>
+      </c>
+      <c r="G508">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="509" spans="1:7">
+      <c r="A509" t="s">
+        <v>955</v>
+      </c>
+      <c r="B509" t="s">
+        <v>956</v>
+      </c>
+      <c r="C509" t="s">
+        <v>9</v>
+      </c>
+      <c r="D509" t="s">
+        <v>55</v>
+      </c>
+      <c r="E509" t="s">
+        <v>56</v>
+      </c>
+      <c r="F509">
+        <v>0.68</v>
+      </c>
+      <c r="G509">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="510" spans="1:7">
+      <c r="A510" t="s">
+        <v>957</v>
+      </c>
+      <c r="B510" t="s">
+        <v>958</v>
+      </c>
+      <c r="C510" t="s">
+        <v>9</v>
+      </c>
+      <c r="D510" t="s">
+        <v>77</v>
+      </c>
+      <c r="E510" t="s">
+        <v>78</v>
+      </c>
+      <c r="F510">
+        <v>0.81</v>
+      </c>
+      <c r="G510">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="511" spans="1:7">
+      <c r="A511" t="s">
+        <v>959</v>
+      </c>
+      <c r="B511" t="s">
+        <v>960</v>
+      </c>
+      <c r="C511" t="s">
+        <v>9</v>
+      </c>
+      <c r="D511" t="s">
+        <v>85</v>
+      </c>
+      <c r="E511" t="s">
+        <v>86</v>
+      </c>
+      <c r="F511">
+        <v>1.53</v>
+      </c>
+      <c r="G511">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="512" spans="1:7">
+      <c r="A512" t="s">
+        <v>961</v>
+      </c>
+      <c r="B512" t="s">
+        <v>962</v>
+      </c>
+      <c r="C512" t="s">
+        <v>9</v>
+      </c>
+      <c r="D512" t="s">
+        <v>501</v>
+      </c>
+      <c r="E512" t="s">
+        <v>502</v>
+      </c>
+      <c r="F512">
+        <v>0.62</v>
+      </c>
+      <c r="G512">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="513" spans="1:7">
+      <c r="A513" t="s">
+        <v>963</v>
+      </c>
+      <c r="B513" t="s">
+        <v>964</v>
+      </c>
+      <c r="C513" t="s">
+        <v>9</v>
+      </c>
+      <c r="D513" t="s">
+        <v>77</v>
+      </c>
+      <c r="E513" t="s">
+        <v>78</v>
+      </c>
+      <c r="F513">
+        <v>0.69</v>
+      </c>
+      <c r="G513">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="514" spans="1:7">
+      <c r="A514" t="s">
+        <v>965</v>
+      </c>
+      <c r="B514" t="s">
+        <v>966</v>
+      </c>
+      <c r="C514" t="s">
+        <v>9</v>
+      </c>
+      <c r="D514" t="s">
+        <v>134</v>
+      </c>
+      <c r="E514" t="s">
+        <v>135</v>
+      </c>
+      <c r="F514">
+        <v>0.66</v>
+      </c>
+      <c r="G514">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="515" spans="1:7">
+      <c r="A515" t="s">
+        <v>967</v>
+      </c>
+      <c r="B515" t="s">
+        <v>968</v>
+      </c>
+      <c r="C515" t="s">
+        <v>9</v>
+      </c>
+      <c r="D515" t="s">
+        <v>39</v>
+      </c>
+      <c r="E515" t="s">
+        <v>40</v>
+      </c>
+      <c r="F515">
+        <v>0.64</v>
+      </c>
+      <c r="G515">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="516" spans="1:7">
+      <c r="A516" t="s">
+        <v>969</v>
+      </c>
+      <c r="B516" t="s">
+        <v>970</v>
+      </c>
+      <c r="C516" t="s">
+        <v>9</v>
+      </c>
+      <c r="D516" t="s">
+        <v>120</v>
+      </c>
+      <c r="E516" t="s">
+        <v>121</v>
+      </c>
+      <c r="F516">
+        <v>1.11</v>
+      </c>
+      <c r="G516">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="517" spans="1:7">
+      <c r="A517" t="s">
+        <v>969</v>
+      </c>
+      <c r="B517" t="s">
+        <v>970</v>
+      </c>
+      <c r="C517" t="s">
+        <v>9</v>
+      </c>
+      <c r="D517" t="s">
+        <v>122</v>
+      </c>
+      <c r="E517" t="s">
+        <v>123</v>
+      </c>
+      <c r="F517">
+        <v>1.24</v>
+      </c>
+      <c r="G517">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="518" spans="1:7">
+      <c r="A518" t="s">
+        <v>971</v>
+      </c>
+      <c r="B518" t="s">
+        <v>972</v>
+      </c>
+      <c r="C518" t="s">
+        <v>262</v>
+      </c>
+      <c r="D518" t="s">
+        <v>77</v>
+      </c>
+      <c r="E518" t="s">
+        <v>78</v>
+      </c>
+      <c r="F518">
+        <v>0.8</v>
+      </c>
+      <c r="G518">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="519" spans="1:7">
+      <c r="A519" t="s">
+        <v>973</v>
+      </c>
+      <c r="B519" t="s">
+        <v>974</v>
+      </c>
+      <c r="C519" t="s">
+        <v>262</v>
+      </c>
+      <c r="D519" t="s">
+        <v>134</v>
+      </c>
+      <c r="E519" t="s">
+        <v>135</v>
+      </c>
+      <c r="F519">
+        <v>0.65</v>
+      </c>
+      <c r="G519">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="520" spans="1:7">
+      <c r="A520" t="s">
+        <v>975</v>
+      </c>
+      <c r="B520" t="s">
+        <v>976</v>
+      </c>
+      <c r="C520" t="s">
+        <v>262</v>
+      </c>
+      <c r="D520" t="s">
+        <v>77</v>
+      </c>
+      <c r="E520" t="s">
+        <v>78</v>
+      </c>
+      <c r="F520">
+        <v>1.24</v>
+      </c>
+      <c r="G520">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="521" spans="1:7">
+      <c r="A521" t="s">
+        <v>977</v>
+      </c>
+      <c r="B521" t="s">
+        <v>978</v>
+      </c>
+      <c r="C521" t="s">
+        <v>262</v>
+      </c>
+      <c r="D521" t="s">
+        <v>95</v>
+      </c>
+      <c r="E521" t="s">
+        <v>96</v>
+      </c>
+      <c r="F521">
+        <v>1.56</v>
+      </c>
+      <c r="G521">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="522" spans="1:7">
+      <c r="A522" t="s">
+        <v>979</v>
+      </c>
+      <c r="B522" t="s">
+        <v>980</v>
+      </c>
+      <c r="C522" t="s">
+        <v>262</v>
+      </c>
+      <c r="D522" t="s">
+        <v>87</v>
+      </c>
+      <c r="E522" t="s">
+        <v>88</v>
+      </c>
+      <c r="F522">
+        <v>1.46</v>
+      </c>
+      <c r="G522">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="523" spans="1:7">
+      <c r="A523" t="s">
+        <v>981</v>
+      </c>
+      <c r="B523" t="s">
+        <v>982</v>
+      </c>
+      <c r="C523" t="s">
+        <v>262</v>
+      </c>
+      <c r="D523" t="s">
+        <v>55</v>
+      </c>
+      <c r="E523" t="s">
+        <v>56</v>
+      </c>
+      <c r="F523">
+        <v>0.65</v>
+      </c>
+      <c r="G523">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="524" spans="1:7">
+      <c r="A524" t="s">
+        <v>983</v>
+      </c>
+      <c r="B524" t="s">
+        <v>984</v>
+      </c>
+      <c r="C524" t="s">
+        <v>262</v>
+      </c>
+      <c r="D524" t="s">
+        <v>39</v>
+      </c>
+      <c r="E524" t="s">
+        <v>40</v>
+      </c>
+      <c r="F524">
+        <v>2.35</v>
+      </c>
+      <c r="G524">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="525" spans="1:7">
+      <c r="A525" t="s">
+        <v>985</v>
+      </c>
+      <c r="B525" t="s">
+        <v>986</v>
+      </c>
+      <c r="C525" t="s">
+        <v>262</v>
+      </c>
+      <c r="D525" t="s">
+        <v>85</v>
+      </c>
+      <c r="E525" t="s">
+        <v>86</v>
+      </c>
+      <c r="F525">
+        <v>5.34</v>
+      </c>
+      <c r="G525">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="526" spans="1:7">
+      <c r="A526" t="s">
+        <v>987</v>
+      </c>
+      <c r="B526" t="s">
+        <v>988</v>
+      </c>
+      <c r="C526" t="s">
+        <v>262</v>
+      </c>
+      <c r="D526" t="s">
+        <v>99</v>
+      </c>
+      <c r="E526" t="s">
+        <v>100</v>
+      </c>
+      <c r="F526">
+        <v>1.5</v>
+      </c>
+      <c r="G526">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="527" spans="1:7">
+      <c r="A527" t="s">
+        <v>989</v>
+      </c>
+      <c r="B527" t="s">
+        <v>990</v>
+      </c>
+      <c r="C527" t="s">
+        <v>262</v>
+      </c>
+      <c r="D527" t="s">
+        <v>77</v>
+      </c>
+      <c r="E527" t="s">
+        <v>78</v>
+      </c>
+      <c r="F527">
+        <v>1.37</v>
+      </c>
+      <c r="G527">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="528" spans="1:7">
+      <c r="A528" t="s">
+        <v>991</v>
+      </c>
+      <c r="B528" t="s">
+        <v>992</v>
+      </c>
+      <c r="C528" t="s">
+        <v>262</v>
+      </c>
+      <c r="D528" t="s">
+        <v>85</v>
+      </c>
+      <c r="E528" t="s">
+        <v>86</v>
+      </c>
+      <c r="F528">
+        <v>1.64</v>
+      </c>
+      <c r="G528">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="529" spans="1:7">
+      <c r="A529" t="s">
+        <v>993</v>
+      </c>
+      <c r="B529" t="s">
+        <v>994</v>
+      </c>
+      <c r="C529" t="s">
+        <v>262</v>
+      </c>
+      <c r="D529" t="s">
+        <v>10</v>
+      </c>
+      <c r="E529" t="s">
+        <v>11</v>
+      </c>
+      <c r="F529">
+        <v>1.24</v>
+      </c>
+      <c r="G529">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="530" spans="1:7">
+      <c r="A530" t="s">
+        <v>995</v>
+      </c>
+      <c r="B530" t="s">
+        <v>996</v>
+      </c>
+      <c r="C530" t="s">
+        <v>14</v>
+      </c>
+      <c r="D530" t="s">
+        <v>87</v>
+      </c>
+      <c r="E530" t="s">
+        <v>88</v>
+      </c>
+      <c r="F530">
+        <v>1.22</v>
+      </c>
+      <c r="G530">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="531" spans="1:7">
+      <c r="A531" t="s">
+        <v>997</v>
+      </c>
+      <c r="B531" t="s">
+        <v>998</v>
+      </c>
+      <c r="C531" t="s">
+        <v>262</v>
+      </c>
+      <c r="D531" t="s">
+        <v>95</v>
+      </c>
+      <c r="E531" t="s">
+        <v>96</v>
+      </c>
+      <c r="F531">
+        <v>0.79</v>
+      </c>
+      <c r="G531">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="532" spans="1:7">
+      <c r="A532" t="s">
+        <v>999</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C532" t="s">
+        <v>262</v>
+      </c>
+      <c r="D532" t="s">
+        <v>85</v>
+      </c>
+      <c r="E532" t="s">
+        <v>86</v>
+      </c>
+      <c r="F532">
+        <v>5.11</v>
+      </c>
+      <c r="G532">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="533" spans="1:7">
+      <c r="A533" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C533" t="s">
+        <v>262</v>
+      </c>
+      <c r="D533" t="s">
+        <v>55</v>
+      </c>
+      <c r="E533" t="s">
+        <v>56</v>
+      </c>
+      <c r="F533">
+        <v>0.73</v>
+      </c>
+      <c r="G533">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="534" spans="1:7">
+      <c r="A534" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C534" t="s">
+        <v>262</v>
+      </c>
+      <c r="D534" t="s">
+        <v>35</v>
+      </c>
+      <c r="E534" t="s">
+        <v>36</v>
+      </c>
+      <c r="F534">
+        <v>1.04</v>
+      </c>
+      <c r="G534">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="535" spans="1:7">
+      <c r="A535" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C535" t="s">
+        <v>262</v>
+      </c>
+      <c r="D535" t="s">
+        <v>45</v>
+      </c>
+      <c r="E535" t="s">
+        <v>46</v>
+      </c>
+      <c r="F535">
+        <v>2.83</v>
+      </c>
+      <c r="G535">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7">
+      <c r="A536" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C536" t="s">
+        <v>262</v>
+      </c>
+      <c r="D536" t="s">
+        <v>45</v>
+      </c>
+      <c r="E536" t="s">
+        <v>46</v>
+      </c>
+      <c r="F536">
+        <v>5.84</v>
+      </c>
+      <c r="G536">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7">
+      <c r="A537" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C537" t="s">
+        <v>262</v>
+      </c>
+      <c r="D537" t="s">
+        <v>77</v>
+      </c>
+      <c r="E537" t="s">
+        <v>78</v>
+      </c>
+      <c r="F537">
+        <v>0.47</v>
+      </c>
+      <c r="G537">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7">
+      <c r="A538" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C538" t="s">
+        <v>262</v>
+      </c>
+      <c r="D538" t="s">
+        <v>59</v>
+      </c>
+      <c r="E538" t="s">
+        <v>60</v>
+      </c>
+      <c r="F538">
+        <v>0.57</v>
+      </c>
+      <c r="G538">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="539" spans="1:7">
+      <c r="A539" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C539" t="s">
+        <v>262</v>
+      </c>
+      <c r="D539" t="s">
+        <v>45</v>
+      </c>
+      <c r="E539" t="s">
+        <v>46</v>
+      </c>
+      <c r="F539">
+        <v>1.25</v>
+      </c>
+      <c r="G539">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="540" spans="1:7">
+      <c r="A540" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C540" t="s">
+        <v>262</v>
+      </c>
+      <c r="D540" t="s">
+        <v>45</v>
+      </c>
+      <c r="E540" t="s">
+        <v>46</v>
+      </c>
+      <c r="F540">
+        <v>4.58</v>
+      </c>
+      <c r="G540">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="541" spans="1:7">
+      <c r="A541" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C541" t="s">
+        <v>262</v>
+      </c>
+      <c r="D541" t="s">
+        <v>55</v>
+      </c>
+      <c r="E541" t="s">
+        <v>56</v>
+      </c>
+      <c r="F541">
+        <v>0.9</v>
+      </c>
+      <c r="G541">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="542" spans="1:7">
+      <c r="A542" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C542" t="s">
+        <v>262</v>
+      </c>
+      <c r="D542" t="s">
+        <v>95</v>
+      </c>
+      <c r="E542" t="s">
+        <v>96</v>
+      </c>
+      <c r="F542">
+        <v>1.11</v>
+      </c>
+      <c r="G542">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="543" spans="1:7">
+      <c r="A543" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C543" t="s">
+        <v>262</v>
+      </c>
+      <c r="D543" t="s">
+        <v>134</v>
+      </c>
+      <c r="E543" t="s">
+        <v>135</v>
+      </c>
+      <c r="F543">
+        <v>1.28</v>
+      </c>
+      <c r="G543">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="544" spans="1:7">
+      <c r="A544" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C544" t="s">
+        <v>262</v>
+      </c>
+      <c r="D544" t="s">
+        <v>87</v>
+      </c>
+      <c r="E544" t="s">
+        <v>88</v>
+      </c>
+      <c r="F544">
+        <v>1.7</v>
+      </c>
+      <c r="G544">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="545" spans="1:7">
+      <c r="A545" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C545" t="s">
+        <v>262</v>
+      </c>
+      <c r="D545" t="s">
+        <v>55</v>
+      </c>
+      <c r="E545" t="s">
+        <v>56</v>
+      </c>
+      <c r="F545">
+        <v>1.03</v>
+      </c>
+      <c r="G545">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="546" spans="1:7">
+      <c r="A546" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C546" t="s">
+        <v>262</v>
+      </c>
+      <c r="D546" t="s">
+        <v>45</v>
+      </c>
+      <c r="E546" t="s">
+        <v>46</v>
+      </c>
+      <c r="F546">
+        <v>3.72</v>
+      </c>
+      <c r="G546">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="547" spans="1:7">
+      <c r="A547" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C547" t="s">
+        <v>9</v>
+      </c>
+      <c r="D547" t="s">
+        <v>134</v>
+      </c>
+      <c r="E547" t="s">
+        <v>135</v>
+      </c>
+      <c r="F547">
+        <v>0.43</v>
+      </c>
+      <c r="G547">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="548" spans="1:7">
+      <c r="A548" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C548" t="s">
+        <v>113</v>
+      </c>
+      <c r="D548" t="s">
+        <v>10</v>
+      </c>
+      <c r="E548" t="s">
+        <v>11</v>
+      </c>
+      <c r="F548">
+        <v>1.8</v>
+      </c>
+      <c r="G548">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="549" spans="1:7">
+      <c r="A549" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C549" t="s">
+        <v>9</v>
+      </c>
+      <c r="D549" t="s">
+        <v>95</v>
+      </c>
+      <c r="E549" t="s">
+        <v>96</v>
+      </c>
+      <c r="F549">
+        <v>0.99</v>
+      </c>
+      <c r="G549">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="550" spans="1:7">
+      <c r="A550" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C550" t="s">
+        <v>9</v>
+      </c>
+      <c r="D550" t="s">
+        <v>134</v>
+      </c>
+      <c r="E550" t="s">
+        <v>135</v>
+      </c>
+      <c r="F550">
+        <v>1.65</v>
+      </c>
+      <c r="G550">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="551" spans="1:7">
+      <c r="A551" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C551" t="s">
+        <v>14</v>
+      </c>
+      <c r="D551" t="s">
+        <v>95</v>
+      </c>
+      <c r="E551" t="s">
+        <v>96</v>
+      </c>
+      <c r="F551">
+        <v>0.71</v>
+      </c>
+      <c r="G551">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="552" spans="1:7">
+      <c r="A552" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C552" t="s">
+        <v>9</v>
+      </c>
+      <c r="D552" t="s">
+        <v>10</v>
+      </c>
+      <c r="E552" t="s">
+        <v>11</v>
+      </c>
+      <c r="F552">
+        <v>2.09</v>
+      </c>
+      <c r="G552">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="553" spans="1:7">
+      <c r="A553" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C553" t="s">
+        <v>9</v>
+      </c>
+      <c r="D553" t="s">
+        <v>39</v>
+      </c>
+      <c r="E553" t="s">
+        <v>40</v>
+      </c>
+      <c r="F553">
+        <v>0.85</v>
+      </c>
+      <c r="G553">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="554" spans="1:7">
+      <c r="A554" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C554" t="s">
+        <v>9</v>
+      </c>
+      <c r="D554" t="s">
+        <v>95</v>
+      </c>
+      <c r="E554" t="s">
+        <v>96</v>
+      </c>
+      <c r="F554">
+        <v>0.46</v>
+      </c>
+      <c r="G554">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="555" spans="1:7">
+      <c r="A555" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C555" t="s">
+        <v>9</v>
+      </c>
+      <c r="D555" t="s">
+        <v>10</v>
+      </c>
+      <c r="E555" t="s">
+        <v>11</v>
+      </c>
+      <c r="F555">
+        <v>1.11</v>
+      </c>
+      <c r="G555">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="556" spans="1:7">
+      <c r="A556" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C556" t="s">
+        <v>9</v>
+      </c>
+      <c r="D556" t="s">
+        <v>39</v>
+      </c>
+      <c r="E556" t="s">
+        <v>40</v>
+      </c>
+      <c r="F556">
+        <v>0.73</v>
+      </c>
+      <c r="G556">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="557" spans="1:7">
+      <c r="A557" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C557" t="s">
+        <v>9</v>
+      </c>
+      <c r="D557" t="s">
+        <v>501</v>
+      </c>
+      <c r="E557" t="s">
+        <v>502</v>
+      </c>
+      <c r="F557">
+        <v>1.3</v>
+      </c>
+      <c r="G557">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="558" spans="1:7">
+      <c r="A558" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C558" t="s">
+        <v>9</v>
+      </c>
+      <c r="D558" t="s">
+        <v>120</v>
+      </c>
+      <c r="E558" t="s">
+        <v>121</v>
+      </c>
+      <c r="F558">
+        <v>2.89</v>
+      </c>
+      <c r="G558">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="559" spans="1:7">
+      <c r="A559" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C559" t="s">
+        <v>9</v>
+      </c>
+      <c r="D559" t="s">
+        <v>35</v>
+      </c>
+      <c r="E559" t="s">
+        <v>36</v>
+      </c>
+      <c r="F559">
+        <v>0.19</v>
+      </c>
+      <c r="G559">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="560" spans="1:7">
+      <c r="A560" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C560" t="s">
+        <v>9</v>
+      </c>
+      <c r="D560" t="s">
+        <v>10</v>
+      </c>
+      <c r="E560" t="s">
+        <v>11</v>
+      </c>
+      <c r="F560">
+        <v>3.07</v>
+      </c>
+      <c r="G560">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="561" spans="1:7">
+      <c r="A561" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C561" t="s">
+        <v>9</v>
+      </c>
+      <c r="D561" t="s">
+        <v>39</v>
+      </c>
+      <c r="E561" t="s">
+        <v>40</v>
+      </c>
+      <c r="F561">
+        <v>2.34</v>
+      </c>
+      <c r="G561">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="562" spans="1:7">
+      <c r="A562" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C562" t="s">
+        <v>9</v>
+      </c>
+      <c r="D562" t="s">
+        <v>45</v>
+      </c>
+      <c r="E562" t="s">
+        <v>46</v>
+      </c>
+      <c r="F562">
+        <v>0.91</v>
+      </c>
+      <c r="G562">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="563" spans="1:7">
+      <c r="A563" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C563" t="s">
+        <v>262</v>
+      </c>
+      <c r="D563" t="s">
+        <v>35</v>
+      </c>
+      <c r="E563" t="s">
+        <v>36</v>
+      </c>
+      <c r="F563">
+        <v>1.03</v>
+      </c>
+      <c r="G563">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="564" spans="1:7">
+      <c r="A564" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C564" t="s">
+        <v>262</v>
+      </c>
+      <c r="D564" t="s">
+        <v>95</v>
+      </c>
+      <c r="E564" t="s">
+        <v>96</v>
+      </c>
+      <c r="F564">
+        <v>0.75</v>
+      </c>
+      <c r="G564">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="565" spans="1:7">
+      <c r="A565" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C565" t="s">
+        <v>262</v>
+      </c>
+      <c r="D565" t="s">
+        <v>120</v>
+      </c>
+      <c r="E565" t="s">
+        <v>121</v>
+      </c>
+      <c r="F565">
+        <v>1.52</v>
+      </c>
+      <c r="G565">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="566" spans="1:7">
+      <c r="A566" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C566" t="s">
+        <v>262</v>
+      </c>
+      <c r="D566" t="s">
+        <v>122</v>
+      </c>
+      <c r="E566" t="s">
+        <v>123</v>
+      </c>
+      <c r="F566">
+        <v>1.39</v>
+      </c>
+      <c r="G566">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="567" spans="1:7">
+      <c r="A567" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C567" t="s">
+        <v>262</v>
+      </c>
+      <c r="D567" t="s">
+        <v>77</v>
+      </c>
+      <c r="E567" t="s">
+        <v>78</v>
+      </c>
+      <c r="F567">
+        <v>1.25</v>
+      </c>
+      <c r="G567">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="568" spans="1:7">
+      <c r="A568" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C568" t="s">
+        <v>262</v>
+      </c>
+      <c r="D568" t="s">
+        <v>87</v>
+      </c>
+      <c r="E568" t="s">
+        <v>88</v>
+      </c>
+      <c r="F568">
+        <v>1.08</v>
+      </c>
+      <c r="G568">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="569" spans="1:7">
+      <c r="A569" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C569" t="s">
+        <v>262</v>
+      </c>
+      <c r="D569" t="s">
+        <v>55</v>
+      </c>
+      <c r="E569" t="s">
+        <v>56</v>
+      </c>
+      <c r="F569">
+        <v>0.13</v>
+      </c>
+      <c r="G569">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="570" spans="1:7">
+      <c r="A570" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C570" t="s">
+        <v>262</v>
+      </c>
+      <c r="D570" t="s">
+        <v>10</v>
+      </c>
+      <c r="E570" t="s">
+        <v>11</v>
+      </c>
+      <c r="F570">
+        <v>2.17</v>
+      </c>
+      <c r="G570">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="571" spans="1:7">
+      <c r="A571" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C571" t="s">
+        <v>262</v>
+      </c>
+      <c r="D571" t="s">
+        <v>85</v>
+      </c>
+      <c r="E571" t="s">
+        <v>86</v>
+      </c>
+      <c r="F571">
+        <v>1.22</v>
+      </c>
+      <c r="G571">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="572" spans="1:7">
+      <c r="A572" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C572" t="s">
+        <v>262</v>
+      </c>
+      <c r="D572" t="s">
+        <v>77</v>
+      </c>
+      <c r="E572" t="s">
+        <v>78</v>
+      </c>
+      <c r="F572">
+        <v>1.33</v>
+      </c>
+      <c r="G572">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="573" spans="1:7">
+      <c r="A573" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C573" t="s">
+        <v>262</v>
+      </c>
+      <c r="D573" t="s">
+        <v>77</v>
+      </c>
+      <c r="E573" t="s">
+        <v>78</v>
+      </c>
+      <c r="F573">
+        <v>1.13</v>
+      </c>
+      <c r="G573">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="574" spans="1:7">
+      <c r="A574" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C574" t="s">
+        <v>262</v>
+      </c>
+      <c r="D574" t="s">
+        <v>99</v>
+      </c>
+      <c r="E574" t="s">
+        <v>100</v>
+      </c>
+      <c r="F574">
+        <v>1.35</v>
+      </c>
+      <c r="G574">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="575" spans="1:7">
+      <c r="A575" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C575" t="s">
+        <v>262</v>
+      </c>
+      <c r="D575" t="s">
+        <v>85</v>
+      </c>
+      <c r="E575" t="s">
+        <v>86</v>
+      </c>
+      <c r="F575">
+        <v>0.94</v>
+      </c>
+      <c r="G575">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="576" spans="1:7">
+      <c r="A576" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C576" t="s">
+        <v>262</v>
+      </c>
+      <c r="D576" t="s">
+        <v>87</v>
+      </c>
+      <c r="E576" t="s">
+        <v>88</v>
+      </c>
+      <c r="F576">
+        <v>1.45</v>
+      </c>
+      <c r="G576">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="577" spans="1:7">
+      <c r="A577" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C577" t="s">
+        <v>262</v>
+      </c>
+      <c r="D577" t="s">
+        <v>35</v>
+      </c>
+      <c r="E577" t="s">
+        <v>36</v>
+      </c>
+      <c r="F577">
+        <v>0.69</v>
+      </c>
+      <c r="G577">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="578" spans="1:7">
+      <c r="A578" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C578" t="s">
+        <v>262</v>
+      </c>
+      <c r="D578" t="s">
+        <v>77</v>
+      </c>
+      <c r="E578" t="s">
+        <v>78</v>
+      </c>
+      <c r="F578">
+        <v>1.25</v>
+      </c>
+      <c r="G578">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="579" spans="1:7">
+      <c r="A579" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C579" t="s">
+        <v>262</v>
+      </c>
+      <c r="D579" t="s">
+        <v>77</v>
+      </c>
+      <c r="E579" t="s">
+        <v>78</v>
+      </c>
+      <c r="F579">
+        <v>1.25</v>
+      </c>
+      <c r="G579">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="580" spans="1:7">
+      <c r="A580" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C580" t="s">
+        <v>262</v>
+      </c>
+      <c r="D580" t="s">
+        <v>45</v>
+      </c>
+      <c r="E580" t="s">
+        <v>46</v>
+      </c>
+      <c r="F580">
+        <v>0.48</v>
+      </c>
+      <c r="G580">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="581" spans="1:7">
+      <c r="A581" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C581" t="s">
+        <v>262</v>
+      </c>
+      <c r="D581" t="s">
+        <v>182</v>
+      </c>
+      <c r="E581" t="s">
+        <v>183</v>
+      </c>
+      <c r="F581">
+        <v>0.72</v>
+      </c>
+      <c r="G581">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="582" spans="1:7">
+      <c r="A582" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C582" t="s">
+        <v>262</v>
+      </c>
+      <c r="D582" t="s">
+        <v>95</v>
+      </c>
+      <c r="E582" t="s">
+        <v>96</v>
+      </c>
+      <c r="F582">
+        <v>1.3</v>
+      </c>
+      <c r="G582">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="583" spans="1:7">
+      <c r="A583" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C583" t="s">
+        <v>262</v>
+      </c>
+      <c r="D583" t="s">
+        <v>134</v>
+      </c>
+      <c r="E583" t="s">
+        <v>135</v>
+      </c>
+      <c r="F583">
+        <v>0.81</v>
+      </c>
+      <c r="G583">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="584" spans="1:7">
+      <c r="A584" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C584" t="s">
+        <v>262</v>
+      </c>
+      <c r="D584" t="s">
+        <v>85</v>
+      </c>
+      <c r="E584" t="s">
+        <v>86</v>
+      </c>
+      <c r="F584">
+        <v>1.74</v>
+      </c>
+      <c r="G584">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="585" spans="1:7">
+      <c r="A585" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C585" t="s">
+        <v>262</v>
+      </c>
+      <c r="D585" t="s">
+        <v>85</v>
+      </c>
+      <c r="E585" t="s">
+        <v>86</v>
+      </c>
+      <c r="F585">
+        <v>0.86</v>
+      </c>
+      <c r="G585">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="586" spans="1:7">
+      <c r="A586" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C586" t="s">
+        <v>19</v>
+      </c>
+      <c r="D586" t="s">
+        <v>134</v>
+      </c>
+      <c r="E586" t="s">
+        <v>135</v>
+      </c>
+      <c r="F586">
+        <v>0.6</v>
+      </c>
+      <c r="G586">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="587" spans="1:7">
+      <c r="A587" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C587" t="s">
+        <v>262</v>
+      </c>
+      <c r="D587" t="s">
+        <v>59</v>
+      </c>
+      <c r="E587" t="s">
+        <v>60</v>
+      </c>
+      <c r="F587">
+        <v>0.54</v>
+      </c>
+      <c r="G587">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="588" spans="1:7">
+      <c r="A588" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C588" t="s">
+        <v>262</v>
+      </c>
+      <c r="D588" t="s">
+        <v>87</v>
+      </c>
+      <c r="E588" t="s">
+        <v>88</v>
+      </c>
+      <c r="F588">
+        <v>1.93</v>
+      </c>
+      <c r="G588">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="589" spans="1:7">
+      <c r="A589" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C589" t="s">
+        <v>262</v>
+      </c>
+      <c r="D589" t="s">
+        <v>99</v>
+      </c>
+      <c r="E589" t="s">
+        <v>100</v>
+      </c>
+      <c r="F589">
+        <v>1.3</v>
+      </c>
+      <c r="G589">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="590" spans="1:7">
+      <c r="A590" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C590" t="s">
+        <v>262</v>
+      </c>
+      <c r="D590" t="s">
+        <v>182</v>
+      </c>
+      <c r="E590" t="s">
+        <v>183</v>
+      </c>
+      <c r="F590">
+        <v>1.76</v>
+      </c>
+      <c r="G590">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="591" spans="1:7">
+      <c r="A591" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C591" t="s">
+        <v>262</v>
+      </c>
+      <c r="D591" t="s">
+        <v>182</v>
+      </c>
+      <c r="E591" t="s">
+        <v>183</v>
+      </c>
+      <c r="F591">
+        <v>2.45</v>
+      </c>
+      <c r="G591">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="592" spans="1:7">
+      <c r="A592" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C592" t="s">
+        <v>262</v>
+      </c>
+      <c r="D592" t="s">
+        <v>85</v>
+      </c>
+      <c r="E592" t="s">
+        <v>86</v>
+      </c>
+      <c r="F592">
+        <v>1.24</v>
+      </c>
+      <c r="G592">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="593" spans="1:7">
+      <c r="A593" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C593" t="s">
+        <v>262</v>
+      </c>
+      <c r="D593" t="s">
+        <v>39</v>
+      </c>
+      <c r="E593" t="s">
+        <v>40</v>
+      </c>
+      <c r="F593">
+        <v>0.7</v>
+      </c>
+      <c r="G593">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="594" spans="1:7">
+      <c r="A594" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C594" t="s">
+        <v>262</v>
+      </c>
+      <c r="D594" t="s">
+        <v>120</v>
+      </c>
+      <c r="E594" t="s">
+        <v>121</v>
+      </c>
+      <c r="F594">
+        <v>1.71</v>
+      </c>
+      <c r="G594">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="595" spans="1:7">
+      <c r="A595" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C595" t="s">
+        <v>262</v>
+      </c>
+      <c r="D595" t="s">
+        <v>122</v>
+      </c>
+      <c r="E595" t="s">
+        <v>123</v>
+      </c>
+      <c r="F595">
+        <v>1.71</v>
+      </c>
+      <c r="G595">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="596" spans="1:7">
+      <c r="A596" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C596" t="s">
+        <v>262</v>
+      </c>
+      <c r="D596" t="s">
+        <v>39</v>
+      </c>
+      <c r="E596" t="s">
+        <v>40</v>
+      </c>
+      <c r="F596">
+        <v>0.74</v>
+      </c>
+      <c r="G596">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="597" spans="1:7">
+      <c r="A597" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C597" t="s">
+        <v>262</v>
+      </c>
+      <c r="D597" t="s">
+        <v>99</v>
+      </c>
+      <c r="E597" t="s">
+        <v>100</v>
+      </c>
+      <c r="F597">
+        <v>1.58</v>
+      </c>
+      <c r="G597">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="598" spans="1:7">
+      <c r="A598" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C598" t="s">
+        <v>262</v>
+      </c>
+      <c r="D598" t="s">
+        <v>39</v>
+      </c>
+      <c r="E598" t="s">
+        <v>40</v>
+      </c>
+      <c r="F598">
+        <v>2.67</v>
+      </c>
+      <c r="G598">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="599" spans="1:7">
+      <c r="A599" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C599" t="s">
+        <v>262</v>
+      </c>
+      <c r="D599" t="s">
+        <v>55</v>
+      </c>
+      <c r="E599" t="s">
+        <v>56</v>
+      </c>
+      <c r="F599">
+        <v>1.27</v>
+      </c>
+      <c r="G599">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="600" spans="1:7">
+      <c r="A600" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C600" t="s">
+        <v>262</v>
+      </c>
+      <c r="D600" t="s">
+        <v>10</v>
+      </c>
+      <c r="E600" t="s">
+        <v>11</v>
+      </c>
+      <c r="F600">
+        <v>0.86</v>
+      </c>
+      <c r="G600">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="601" spans="1:7">
+      <c r="A601" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C601" t="s">
+        <v>262</v>
+      </c>
+      <c r="D601" t="s">
+        <v>77</v>
+      </c>
+      <c r="E601" t="s">
+        <v>78</v>
+      </c>
+      <c r="F601">
+        <v>1.36</v>
+      </c>
+      <c r="G601">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="602" spans="1:7">
+      <c r="A602" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B602" t="s">
+        <v>163</v>
+      </c>
+      <c r="C602" t="s">
+        <v>262</v>
+      </c>
+      <c r="D602" t="s">
+        <v>35</v>
+      </c>
+      <c r="E602" t="s">
+        <v>36</v>
+      </c>
+      <c r="F602">
+        <v>1.23</v>
+      </c>
+      <c r="G602">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="603" spans="1:7">
+      <c r="A603" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C603" t="s">
+        <v>262</v>
+      </c>
+      <c r="D603" t="s">
+        <v>55</v>
+      </c>
+      <c r="E603" t="s">
+        <v>56</v>
+      </c>
+      <c r="F603">
+        <v>0.87</v>
+      </c>
+      <c r="G603">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="604" spans="1:7">
+      <c r="A604" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C604" t="s">
+        <v>262</v>
+      </c>
+      <c r="D604" t="s">
+        <v>35</v>
+      </c>
+      <c r="E604" t="s">
+        <v>36</v>
+      </c>
+      <c r="F604">
+        <v>0.92</v>
+      </c>
+      <c r="G604">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="605" spans="1:7">
+      <c r="A605" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C605" t="s">
+        <v>262</v>
+      </c>
+      <c r="D605" t="s">
+        <v>99</v>
+      </c>
+      <c r="E605" t="s">
+        <v>100</v>
+      </c>
+      <c r="F605">
+        <v>1.72</v>
+      </c>
+      <c r="G605">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="606" spans="1:7">
+      <c r="A606" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C606" t="s">
+        <v>262</v>
+      </c>
+      <c r="D606" t="s">
+        <v>77</v>
+      </c>
+      <c r="E606" t="s">
+        <v>78</v>
+      </c>
+      <c r="F606">
+        <v>0.49</v>
+      </c>
+      <c r="G606">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="607" spans="1:7">
+      <c r="A607" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C607" t="s">
+        <v>262</v>
+      </c>
+      <c r="D607" t="s">
+        <v>99</v>
+      </c>
+      <c r="E607" t="s">
+        <v>100</v>
+      </c>
+      <c r="F607">
+        <v>0.49</v>
+      </c>
+      <c r="G607">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="608" spans="1:7">
+      <c r="A608" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C608" t="s">
+        <v>262</v>
+      </c>
+      <c r="D608" t="s">
+        <v>10</v>
+      </c>
+      <c r="E608" t="s">
+        <v>11</v>
+      </c>
+      <c r="F608">
+        <v>0.47</v>
+      </c>
+      <c r="G608">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="609" spans="1:7">
+      <c r="A609" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C609" t="s">
+        <v>262</v>
+      </c>
+      <c r="D609" t="s">
+        <v>99</v>
+      </c>
+      <c r="E609" t="s">
+        <v>100</v>
+      </c>
+      <c r="F609">
+        <v>1.45</v>
+      </c>
+      <c r="G609">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="610" spans="1:7">
+      <c r="A610" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C610" t="s">
+        <v>262</v>
+      </c>
+      <c r="D610" t="s">
+        <v>45</v>
+      </c>
+      <c r="E610" t="s">
+        <v>46</v>
+      </c>
+      <c r="F610">
+        <v>1.26</v>
+      </c>
+      <c r="G610">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="611" spans="1:7">
+      <c r="A611" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C611" t="s">
+        <v>262</v>
+      </c>
+      <c r="D611" t="s">
+        <v>45</v>
+      </c>
+      <c r="E611" t="s">
+        <v>46</v>
+      </c>
+      <c r="F611">
+        <v>4.44</v>
+      </c>
+      <c r="G611">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="612" spans="1:7">
+      <c r="A612" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C612" t="s">
+        <v>262</v>
+      </c>
+      <c r="D612" t="s">
+        <v>99</v>
+      </c>
+      <c r="E612" t="s">
+        <v>100</v>
+      </c>
+      <c r="F612">
+        <v>1.51</v>
+      </c>
+      <c r="G612">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="613" spans="1:7">
+      <c r="A613" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C613" t="s">
+        <v>19</v>
+      </c>
+      <c r="D613" t="s">
+        <v>85</v>
+      </c>
+      <c r="E613" t="s">
+        <v>86</v>
+      </c>
+      <c r="F613">
+        <v>1.12</v>
+      </c>
+      <c r="G613">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="614" spans="1:7">
+      <c r="A614" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C614" t="s">
+        <v>262</v>
+      </c>
+      <c r="D614" t="s">
+        <v>77</v>
+      </c>
+      <c r="E614" t="s">
+        <v>78</v>
+      </c>
+      <c r="F614">
+        <v>0.73</v>
+      </c>
+      <c r="G614">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="615" spans="1:7">
+      <c r="A615" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B615" t="s">
+        <v>550</v>
+      </c>
+      <c r="C615" t="s">
+        <v>262</v>
+      </c>
+      <c r="D615" t="s">
+        <v>182</v>
+      </c>
+      <c r="E615" t="s">
+        <v>183</v>
+      </c>
+      <c r="F615">
+        <v>1.71</v>
+      </c>
+      <c r="G615">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="616" spans="1:7">
+      <c r="A616" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C616" t="s">
+        <v>19</v>
+      </c>
+      <c r="D616" t="s">
+        <v>45</v>
+      </c>
+      <c r="E616" t="s">
+        <v>46</v>
+      </c>
+      <c r="F616">
+        <v>2.06</v>
+      </c>
+      <c r="G616">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="617" spans="1:7">
+      <c r="A617" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C617" t="s">
+        <v>262</v>
+      </c>
+      <c r="D617" t="s">
+        <v>65</v>
+      </c>
+      <c r="E617" t="s">
+        <v>66</v>
+      </c>
+      <c r="F617">
+        <v>0.39</v>
+      </c>
+      <c r="G617">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="618" spans="1:7">
+      <c r="A618" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C618" t="s">
+        <v>262</v>
+      </c>
+      <c r="D618" t="s">
+        <v>77</v>
+      </c>
+      <c r="E618" t="s">
+        <v>78</v>
+      </c>
+      <c r="F618">
+        <v>0.97</v>
+      </c>
+      <c r="G618">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="619" spans="1:7">
+      <c r="A619" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C619" t="s">
+        <v>262</v>
+      </c>
+      <c r="D619" t="s">
+        <v>77</v>
+      </c>
+      <c r="E619" t="s">
+        <v>78</v>
+      </c>
+      <c r="F619">
+        <v>1.55</v>
+      </c>
+      <c r="G619">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="620" spans="1:7">
+      <c r="A620" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C620" t="s">
+        <v>262</v>
+      </c>
+      <c r="D620" t="s">
+        <v>10</v>
+      </c>
+      <c r="E620" t="s">
+        <v>11</v>
+      </c>
+      <c r="F620">
+        <v>2.37</v>
+      </c>
+      <c r="G620">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="621" spans="1:7">
+      <c r="A621" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C621" t="s">
+        <v>262</v>
+      </c>
+      <c r="D621" t="s">
+        <v>99</v>
+      </c>
+      <c r="E621" t="s">
+        <v>100</v>
+      </c>
+      <c r="F621">
+        <v>0.85</v>
+      </c>
+      <c r="G621">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="622" spans="1:7">
+      <c r="A622" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C622" t="s">
+        <v>262</v>
+      </c>
+      <c r="D622" t="s">
+        <v>99</v>
+      </c>
+      <c r="E622" t="s">
+        <v>100</v>
+      </c>
+      <c r="F622">
+        <v>1.23</v>
+      </c>
+      <c r="G622">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="623" spans="1:7">
+      <c r="A623" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C623" t="s">
+        <v>262</v>
+      </c>
+      <c r="D623" t="s">
+        <v>87</v>
+      </c>
+      <c r="E623" t="s">
+        <v>88</v>
+      </c>
+      <c r="F623">
+        <v>0.93</v>
+      </c>
+      <c r="G623">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="624" spans="1:7">
+      <c r="A624" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C624" t="s">
+        <v>262</v>
+      </c>
+      <c r="D624" t="s">
+        <v>87</v>
+      </c>
+      <c r="E624" t="s">
+        <v>88</v>
+      </c>
+      <c r="F624">
+        <v>1.79</v>
+      </c>
+      <c r="G624">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="625" spans="1:7">
+      <c r="A625" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C625" t="s">
+        <v>262</v>
+      </c>
+      <c r="D625" t="s">
+        <v>10</v>
+      </c>
+      <c r="E625" t="s">
+        <v>11</v>
+      </c>
+      <c r="F625">
+        <v>0.92</v>
+      </c>
+      <c r="G625">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="626" spans="1:7">
+      <c r="A626" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C626" t="s">
+        <v>262</v>
+      </c>
+      <c r="D626" t="s">
+        <v>182</v>
+      </c>
+      <c r="E626" t="s">
+        <v>183</v>
+      </c>
+      <c r="F626">
+        <v>1.97</v>
+      </c>
+      <c r="G626">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="627" spans="1:7">
+      <c r="A627" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C627" t="s">
+        <v>262</v>
+      </c>
+      <c r="D627" t="s">
+        <v>45</v>
+      </c>
+      <c r="E627" t="s">
+        <v>46</v>
+      </c>
+      <c r="F627">
+        <v>0.32</v>
+      </c>
+      <c r="G627">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="628" spans="1:7">
+      <c r="A628" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C628" t="s">
+        <v>262</v>
+      </c>
+      <c r="D628" t="s">
+        <v>77</v>
+      </c>
+      <c r="E628" t="s">
+        <v>78</v>
+      </c>
+      <c r="F628">
+        <v>0.47</v>
+      </c>
+      <c r="G628">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="629" spans="1:7">
+      <c r="A629" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C629" t="s">
+        <v>262</v>
+      </c>
+      <c r="D629" t="s">
+        <v>55</v>
+      </c>
+      <c r="E629" t="s">
+        <v>56</v>
+      </c>
+      <c r="F629">
+        <v>0.96</v>
+      </c>
+      <c r="G629">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="630" spans="1:7">
+      <c r="A630" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C630" t="s">
+        <v>262</v>
+      </c>
+      <c r="D630" t="s">
+        <v>77</v>
+      </c>
+      <c r="E630" t="s">
+        <v>78</v>
+      </c>
+      <c r="F630">
+        <v>1.01</v>
+      </c>
+      <c r="G630">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="631" spans="1:7">
+      <c r="A631" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C631" t="s">
+        <v>262</v>
+      </c>
+      <c r="D631" t="s">
+        <v>65</v>
+      </c>
+      <c r="E631" t="s">
+        <v>66</v>
+      </c>
+      <c r="F631">
+        <v>0.2</v>
+      </c>
+      <c r="G631">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="632" spans="1:7">
+      <c r="A632" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C632" t="s">
+        <v>262</v>
+      </c>
+      <c r="D632" t="s">
+        <v>65</v>
+      </c>
+      <c r="E632" t="s">
+        <v>66</v>
+      </c>
+      <c r="F632">
+        <v>1.87</v>
+      </c>
+      <c r="G632">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="633" spans="1:7">
+      <c r="A633" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C633" t="s">
+        <v>262</v>
+      </c>
+      <c r="D633" t="s">
+        <v>45</v>
+      </c>
+      <c r="E633" t="s">
+        <v>46</v>
+      </c>
+      <c r="F633">
+        <v>0.71</v>
+      </c>
+      <c r="G633">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="634" spans="1:7">
+      <c r="A634" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C634" t="s">
+        <v>262</v>
+      </c>
+      <c r="D634" t="s">
+        <v>77</v>
+      </c>
+      <c r="E634" t="s">
+        <v>78</v>
+      </c>
+      <c r="F634">
+        <v>0.8</v>
+      </c>
+      <c r="G634">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="635" spans="1:7">
+      <c r="A635" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C635" t="s">
+        <v>262</v>
+      </c>
+      <c r="D635" t="s">
+        <v>501</v>
+      </c>
+      <c r="E635" t="s">
+        <v>502</v>
+      </c>
+      <c r="F635">
+        <v>1.51</v>
+      </c>
+      <c r="G635">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="636" spans="1:7">
+      <c r="A636" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C636" t="s">
+        <v>262</v>
+      </c>
+      <c r="D636" t="s">
+        <v>85</v>
+      </c>
+      <c r="E636" t="s">
+        <v>86</v>
+      </c>
+      <c r="F636">
+        <v>0.3</v>
+      </c>
+      <c r="G636">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="637" spans="1:7">
+      <c r="A637" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C637" t="s">
+        <v>262</v>
+      </c>
+      <c r="D637" t="s">
+        <v>77</v>
+      </c>
+      <c r="E637" t="s">
+        <v>78</v>
+      </c>
+      <c r="F637">
+        <v>0.28</v>
+      </c>
+      <c r="G637">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="638" spans="1:7">
+      <c r="A638" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C638" t="s">
+        <v>262</v>
+      </c>
+      <c r="D638" t="s">
+        <v>95</v>
+      </c>
+      <c r="E638" t="s">
+        <v>96</v>
+      </c>
+      <c r="F638">
+        <v>0.74</v>
+      </c>
+      <c r="G638">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="639" spans="1:7">
+      <c r="A639" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C639" t="s">
+        <v>262</v>
+      </c>
+      <c r="D639" t="s">
+        <v>134</v>
+      </c>
+      <c r="E639" t="s">
+        <v>135</v>
+      </c>
+      <c r="F639">
+        <v>0.62</v>
+      </c>
+      <c r="G639">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="640" spans="1:7">
+      <c r="A640" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C640" t="s">
+        <v>262</v>
+      </c>
+      <c r="D640" t="s">
+        <v>85</v>
+      </c>
+      <c r="E640" t="s">
+        <v>86</v>
+      </c>
+      <c r="F640">
+        <v>1.55</v>
+      </c>
+      <c r="G640">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="641" spans="1:7">
+      <c r="A641" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C641" t="s">
+        <v>262</v>
+      </c>
+      <c r="D641" t="s">
+        <v>87</v>
+      </c>
+      <c r="E641" t="s">
+        <v>88</v>
+      </c>
+      <c r="F641">
+        <v>0.9</v>
+      </c>
+      <c r="G641">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="642" spans="1:7">
+      <c r="A642" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C642" t="s">
+        <v>9</v>
+      </c>
+      <c r="D642" t="s">
+        <v>77</v>
+      </c>
+      <c r="E642" t="s">
+        <v>78</v>
+      </c>
+      <c r="F642">
+        <v>1.69</v>
+      </c>
+      <c r="G642">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="643" spans="1:7">
+      <c r="A643" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C643" t="s">
+        <v>9</v>
+      </c>
+      <c r="D643" t="s">
+        <v>87</v>
+      </c>
+      <c r="E643" t="s">
+        <v>88</v>
+      </c>
+      <c r="F643">
+        <v>1.66</v>
+      </c>
+      <c r="G643">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="644" spans="1:7">
+      <c r="A644" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C644" t="s">
+        <v>9</v>
+      </c>
+      <c r="D644" t="s">
+        <v>59</v>
+      </c>
+      <c r="E644" t="s">
+        <v>60</v>
+      </c>
+      <c r="F644">
+        <v>0.41</v>
+      </c>
+      <c r="G644">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="645" spans="1:7">
+      <c r="A645" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C645" t="s">
+        <v>269</v>
+      </c>
+      <c r="D645" t="s">
+        <v>45</v>
+      </c>
+      <c r="E645" t="s">
+        <v>46</v>
+      </c>
+      <c r="F645">
+        <v>1.18</v>
+      </c>
+      <c r="G645">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="646" spans="1:7">
+      <c r="A646" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C646" t="s">
+        <v>262</v>
+      </c>
+      <c r="D646" t="s">
+        <v>87</v>
+      </c>
+      <c r="E646" t="s">
+        <v>88</v>
+      </c>
+      <c r="F646">
+        <v>1.27</v>
+      </c>
+      <c r="G646">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="647" spans="1:7">
+      <c r="A647" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C647" t="s">
+        <v>262</v>
+      </c>
+      <c r="D647" t="s">
+        <v>85</v>
+      </c>
+      <c r="E647" t="s">
+        <v>86</v>
+      </c>
+      <c r="F647">
+        <v>0.91</v>
+      </c>
+      <c r="G647">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="648" spans="1:7">
+      <c r="A648" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C648" t="s">
+        <v>262</v>
+      </c>
+      <c r="D648" t="s">
+        <v>87</v>
+      </c>
+      <c r="E648" t="s">
+        <v>88</v>
+      </c>
+      <c r="F648">
+        <v>1.46</v>
+      </c>
+      <c r="G648">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="649" spans="1:7">
+      <c r="A649" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C649" t="s">
+        <v>262</v>
+      </c>
+      <c r="D649" t="s">
+        <v>45</v>
+      </c>
+      <c r="E649" t="s">
+        <v>46</v>
+      </c>
+      <c r="F649">
+        <v>0.97</v>
+      </c>
+      <c r="G649">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="650" spans="1:7">
+      <c r="A650" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C650" t="s">
+        <v>262</v>
+      </c>
+      <c r="D650" t="s">
+        <v>120</v>
+      </c>
+      <c r="E650" t="s">
+        <v>121</v>
+      </c>
+      <c r="F650">
+        <v>0.86</v>
+      </c>
+      <c r="G650">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="651" spans="1:7">
+      <c r="A651" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C651" t="s">
+        <v>262</v>
+      </c>
+      <c r="D651" t="s">
+        <v>122</v>
+      </c>
+      <c r="E651" t="s">
+        <v>123</v>
+      </c>
+      <c r="F651">
+        <v>1.51</v>
+      </c>
+      <c r="G651">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="652" spans="1:7">
+      <c r="A652" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C652" t="s">
+        <v>262</v>
+      </c>
+      <c r="D652" t="s">
+        <v>45</v>
+      </c>
+      <c r="E652" t="s">
+        <v>46</v>
+      </c>
+      <c r="F652">
+        <v>1.28</v>
+      </c>
+      <c r="G652">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="653" spans="1:7">
+      <c r="A653" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C653" t="s">
+        <v>262</v>
+      </c>
+      <c r="D653" t="s">
+        <v>35</v>
+      </c>
+      <c r="E653" t="s">
+        <v>36</v>
+      </c>
+      <c r="F653">
+        <v>1.19</v>
+      </c>
+      <c r="G653">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="654" spans="1:7">
+      <c r="A654" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C654" t="s">
+        <v>262</v>
+      </c>
+      <c r="D654" t="s">
+        <v>85</v>
+      </c>
+      <c r="E654" t="s">
+        <v>86</v>
+      </c>
+      <c r="F654">
+        <v>0.82</v>
+      </c>
+      <c r="G654">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="655" spans="1:7">
+      <c r="A655" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C655" t="s">
+        <v>9</v>
+      </c>
+      <c r="D655" t="s">
+        <v>87</v>
+      </c>
+      <c r="E655" t="s">
+        <v>88</v>
+      </c>
+      <c r="F655">
+        <v>0.98</v>
+      </c>
+      <c r="G655">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="656" spans="1:7">
+      <c r="A656" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C656" t="s">
+        <v>9</v>
+      </c>
+      <c r="D656" t="s">
+        <v>85</v>
+      </c>
+      <c r="E656" t="s">
+        <v>86</v>
+      </c>
+      <c r="F656">
+        <v>0.29</v>
+      </c>
+      <c r="G656">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="657" spans="1:7">
+      <c r="A657" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C657" t="s">
+        <v>113</v>
+      </c>
+      <c r="D657" t="s">
+        <v>120</v>
+      </c>
+      <c r="E657" t="s">
+        <v>121</v>
+      </c>
+      <c r="F657">
+        <v>1.77</v>
+      </c>
+      <c r="G657">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="658" spans="1:7">
+      <c r="A658" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C658" t="s">
+        <v>113</v>
+      </c>
+      <c r="D658" t="s">
+        <v>10</v>
+      </c>
+      <c r="E658" t="s">
+        <v>11</v>
+      </c>
+      <c r="F658">
+        <v>0.9</v>
+      </c>
+      <c r="G658">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="659" spans="1:7">
+      <c r="A659" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C659" t="s">
+        <v>9</v>
+      </c>
+      <c r="D659" t="s">
+        <v>10</v>
+      </c>
+      <c r="E659" t="s">
+        <v>11</v>
+      </c>
+      <c r="F659">
+        <v>0.22</v>
+      </c>
+      <c r="G659">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="660" spans="1:7">
+      <c r="A660" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C660" t="s">
+        <v>9</v>
+      </c>
+      <c r="D660" t="s">
+        <v>99</v>
+      </c>
+      <c r="E660" t="s">
+        <v>100</v>
+      </c>
+      <c r="F660">
+        <v>0.43</v>
+      </c>
+      <c r="G660">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="661" spans="1:7">
+      <c r="A661" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C661" t="s">
+        <v>9</v>
+      </c>
+      <c r="D661" t="s">
+        <v>39</v>
+      </c>
+      <c r="E661" t="s">
+        <v>40</v>
+      </c>
+      <c r="F661">
+        <v>1.07</v>
+      </c>
+      <c r="G661">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="662" spans="1:7">
+      <c r="A662" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C662" t="s">
+        <v>9</v>
+      </c>
+      <c r="D662" t="s">
+        <v>134</v>
+      </c>
+      <c r="E662" t="s">
+        <v>135</v>
+      </c>
+      <c r="F662">
+        <v>0.76</v>
+      </c>
+      <c r="G662">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="663" spans="1:7">
+      <c r="A663" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C663" t="s">
+        <v>9</v>
+      </c>
+      <c r="D663" t="s">
+        <v>39</v>
+      </c>
+      <c r="E663" t="s">
+        <v>40</v>
+      </c>
+      <c r="F663">
+        <v>0.72</v>
+      </c>
+      <c r="G663">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="664" spans="1:7">
+      <c r="A664" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C664" t="s">
+        <v>9</v>
+      </c>
+      <c r="D664" t="s">
+        <v>55</v>
+      </c>
+      <c r="E664" t="s">
+        <v>56</v>
+      </c>
+      <c r="F664">
+        <v>0.97</v>
+      </c>
+      <c r="G664">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="665" spans="1:7">
+      <c r="A665" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C665" t="s">
+        <v>9</v>
+      </c>
+      <c r="D665" t="s">
+        <v>134</v>
+      </c>
+      <c r="E665" t="s">
+        <v>135</v>
+      </c>
+      <c r="F665">
+        <v>0.61</v>
+      </c>
+      <c r="G665">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="666" spans="1:7">
+      <c r="A666" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C666" t="s">
+        <v>9</v>
+      </c>
+      <c r="D666" t="s">
+        <v>55</v>
+      </c>
+      <c r="E666" t="s">
+        <v>56</v>
+      </c>
+      <c r="F666">
+        <v>0.91</v>
+      </c>
+      <c r="G666">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="667" spans="1:7">
+      <c r="A667" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C667" t="s">
+        <v>14</v>
+      </c>
+      <c r="D667" t="s">
+        <v>134</v>
+      </c>
+      <c r="E667" t="s">
+        <v>135</v>
+      </c>
+      <c r="F667">
+        <v>0.59</v>
+      </c>
+      <c r="G667">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="668" spans="1:7">
+      <c r="A668" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C668" t="s">
+        <v>14</v>
+      </c>
+      <c r="D668" t="s">
+        <v>120</v>
+      </c>
+      <c r="E668" t="s">
+        <v>121</v>
+      </c>
+      <c r="F668">
+        <v>5.76</v>
+      </c>
+      <c r="G668">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="669" spans="1:7">
+      <c r="A669" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C669" t="s">
+        <v>26</v>
+      </c>
+      <c r="D669" t="s">
+        <v>120</v>
+      </c>
+      <c r="E669" t="s">
+        <v>121</v>
+      </c>
+      <c r="F669">
+        <v>5.85</v>
+      </c>
+      <c r="G669">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="670" spans="1:7">
+      <c r="A670" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C670" t="s">
+        <v>9</v>
+      </c>
+      <c r="D670" t="s">
+        <v>59</v>
+      </c>
+      <c r="E670" t="s">
+        <v>60</v>
+      </c>
+      <c r="F670">
+        <v>1.48</v>
+      </c>
+      <c r="G670">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="671" spans="1:7">
+      <c r="A671" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C671" t="s">
+        <v>113</v>
+      </c>
+      <c r="D671" t="s">
+        <v>77</v>
+      </c>
+      <c r="E671" t="s">
+        <v>78</v>
+      </c>
+      <c r="F671">
+        <v>1.12</v>
+      </c>
+      <c r="G671">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="672" spans="1:7">
+      <c r="A672" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C672" t="s">
+        <v>9</v>
+      </c>
+      <c r="D672" t="s">
+        <v>95</v>
+      </c>
+      <c r="E672" t="s">
+        <v>96</v>
+      </c>
+      <c r="F672">
+        <v>0.49</v>
+      </c>
+      <c r="G672">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="673" spans="1:7">
+      <c r="A673" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C673" t="s">
+        <v>113</v>
+      </c>
+      <c r="D673" t="s">
+        <v>85</v>
+      </c>
+      <c r="E673" t="s">
+        <v>86</v>
+      </c>
+      <c r="F673">
+        <v>0.4</v>
+      </c>
+      <c r="G673">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="674" spans="1:7">
+      <c r="A674" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C674" t="s">
+        <v>113</v>
+      </c>
+      <c r="D674" t="s">
+        <v>10</v>
+      </c>
+      <c r="E674" t="s">
+        <v>11</v>
+      </c>
+      <c r="F674">
+        <v>2.88</v>
+      </c>
+      <c r="G674">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="675" spans="1:7">
+      <c r="A675" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C675" t="s">
+        <v>113</v>
+      </c>
+      <c r="D675" t="s">
+        <v>55</v>
+      </c>
+      <c r="E675" t="s">
+        <v>56</v>
+      </c>
+      <c r="F675">
+        <v>0.15</v>
+      </c>
+      <c r="G675">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="676" spans="1:7">
+      <c r="A676" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C676" t="s">
+        <v>113</v>
+      </c>
+      <c r="D676" t="s">
+        <v>134</v>
+      </c>
+      <c r="E676" t="s">
+        <v>135</v>
+      </c>
+      <c r="F676">
+        <v>0.12</v>
+      </c>
+      <c r="G676">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="677" spans="1:7">
+      <c r="A677" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C677" t="s">
+        <v>113</v>
+      </c>
+      <c r="D677" t="s">
+        <v>35</v>
+      </c>
+      <c r="E677" t="s">
+        <v>36</v>
+      </c>
+      <c r="F677">
+        <v>1.18</v>
+      </c>
+      <c r="G677">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="678" spans="1:7">
+      <c r="A678" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C678" t="s">
+        <v>113</v>
+      </c>
+      <c r="D678" t="s">
+        <v>77</v>
+      </c>
+      <c r="E678" t="s">
+        <v>78</v>
+      </c>
+      <c r="F678">
+        <v>1.47</v>
+      </c>
+      <c r="G678">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="679" spans="1:7">
+      <c r="A679" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C679" t="s">
+        <v>113</v>
+      </c>
+      <c r="D679" t="s">
+        <v>15</v>
+      </c>
+      <c r="E679" t="s">
+        <v>16</v>
+      </c>
+      <c r="F679">
+        <v>0.82</v>
+      </c>
+      <c r="G679">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="680" spans="1:7">
+      <c r="A680" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C680" t="s">
+        <v>113</v>
+      </c>
+      <c r="D680" t="s">
+        <v>99</v>
+      </c>
+      <c r="E680" t="s">
+        <v>100</v>
+      </c>
+      <c r="F680">
+        <v>0.89</v>
+      </c>
+      <c r="G680">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="681" spans="1:7">
+      <c r="A681" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B681" t="s">
+        <v>813</v>
+      </c>
+      <c r="C681" t="s">
+        <v>113</v>
+      </c>
+      <c r="D681" t="s">
+        <v>95</v>
+      </c>
+      <c r="E681" t="s">
+        <v>96</v>
+      </c>
+      <c r="F681">
+        <v>0.55</v>
+      </c>
+      <c r="G681">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="682" spans="1:7">
+      <c r="A682" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C682" t="s">
+        <v>113</v>
+      </c>
+      <c r="D682" t="s">
+        <v>59</v>
+      </c>
+      <c r="E682" t="s">
+        <v>60</v>
+      </c>
+      <c r="F682">
+        <v>0.77</v>
+      </c>
+      <c r="G682">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="683" spans="1:7">
+      <c r="A683" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C683" t="s">
+        <v>113</v>
+      </c>
+      <c r="D683" t="s">
+        <v>65</v>
+      </c>
+      <c r="E683" t="s">
+        <v>66</v>
+      </c>
+      <c r="F683">
+        <v>1.67</v>
+      </c>
+      <c r="G683">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="684" spans="1:7">
+      <c r="A684" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C684" t="s">
+        <v>113</v>
+      </c>
+      <c r="D684" t="s">
+        <v>45</v>
+      </c>
+      <c r="E684" t="s">
+        <v>46</v>
+      </c>
+      <c r="F684">
+        <v>0.24</v>
+      </c>
+      <c r="G684">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="685" spans="1:7">
+      <c r="A685" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B685" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C685" t="s">
+        <v>113</v>
+      </c>
+      <c r="D685" t="s">
+        <v>77</v>
+      </c>
+      <c r="E685" t="s">
+        <v>78</v>
+      </c>
+      <c r="F685">
+        <v>1.38</v>
+      </c>
+      <c r="G685">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="686" spans="1:7">
+      <c r="A686" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B686" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C686" t="s">
+        <v>113</v>
+      </c>
+      <c r="D686" t="s">
+        <v>59</v>
+      </c>
+      <c r="E686" t="s">
+        <v>60</v>
+      </c>
+      <c r="F686">
+        <v>0.64</v>
+      </c>
+      <c r="G686">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="687" spans="1:7">
+      <c r="A687" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B687" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C687" t="s">
+        <v>113</v>
+      </c>
+      <c r="D687" t="s">
+        <v>10</v>
+      </c>
+      <c r="E687" t="s">
+        <v>11</v>
+      </c>
+      <c r="F687">
+        <v>1.08</v>
+      </c>
+      <c r="G687">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="688" spans="1:7">
+      <c r="A688" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B688" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C688" t="s">
+        <v>113</v>
+      </c>
+      <c r="D688" t="s">
+        <v>35</v>
+      </c>
+      <c r="E688" t="s">
+        <v>36</v>
+      </c>
+      <c r="F688">
+        <v>0.73</v>
+      </c>
+      <c r="G688">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="689" spans="1:7">
+      <c r="A689" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B689" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C689" t="s">
+        <v>113</v>
+      </c>
+      <c r="D689" t="s">
+        <v>501</v>
+      </c>
+      <c r="E689" t="s">
+        <v>502</v>
+      </c>
+      <c r="F689">
+        <v>1.51</v>
+      </c>
+      <c r="G689">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="690" spans="1:7">
+      <c r="A690" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B690" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C690" t="s">
+        <v>113</v>
+      </c>
+      <c r="D690" t="s">
+        <v>99</v>
+      </c>
+      <c r="E690" t="s">
+        <v>100</v>
+      </c>
+      <c r="F690">
+        <v>0.96</v>
+      </c>
+      <c r="G690">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="691" spans="1:7">
+      <c r="A691" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B691" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C691" t="s">
+        <v>113</v>
+      </c>
+      <c r="D691" t="s">
+        <v>77</v>
+      </c>
+      <c r="E691" t="s">
+        <v>78</v>
+      </c>
+      <c r="F691">
+        <v>0.63</v>
+      </c>
+      <c r="G691">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="692" spans="1:7">
+      <c r="A692" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B692" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C692" t="s">
+        <v>113</v>
+      </c>
+      <c r="D692" t="s">
+        <v>45</v>
+      </c>
+      <c r="E692" t="s">
+        <v>46</v>
+      </c>
+      <c r="F692">
+        <v>1.28</v>
+      </c>
+      <c r="G692">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="693" spans="1:7">
+      <c r="A693" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B693" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C693" t="s">
+        <v>113</v>
+      </c>
+      <c r="D693" t="s">
+        <v>55</v>
+      </c>
+      <c r="E693" t="s">
+        <v>56</v>
+      </c>
+      <c r="F693">
+        <v>0.82</v>
+      </c>
+      <c r="G693">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="694" spans="1:7">
+      <c r="A694" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B694" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C694" t="s">
+        <v>113</v>
+      </c>
+      <c r="D694" t="s">
+        <v>134</v>
+      </c>
+      <c r="E694" t="s">
+        <v>135</v>
+      </c>
+      <c r="F694">
+        <v>0.68</v>
+      </c>
+      <c r="G694">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="695" spans="1:7">
+      <c r="A695" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C695" t="s">
+        <v>113</v>
+      </c>
+      <c r="D695" t="s">
+        <v>77</v>
+      </c>
+      <c r="E695" t="s">
+        <v>78</v>
+      </c>
+      <c r="F695">
+        <v>1.16</v>
+      </c>
+      <c r="G695">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="696" spans="1:7">
+      <c r="A696" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B696" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C696" t="s">
+        <v>113</v>
+      </c>
+      <c r="D696" t="s">
+        <v>77</v>
+      </c>
+      <c r="E696" t="s">
+        <v>78</v>
+      </c>
+      <c r="F696">
+        <v>1.22</v>
+      </c>
+      <c r="G696">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="697" spans="1:7">
+      <c r="A697" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B697" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C697" t="s">
+        <v>113</v>
+      </c>
+      <c r="D697" t="s">
+        <v>95</v>
+      </c>
+      <c r="E697" t="s">
+        <v>96</v>
+      </c>
+      <c r="F697">
+        <v>0.24</v>
+      </c>
+      <c r="G697">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="698" spans="1:7">
+      <c r="A698" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B698" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C698" t="s">
+        <v>113</v>
+      </c>
+      <c r="D698" t="s">
+        <v>55</v>
+      </c>
+      <c r="E698" t="s">
+        <v>56</v>
+      </c>
+      <c r="F698">
+        <v>0.75</v>
+      </c>
+      <c r="G698">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="699" spans="1:7">
+      <c r="A699" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B699" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C699" t="s">
+        <v>113</v>
+      </c>
+      <c r="D699" t="s">
+        <v>39</v>
+      </c>
+      <c r="E699" t="s">
+        <v>40</v>
+      </c>
+      <c r="F699">
+        <v>0.92</v>
+      </c>
+      <c r="G699">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="700" spans="1:7">
+      <c r="A700" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B700" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C700" t="s">
+        <v>9</v>
+      </c>
+      <c r="D700" t="s">
+        <v>15</v>
+      </c>
+      <c r="E700" t="s">
+        <v>16</v>
+      </c>
+      <c r="F700">
+        <v>0.72</v>
+      </c>
+      <c r="G700">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="701" spans="1:7">
+      <c r="A701" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B701" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C701" t="s">
+        <v>113</v>
+      </c>
+      <c r="D701" t="s">
+        <v>77</v>
+      </c>
+      <c r="E701" t="s">
+        <v>78</v>
+      </c>
+      <c r="F701">
+        <v>1.42</v>
+      </c>
+      <c r="G701">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="702" spans="1:7">
+      <c r="A702" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B702" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C702" t="s">
+        <v>113</v>
+      </c>
+      <c r="D702" t="s">
+        <v>59</v>
+      </c>
+      <c r="E702" t="s">
+        <v>60</v>
+      </c>
+      <c r="F702">
+        <v>0.47</v>
+      </c>
+      <c r="G702">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="703" spans="1:7">
+      <c r="A703" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B703" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C703" t="s">
+        <v>113</v>
+      </c>
+      <c r="D703" t="s">
+        <v>65</v>
+      </c>
+      <c r="E703" t="s">
+        <v>66</v>
+      </c>
+      <c r="F703">
+        <v>1.54</v>
+      </c>
+      <c r="G703">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="704" spans="1:7">
+      <c r="A704" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B704" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C704" t="s">
+        <v>113</v>
+      </c>
+      <c r="D704" t="s">
+        <v>65</v>
+      </c>
+      <c r="E704" t="s">
+        <v>66</v>
+      </c>
+      <c r="F704">
+        <v>1.66</v>
+      </c>
+      <c r="G704">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="705" spans="1:7">
+      <c r="A705" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B705" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C705" t="s">
+        <v>113</v>
+      </c>
+      <c r="D705" t="s">
+        <v>65</v>
+      </c>
+      <c r="E705" t="s">
+        <v>66</v>
+      </c>
+      <c r="F705">
+        <v>1.54</v>
+      </c>
+      <c r="G705">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="706" spans="1:7">
+      <c r="A706" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B706" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C706" t="s">
+        <v>113</v>
+      </c>
+      <c r="D706" t="s">
+        <v>65</v>
+      </c>
+      <c r="E706" t="s">
+        <v>66</v>
+      </c>
+      <c r="F706">
+        <v>1.53</v>
+      </c>
+      <c r="G706">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="707" spans="1:7">
+      <c r="A707" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B707" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C707" t="s">
+        <v>9</v>
+      </c>
+      <c r="D707" t="s">
+        <v>120</v>
+      </c>
+      <c r="E707" t="s">
+        <v>121</v>
+      </c>
+      <c r="F707">
+        <v>1.59</v>
+      </c>
+      <c r="G707">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="708" spans="1:7">
+      <c r="A708" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B708" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C708" t="s">
+        <v>9</v>
+      </c>
+      <c r="D708" t="s">
+        <v>122</v>
+      </c>
+      <c r="E708" t="s">
+        <v>123</v>
+      </c>
+      <c r="F708">
+        <v>1.1</v>
+      </c>
+      <c r="G708">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="709" spans="1:7">
+      <c r="A709" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B709" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C709" t="s">
+        <v>9</v>
+      </c>
+      <c r="D709" t="s">
+        <v>39</v>
+      </c>
+      <c r="E709" t="s">
+        <v>40</v>
+      </c>
+      <c r="F709">
+        <v>0.87</v>
+      </c>
+      <c r="G709">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="710" spans="1:7">
+      <c r="A710" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B710" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C710" t="s">
+        <v>9</v>
+      </c>
+      <c r="D710" t="s">
+        <v>55</v>
+      </c>
+      <c r="E710" t="s">
+        <v>56</v>
+      </c>
+      <c r="F710">
+        <v>0.92</v>
+      </c>
+      <c r="G710">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="711" spans="1:7">
+      <c r="A711" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B711" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C711" t="s">
+        <v>9</v>
+      </c>
+      <c r="D711" t="s">
+        <v>120</v>
+      </c>
+      <c r="E711" t="s">
+        <v>121</v>
+      </c>
+      <c r="F711">
+        <v>1.45</v>
+      </c>
+      <c r="G711">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="712" spans="1:7">
+      <c r="A712" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B712" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C712" t="s">
+        <v>9</v>
+      </c>
+      <c r="D712" t="s">
+        <v>122</v>
+      </c>
+      <c r="E712" t="s">
+        <v>123</v>
+      </c>
+      <c r="F712">
+        <v>1.8</v>
+      </c>
+      <c r="G712">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="713" spans="1:7">
+      <c r="A713" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B713" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C713" t="s">
+        <v>9</v>
+      </c>
+      <c r="D713" t="s">
+        <v>45</v>
+      </c>
+      <c r="E713" t="s">
+        <v>46</v>
+      </c>
+      <c r="F713">
+        <v>1.2</v>
+      </c>
+      <c r="G713">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="714" spans="1:7">
+      <c r="A714" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C714" t="s">
+        <v>9</v>
+      </c>
+      <c r="D714" t="s">
+        <v>120</v>
+      </c>
+      <c r="E714" t="s">
+        <v>121</v>
+      </c>
+      <c r="F714">
+        <v>1.45</v>
+      </c>
+      <c r="G714">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="715" spans="1:7">
+      <c r="A715" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B715" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C715" t="s">
+        <v>9</v>
+      </c>
+      <c r="D715" t="s">
+        <v>122</v>
+      </c>
+      <c r="E715" t="s">
+        <v>123</v>
+      </c>
+      <c r="F715">
+        <v>1.8</v>
+      </c>
+      <c r="G715">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="716" spans="1:7">
+      <c r="A716" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C716" t="s">
+        <v>9</v>
+      </c>
+      <c r="D716" t="s">
+        <v>120</v>
+      </c>
+      <c r="E716" t="s">
+        <v>121</v>
+      </c>
+      <c r="F716">
+        <v>1.45</v>
+      </c>
+      <c r="G716">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="717" spans="1:7">
+      <c r="A717" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C717" t="s">
+        <v>9</v>
+      </c>
+      <c r="D717" t="s">
+        <v>122</v>
+      </c>
+      <c r="E717" t="s">
+        <v>123</v>
+      </c>
+      <c r="F717">
+        <v>1.8</v>
+      </c>
+      <c r="G717">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="718" spans="1:7">
+      <c r="A718" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B718" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C718" t="s">
+        <v>9</v>
+      </c>
+      <c r="D718" t="s">
+        <v>65</v>
+      </c>
+      <c r="E718" t="s">
+        <v>66</v>
+      </c>
+      <c r="F718">
+        <v>1.86</v>
+      </c>
+      <c r="G718">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="719" spans="1:7">
+      <c r="A719" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B719" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C719" t="s">
+        <v>9</v>
+      </c>
+      <c r="D719" t="s">
+        <v>85</v>
+      </c>
+      <c r="E719" t="s">
+        <v>86</v>
+      </c>
+      <c r="F719">
+        <v>1.34</v>
+      </c>
+      <c r="G719">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="720" spans="1:7">
+      <c r="A720" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C720" t="s">
+        <v>9</v>
+      </c>
+      <c r="D720" t="s">
+        <v>134</v>
+      </c>
+      <c r="E720" t="s">
+        <v>135</v>
+      </c>
+      <c r="F720">
+        <v>0.55</v>
+      </c>
+      <c r="G720">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="721" spans="1:7">
+      <c r="A721" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B721" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C721" t="s">
+        <v>9</v>
+      </c>
+      <c r="D721" t="s">
+        <v>45</v>
+      </c>
+      <c r="E721" t="s">
+        <v>46</v>
+      </c>
+      <c r="F721">
+        <v>1.27</v>
+      </c>
+      <c r="G721">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="722" spans="1:7">
+      <c r="A722" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B722" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C722" t="s">
+        <v>9</v>
+      </c>
+      <c r="D722" t="s">
+        <v>65</v>
+      </c>
+      <c r="E722" t="s">
+        <v>66</v>
+      </c>
+      <c r="F722">
+        <v>1.86</v>
+      </c>
+      <c r="G722">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="723" spans="1:7">
+      <c r="A723" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B723" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C723" t="s">
+        <v>9</v>
+      </c>
+      <c r="D723" t="s">
+        <v>59</v>
+      </c>
+      <c r="E723" t="s">
+        <v>60</v>
+      </c>
+      <c r="F723">
+        <v>1.54</v>
+      </c>
+      <c r="G723">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="724" spans="1:7">
+      <c r="A724" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C724" t="s">
+        <v>9</v>
+      </c>
+      <c r="D724" t="s">
+        <v>65</v>
+      </c>
+      <c r="E724" t="s">
+        <v>66</v>
+      </c>
+      <c r="F724">
+        <v>1.86</v>
+      </c>
+      <c r="G724">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="725" spans="1:7">
+      <c r="A725" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B725" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C725" t="s">
+        <v>9</v>
+      </c>
+      <c r="D725" t="s">
+        <v>85</v>
+      </c>
+      <c r="E725" t="s">
+        <v>86</v>
+      </c>
+      <c r="F725">
+        <v>0.43</v>
+      </c>
+      <c r="G725">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="726" spans="1:7">
+      <c r="A726" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C726" t="s">
+        <v>9</v>
+      </c>
+      <c r="D726" t="s">
+        <v>120</v>
+      </c>
+      <c r="E726" t="s">
+        <v>121</v>
+      </c>
+      <c r="F726">
+        <v>0.15</v>
+      </c>
+      <c r="G726">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="727" spans="1:7">
+      <c r="A727" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B727" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C727" t="s">
+        <v>9</v>
+      </c>
+      <c r="D727" t="s">
+        <v>122</v>
+      </c>
+      <c r="E727" t="s">
+        <v>123</v>
+      </c>
+      <c r="F727">
+        <v>0.79</v>
+      </c>
+      <c r="G727">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="728" spans="1:7">
+      <c r="A728" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C728" t="s">
+        <v>9</v>
+      </c>
+      <c r="D728" t="s">
+        <v>120</v>
+      </c>
+      <c r="E728" t="s">
+        <v>121</v>
+      </c>
+      <c r="F728">
+        <v>0.36</v>
+      </c>
+      <c r="G728">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="729" spans="1:7">
+      <c r="A729" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B729" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C729" t="s">
+        <v>9</v>
+      </c>
+      <c r="D729" t="s">
+        <v>122</v>
+      </c>
+      <c r="E729" t="s">
+        <v>123</v>
+      </c>
+      <c r="F729">
+        <v>0.66</v>
+      </c>
+      <c r="G729">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="730" spans="1:7">
+      <c r="A730" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C730" t="s">
+        <v>9</v>
+      </c>
+      <c r="D730" t="s">
+        <v>65</v>
+      </c>
+      <c r="E730" t="s">
+        <v>66</v>
+      </c>
+      <c r="F730">
+        <v>0.2</v>
+      </c>
+      <c r="G730">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="731" spans="1:7">
+      <c r="A731" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B731" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C731" t="s">
+        <v>9</v>
+      </c>
+      <c r="D731" t="s">
+        <v>95</v>
+      </c>
+      <c r="E731" t="s">
+        <v>96</v>
+      </c>
+      <c r="F731">
+        <v>0.44</v>
+      </c>
+      <c r="G731">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="732" spans="1:7">
+      <c r="A732" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B732" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C732" t="s">
+        <v>9</v>
+      </c>
+      <c r="D732" t="s">
+        <v>35</v>
+      </c>
+      <c r="E732" t="s">
+        <v>36</v>
+      </c>
+      <c r="F732">
+        <v>1.05</v>
+      </c>
+      <c r="G732">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="733" spans="1:7">
+      <c r="A733" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B733" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C733" t="s">
+        <v>9</v>
+      </c>
+      <c r="D733" t="s">
+        <v>59</v>
+      </c>
+      <c r="E733" t="s">
+        <v>60</v>
+      </c>
+      <c r="F733">
+        <v>0.15</v>
+      </c>
+      <c r="G733">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="734" spans="1:7">
+      <c r="A734" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C734" t="s">
+        <v>9</v>
+      </c>
+      <c r="D734" t="s">
+        <v>59</v>
+      </c>
+      <c r="E734" t="s">
+        <v>60</v>
+      </c>
+      <c r="F734">
+        <v>0.5</v>
+      </c>
+      <c r="G734">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="735" spans="1:7">
+      <c r="A735" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B735" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C735" t="s">
+        <v>9</v>
+      </c>
+      <c r="D735" t="s">
+        <v>39</v>
+      </c>
+      <c r="E735" t="s">
+        <v>40</v>
+      </c>
+      <c r="F735">
+        <v>0.49</v>
+      </c>
+      <c r="G735">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="736" spans="1:7">
+      <c r="A736" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B736" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C736" t="s">
+        <v>9</v>
+      </c>
+      <c r="D736" t="s">
+        <v>39</v>
+      </c>
+      <c r="E736" t="s">
+        <v>40</v>
+      </c>
+      <c r="F736">
+        <v>0.87</v>
+      </c>
+      <c r="G736">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="737" spans="1:7">
+      <c r="A737" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C737" t="s">
+        <v>9</v>
+      </c>
+      <c r="D737" t="s">
+        <v>55</v>
+      </c>
+      <c r="E737" t="s">
+        <v>56</v>
+      </c>
+      <c r="F737">
+        <v>0.54</v>
+      </c>
+      <c r="G737">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="738" spans="1:7">
+      <c r="A738" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B738" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C738" t="s">
+        <v>9</v>
+      </c>
+      <c r="D738" t="s">
+        <v>39</v>
+      </c>
+      <c r="E738" t="s">
+        <v>40</v>
+      </c>
+      <c r="F738">
+        <v>0.86</v>
+      </c>
+      <c r="G738">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="739" spans="1:7">
+      <c r="A739" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B739" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C739" t="s">
+        <v>9</v>
+      </c>
+      <c r="D739" t="s">
+        <v>182</v>
+      </c>
+      <c r="E739" t="s">
+        <v>183</v>
+      </c>
+      <c r="F739">
+        <v>0.01</v>
+      </c>
+      <c r="G739">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="740" spans="1:7">
+      <c r="A740" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B740" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C740" t="s">
+        <v>9</v>
+      </c>
+      <c r="D740" t="s">
+        <v>55</v>
+      </c>
+      <c r="E740" t="s">
+        <v>56</v>
+      </c>
+      <c r="F740">
+        <v>0.8</v>
+      </c>
+      <c r="G740">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="741" spans="1:7">
+      <c r="A741" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B741" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C741" t="s">
+        <v>9</v>
+      </c>
+      <c r="D741" t="s">
+        <v>95</v>
+      </c>
+      <c r="E741" t="s">
+        <v>96</v>
+      </c>
+      <c r="F741">
+        <v>0.42</v>
+      </c>
+      <c r="G741">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="742" spans="1:7">
+      <c r="A742" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B742" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C742" t="s">
+        <v>9</v>
+      </c>
+      <c r="D742" t="s">
+        <v>45</v>
+      </c>
+      <c r="E742" t="s">
+        <v>46</v>
+      </c>
+      <c r="F742">
+        <v>1.31</v>
+      </c>
+      <c r="G742">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="743" spans="1:7">
+      <c r="A743" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B743" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C743" t="s">
+        <v>9</v>
+      </c>
+      <c r="D743" t="s">
+        <v>226</v>
+      </c>
+      <c r="E743" t="s">
+        <v>227</v>
+      </c>
+      <c r="F743">
+        <v>2.63</v>
+      </c>
+      <c r="G743">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="744" spans="1:7">
+      <c r="A744" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B744" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C744" t="s">
+        <v>9</v>
+      </c>
+      <c r="D744" t="s">
+        <v>59</v>
+      </c>
+      <c r="E744" t="s">
+        <v>60</v>
+      </c>
+      <c r="F744">
+        <v>0.64</v>
+      </c>
+      <c r="G744">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="745" spans="1:7">
+      <c r="A745" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B745" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C745" t="s">
+        <v>9</v>
+      </c>
+      <c r="D745" t="s">
+        <v>77</v>
+      </c>
+      <c r="E745" t="s">
+        <v>78</v>
+      </c>
+      <c r="F745">
+        <v>0.88</v>
+      </c>
+      <c r="G745">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="746" spans="1:7">
+      <c r="A746" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B746" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C746" t="s">
+        <v>9</v>
+      </c>
+      <c r="D746" t="s">
+        <v>55</v>
+      </c>
+      <c r="E746" t="s">
+        <v>56</v>
+      </c>
+      <c r="F746">
+        <v>0.82</v>
+      </c>
+      <c r="G746">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="747" spans="1:7">
+      <c r="A747" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B747" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C747" t="s">
+        <v>9</v>
+      </c>
+      <c r="D747" t="s">
+        <v>59</v>
+      </c>
+      <c r="E747" t="s">
+        <v>60</v>
+      </c>
+      <c r="F747">
+        <v>0.44</v>
+      </c>
+      <c r="G747">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="748" spans="1:7">
+      <c r="A748" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B748" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C748" t="s">
+        <v>9</v>
+      </c>
+      <c r="D748" t="s">
+        <v>59</v>
+      </c>
+      <c r="E748" t="s">
+        <v>60</v>
+      </c>
+      <c r="F748">
+        <v>1.13</v>
+      </c>
+      <c r="G748">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="749" spans="1:7">
+      <c r="A749" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B749" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C749" t="s">
+        <v>9</v>
+      </c>
+      <c r="D749" t="s">
+        <v>85</v>
+      </c>
+      <c r="E749" t="s">
+        <v>86</v>
+      </c>
+      <c r="F749">
+        <v>0.92</v>
+      </c>
+      <c r="G749">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="750" spans="1:7">
+      <c r="A750" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B750" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C750" t="s">
+        <v>9</v>
+      </c>
+      <c r="D750" t="s">
+        <v>87</v>
+      </c>
+      <c r="E750" t="s">
+        <v>88</v>
+      </c>
+      <c r="F750">
+        <v>1.45</v>
+      </c>
+      <c r="G750">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="751" spans="1:7">
+      <c r="A751" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B751" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C751" t="s">
+        <v>9</v>
+      </c>
+      <c r="D751" t="s">
+        <v>85</v>
+      </c>
+      <c r="E751" t="s">
+        <v>86</v>
+      </c>
+      <c r="F751">
+        <v>0.98</v>
+      </c>
+      <c r="G751">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="752" spans="1:7">
+      <c r="A752" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B752" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C752" t="s">
+        <v>9</v>
+      </c>
+      <c r="D752" t="s">
+        <v>87</v>
+      </c>
+      <c r="E752" t="s">
+        <v>88</v>
+      </c>
+      <c r="F752">
+        <v>1.4</v>
+      </c>
+      <c r="G752">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="753" spans="1:7">
+      <c r="A753" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B753" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C753" t="s">
+        <v>9</v>
+      </c>
+      <c r="D753" t="s">
+        <v>55</v>
+      </c>
+      <c r="E753" t="s">
+        <v>56</v>
+      </c>
+      <c r="F753">
+        <v>0.66</v>
+      </c>
+      <c r="G753">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="754" spans="1:7">
+      <c r="A754" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B754" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C754" t="s">
+        <v>9</v>
+      </c>
+      <c r="D754" t="s">
+        <v>134</v>
+      </c>
+      <c r="E754" t="s">
+        <v>135</v>
+      </c>
+      <c r="F754">
+        <v>0.64</v>
+      </c>
+      <c r="G754">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="755" spans="1:7">
+      <c r="A755" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B755" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C755" t="s">
+        <v>9</v>
+      </c>
+      <c r="D755" t="s">
+        <v>59</v>
+      </c>
+      <c r="E755" t="s">
+        <v>60</v>
+      </c>
+      <c r="F755">
+        <v>0.58</v>
+      </c>
+      <c r="G755">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="756" spans="1:7">
+      <c r="A756" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B756" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C756" t="s">
+        <v>9</v>
+      </c>
+      <c r="D756" t="s">
+        <v>120</v>
+      </c>
+      <c r="E756" t="s">
+        <v>121</v>
+      </c>
+      <c r="F756">
+        <v>2.0</v>
+      </c>
+      <c r="G756">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="757" spans="1:7">
+      <c r="A757" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B757" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C757" t="s">
+        <v>9</v>
+      </c>
+      <c r="D757" t="s">
+        <v>95</v>
+      </c>
+      <c r="E757" t="s">
+        <v>96</v>
+      </c>
+      <c r="F757">
+        <v>0.77</v>
+      </c>
+      <c r="G757">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="758" spans="1:7">
+      <c r="A758" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B758" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C758" t="s">
+        <v>9</v>
+      </c>
+      <c r="D758" t="s">
+        <v>120</v>
+      </c>
+      <c r="E758" t="s">
+        <v>121</v>
+      </c>
+      <c r="F758">
+        <v>1.79</v>
+      </c>
+      <c r="G758">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="759" spans="1:7">
+      <c r="A759" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B759" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C759" t="s">
+        <v>9</v>
+      </c>
+      <c r="D759" t="s">
+        <v>10</v>
+      </c>
+      <c r="E759" t="s">
+        <v>11</v>
+      </c>
+      <c r="F759">
+        <v>0.66</v>
+      </c>
+      <c r="G759">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="760" spans="1:7">
+      <c r="A760" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B760" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C760" t="s">
+        <v>9</v>
+      </c>
+      <c r="D760" t="s">
+        <v>77</v>
+      </c>
+      <c r="E760" t="s">
+        <v>78</v>
+      </c>
+      <c r="F760">
+        <v>1.02</v>
+      </c>
+      <c r="G760">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="761" spans="1:7">
+      <c r="A761" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B761" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C761" t="s">
+        <v>9</v>
+      </c>
+      <c r="D761" t="s">
+        <v>39</v>
+      </c>
+      <c r="E761" t="s">
+        <v>40</v>
+      </c>
+      <c r="F761">
+        <v>0.81</v>
+      </c>
+      <c r="G761">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="762" spans="1:7">
+      <c r="A762" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B762" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C762" t="s">
+        <v>14</v>
+      </c>
+      <c r="D762" t="s">
+        <v>95</v>
+      </c>
+      <c r="E762" t="s">
+        <v>96</v>
+      </c>
+      <c r="F762">
+        <v>0.71</v>
+      </c>
+      <c r="G762">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="763" spans="1:7">
+      <c r="A763" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B763" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C763" t="s">
+        <v>14</v>
+      </c>
+      <c r="D763" t="s">
+        <v>134</v>
+      </c>
+      <c r="E763" t="s">
+        <v>135</v>
+      </c>
+      <c r="F763">
+        <v>1.42</v>
+      </c>
+      <c r="G763">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="764" spans="1:7">
+      <c r="A764" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B764" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C764" t="s">
+        <v>9</v>
+      </c>
+      <c r="D764" t="s">
+        <v>10</v>
+      </c>
+      <c r="E764" t="s">
+        <v>11</v>
+      </c>
+      <c r="F764">
+        <v>1.8</v>
+      </c>
+      <c r="G764">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="765" spans="1:7">
+      <c r="A765" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B765" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C765" t="s">
+        <v>9</v>
+      </c>
+      <c r="D765" t="s">
+        <v>10</v>
+      </c>
+      <c r="E765" t="s">
+        <v>11</v>
+      </c>
+      <c r="F765">
+        <v>1.07</v>
+      </c>
+      <c r="G765">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="766" spans="1:7">
+      <c r="A766" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B766" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C766" t="s">
+        <v>9</v>
+      </c>
+      <c r="D766" t="s">
+        <v>10</v>
+      </c>
+      <c r="E766" t="s">
+        <v>11</v>
+      </c>
+      <c r="F766">
+        <v>3.2</v>
+      </c>
+      <c r="G766">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="767" spans="1:7">
+      <c r="A767" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B767" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C767" t="s">
+        <v>9</v>
+      </c>
+      <c r="D767" t="s">
+        <v>10</v>
+      </c>
+      <c r="E767" t="s">
+        <v>11</v>
+      </c>
+      <c r="F767">
+        <v>2.7</v>
+      </c>
+      <c r="G767">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="768" spans="1:7">
+      <c r="A768" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B768" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C768" t="s">
+        <v>19</v>
+      </c>
+      <c r="D768" t="s">
+        <v>95</v>
+      </c>
+      <c r="E768" t="s">
+        <v>96</v>
+      </c>
+      <c r="F768">
+        <v>0.85</v>
+      </c>
+      <c r="G768">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="769" spans="1:7">
+      <c r="A769" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B769" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C769" t="s">
+        <v>19</v>
+      </c>
+      <c r="D769" t="s">
+        <v>134</v>
+      </c>
+      <c r="E769" t="s">
+        <v>135</v>
+      </c>
+      <c r="F769">
+        <v>1.37</v>
+      </c>
+      <c r="G769">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="770" spans="1:7">
+      <c r="A770" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B770" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C770" t="s">
+        <v>26</v>
+      </c>
+      <c r="D770" t="s">
+        <v>39</v>
+      </c>
+      <c r="E770" t="s">
+        <v>40</v>
+      </c>
+      <c r="F770">
+        <v>2.99</v>
+      </c>
+      <c r="G770">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="771" spans="1:7">
+      <c r="A771" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B771" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C771" t="s">
+        <v>14</v>
+      </c>
+      <c r="D771" t="s">
+        <v>10</v>
+      </c>
+      <c r="E771" t="s">
+        <v>11</v>
+      </c>
+      <c r="F771">
+        <v>0.84</v>
+      </c>
+      <c r="G771">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="772" spans="1:7">
+      <c r="A772" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B772" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C772" t="s">
+        <v>14</v>
+      </c>
+      <c r="D772" t="s">
+        <v>10</v>
+      </c>
+      <c r="E772" t="s">
+        <v>11</v>
+      </c>
+      <c r="F772">
+        <v>0.04</v>
+      </c>
+      <c r="G772">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="773" spans="1:7">
+      <c r="A773" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B773" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C773" t="s">
+        <v>14</v>
+      </c>
+      <c r="D773" t="s">
+        <v>77</v>
+      </c>
+      <c r="E773" t="s">
+        <v>78</v>
+      </c>
+      <c r="F773">
+        <v>0.75</v>
+      </c>
+      <c r="G773">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="774" spans="1:7">
+      <c r="A774" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B774" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C774" t="s">
+        <v>14</v>
+      </c>
+      <c r="D774" t="s">
+        <v>35</v>
+      </c>
+      <c r="E774" t="s">
+        <v>36</v>
+      </c>
+      <c r="F774">
+        <v>0.83</v>
+      </c>
+      <c r="G774">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="775" spans="1:7">
+      <c r="A775" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B775" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C775" t="s">
+        <v>14</v>
+      </c>
+      <c r="D775" t="s">
+        <v>59</v>
+      </c>
+      <c r="E775" t="s">
+        <v>60</v>
+      </c>
+      <c r="F775">
+        <v>0.88</v>
+      </c>
+      <c r="G775">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="776" spans="1:7">
+      <c r="A776" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B776" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C776" t="s">
+        <v>14</v>
+      </c>
+      <c r="D776" t="s">
+        <v>77</v>
+      </c>
+      <c r="E776" t="s">
+        <v>78</v>
+      </c>
+      <c r="F776">
+        <v>1.37</v>
+      </c>
+      <c r="G776">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="777" spans="1:7">
+      <c r="A777" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B777" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C777" t="s">
+        <v>14</v>
+      </c>
+      <c r="D777" t="s">
+        <v>95</v>
+      </c>
+      <c r="E777" t="s">
+        <v>96</v>
+      </c>
+      <c r="F777">
+        <v>1.64</v>
+      </c>
+      <c r="G777">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="778" spans="1:7">
+      <c r="A778" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B778" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C778" t="s">
+        <v>14</v>
+      </c>
+      <c r="D778" t="s">
+        <v>39</v>
+      </c>
+      <c r="E778" t="s">
+        <v>40</v>
+      </c>
+      <c r="F778">
+        <v>0.67</v>
+      </c>
+      <c r="G778">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="779" spans="1:7">
+      <c r="A779" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B779" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C779" t="s">
+        <v>14</v>
+      </c>
+      <c r="D779" t="s">
+        <v>59</v>
+      </c>
+      <c r="E779" t="s">
+        <v>60</v>
+      </c>
+      <c r="F779">
+        <v>1.62</v>
+      </c>
+      <c r="G779">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="780" spans="1:7">
+      <c r="A780" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B780" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C780" t="s">
+        <v>14</v>
+      </c>
+      <c r="D780" t="s">
+        <v>15</v>
+      </c>
+      <c r="E780" t="s">
+        <v>16</v>
+      </c>
+      <c r="F780">
+        <v>0.79</v>
+      </c>
+      <c r="G780">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="781" spans="1:7">
+      <c r="A781" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B781" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C781" t="s">
+        <v>14</v>
+      </c>
+      <c r="D781" t="s">
+        <v>10</v>
+      </c>
+      <c r="E781" t="s">
+        <v>11</v>
+      </c>
+      <c r="F781">
+        <v>2.52</v>
+      </c>
+      <c r="G781">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="782" spans="1:7">
+      <c r="A782" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B782" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C782" t="s">
+        <v>14</v>
+      </c>
+      <c r="D782" t="s">
+        <v>501</v>
+      </c>
+      <c r="E782" t="s">
+        <v>502</v>
+      </c>
+      <c r="F782">
+        <v>1.45</v>
+      </c>
+      <c r="G782">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="783" spans="1:7">
+      <c r="A783" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B783" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C783" t="s">
+        <v>14</v>
+      </c>
+      <c r="D783" t="s">
+        <v>15</v>
+      </c>
+      <c r="E783" t="s">
+        <v>16</v>
+      </c>
+      <c r="F783">
+        <v>1.29</v>
+      </c>
+      <c r="G783">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="784" spans="1:7">
+      <c r="A784" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B784" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C784" t="s">
+        <v>14</v>
+      </c>
+      <c r="D784" t="s">
+        <v>182</v>
+      </c>
+      <c r="E784" t="s">
+        <v>183</v>
+      </c>
+      <c r="F784">
+        <v>2.6</v>
+      </c>
+      <c r="G784">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="785" spans="1:7">
+      <c r="A785" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B785" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C785" t="s">
+        <v>14</v>
+      </c>
+      <c r="D785" t="s">
+        <v>15</v>
+      </c>
+      <c r="E785" t="s">
+        <v>16</v>
+      </c>
+      <c r="F785">
+        <v>4.31</v>
+      </c>
+      <c r="G785">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="786" spans="1:7">
+      <c r="A786" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B786" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C786" t="s">
+        <v>14</v>
+      </c>
+      <c r="D786" t="s">
+        <v>226</v>
+      </c>
+      <c r="E786" t="s">
+        <v>227</v>
+      </c>
+      <c r="F786">
+        <v>3.15</v>
+      </c>
+      <c r="G786">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="787" spans="1:7">
+      <c r="A787" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B787" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C787" t="s">
+        <v>14</v>
+      </c>
+      <c r="D787" t="s">
+        <v>35</v>
+      </c>
+      <c r="E787" t="s">
+        <v>36</v>
+      </c>
+      <c r="F787">
+        <v>0.66</v>
+      </c>
+      <c r="G787">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="788" spans="1:7">
+      <c r="A788" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B788" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C788" t="s">
+        <v>14</v>
+      </c>
+      <c r="D788" t="s">
+        <v>35</v>
+      </c>
+      <c r="E788" t="s">
+        <v>36</v>
+      </c>
+      <c r="F788">
+        <v>0.89</v>
+      </c>
+      <c r="G788">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="789" spans="1:7">
+      <c r="A789" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B789" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C789" t="s">
+        <v>14</v>
+      </c>
+      <c r="D789" t="s">
+        <v>15</v>
+      </c>
+      <c r="E789" t="s">
+        <v>16</v>
+      </c>
+      <c r="F789">
+        <v>0.89</v>
+      </c>
+      <c r="G789">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="790" spans="1:7">
+      <c r="A790" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B790" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C790" t="s">
+        <v>14</v>
+      </c>
+      <c r="D790" t="s">
+        <v>10</v>
+      </c>
+      <c r="E790" t="s">
+        <v>11</v>
+      </c>
+      <c r="F790">
+        <v>1.98</v>
+      </c>
+      <c r="G790">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="791" spans="1:7">
+      <c r="A791" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B791" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C791" t="s">
+        <v>14</v>
+      </c>
+      <c r="D791" t="s">
+        <v>35</v>
+      </c>
+      <c r="E791" t="s">
+        <v>36</v>
+      </c>
+      <c r="F791">
+        <v>0.97</v>
+      </c>
+      <c r="G791">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="792" spans="1:7">
+      <c r="A792" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B792" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C792" t="s">
+        <v>14</v>
+      </c>
+      <c r="D792" t="s">
+        <v>35</v>
+      </c>
+      <c r="E792" t="s">
+        <v>36</v>
+      </c>
+      <c r="F792">
+        <v>0.94</v>
+      </c>
+      <c r="G792">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="793" spans="1:7">
+      <c r="A793" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B793" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C793" t="s">
+        <v>14</v>
+      </c>
+      <c r="D793" t="s">
+        <v>35</v>
+      </c>
+      <c r="E793" t="s">
+        <v>36</v>
+      </c>
+      <c r="F793">
+        <v>0.91</v>
+      </c>
+      <c r="G793">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="794" spans="1:7">
+      <c r="A794" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B794" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C794" t="s">
+        <v>14</v>
+      </c>
+      <c r="D794" t="s">
+        <v>35</v>
+      </c>
+      <c r="E794" t="s">
+        <v>36</v>
+      </c>
+      <c r="F794">
+        <v>0.86</v>
+      </c>
+      <c r="G794">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="795" spans="1:7">
+      <c r="A795" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B795" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C795" t="s">
+        <v>14</v>
+      </c>
+      <c r="D795" t="s">
+        <v>35</v>
+      </c>
+      <c r="E795" t="s">
+        <v>36</v>
+      </c>
+      <c r="F795">
+        <v>0.92</v>
+      </c>
+      <c r="G795">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="796" spans="1:7">
+      <c r="A796" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B796" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C796" t="s">
+        <v>14</v>
+      </c>
+      <c r="D796" t="s">
+        <v>15</v>
+      </c>
+      <c r="E796" t="s">
+        <v>16</v>
+      </c>
+      <c r="F796">
+        <v>0.66</v>
+      </c>
+      <c r="G796">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="797" spans="1:7">
+      <c r="A797" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B797" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C797" t="s">
+        <v>14</v>
+      </c>
+      <c r="D797" t="s">
+        <v>15</v>
+      </c>
+      <c r="E797" t="s">
+        <v>16</v>
+      </c>
+      <c r="F797">
+        <v>1.06</v>
+      </c>
+      <c r="G797">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="798" spans="1:7">
+      <c r="A798" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B798" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C798" t="s">
+        <v>14</v>
+      </c>
+      <c r="D798" t="s">
+        <v>226</v>
+      </c>
+      <c r="E798" t="s">
+        <v>227</v>
+      </c>
+      <c r="F798">
+        <v>4.38</v>
+      </c>
+      <c r="G798">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="799" spans="1:7">
+      <c r="A799" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B799" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C799" t="s">
+        <v>14</v>
+      </c>
+      <c r="D799" t="s">
+        <v>65</v>
+      </c>
+      <c r="E799" t="s">
+        <v>66</v>
+      </c>
+      <c r="F799">
+        <v>0.74</v>
+      </c>
+      <c r="G799">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="800" spans="1:7">
+      <c r="A800" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B800" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C800" t="s">
+        <v>14</v>
+      </c>
+      <c r="D800" t="s">
+        <v>182</v>
+      </c>
+      <c r="E800" t="s">
+        <v>183</v>
+      </c>
+      <c r="F800">
+        <v>3.0</v>
+      </c>
+      <c r="G800">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="801" spans="1:7">
+      <c r="A801" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B801" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C801" t="s">
+        <v>14</v>
+      </c>
+      <c r="D801" t="s">
+        <v>77</v>
+      </c>
+      <c r="E801" t="s">
+        <v>78</v>
+      </c>
+      <c r="F801">
+        <v>0.86</v>
+      </c>
+      <c r="G801">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="802" spans="1:7">
+      <c r="A802" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B802" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C802" t="s">
+        <v>14</v>
+      </c>
+      <c r="D802" t="s">
+        <v>120</v>
+      </c>
+      <c r="E802" t="s">
+        <v>121</v>
+      </c>
+      <c r="F802">
+        <v>3.6</v>
+      </c>
+      <c r="G802">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="803" spans="1:7">
+      <c r="A803" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B803" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C803" t="s">
+        <v>14</v>
+      </c>
+      <c r="D803" t="s">
+        <v>120</v>
+      </c>
+      <c r="E803" t="s">
+        <v>121</v>
+      </c>
+      <c r="F803">
+        <v>2.77</v>
+      </c>
+      <c r="G803">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="804" spans="1:7">
+      <c r="A804" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B804" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C804" t="s">
+        <v>14</v>
+      </c>
+      <c r="D804" t="s">
+        <v>120</v>
+      </c>
+      <c r="E804" t="s">
+        <v>121</v>
+      </c>
+      <c r="F804">
+        <v>3.71</v>
+      </c>
+      <c r="G804">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="805" spans="1:7">
+      <c r="A805" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B805" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C805" t="s">
+        <v>14</v>
+      </c>
+      <c r="D805" t="s">
+        <v>87</v>
+      </c>
+      <c r="E805" t="s">
+        <v>88</v>
+      </c>
+      <c r="F805">
+        <v>0.64</v>
+      </c>
+      <c r="G805">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="806" spans="1:7">
+      <c r="A806" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B806" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C806" t="s">
+        <v>14</v>
+      </c>
+      <c r="D806" t="s">
+        <v>10</v>
+      </c>
+      <c r="E806" t="s">
+        <v>11</v>
+      </c>
+      <c r="F806">
+        <v>0.9</v>
+      </c>
+      <c r="G806">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="807" spans="1:7">
+      <c r="A807" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B807" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C807" t="s">
+        <v>14</v>
+      </c>
+      <c r="D807" t="s">
+        <v>45</v>
+      </c>
+      <c r="E807" t="s">
+        <v>46</v>
+      </c>
+      <c r="F807">
+        <v>4.66</v>
+      </c>
+      <c r="G807">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="808" spans="1:7">
+      <c r="A808" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B808" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C808" t="s">
+        <v>14</v>
+      </c>
+      <c r="D808" t="s">
+        <v>55</v>
+      </c>
+      <c r="E808" t="s">
+        <v>56</v>
+      </c>
+      <c r="F808">
+        <v>0.06</v>
+      </c>
+      <c r="G808">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="809" spans="1:7">
+      <c r="A809" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B809" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C809" t="s">
+        <v>14</v>
+      </c>
+      <c r="D809" t="s">
+        <v>77</v>
+      </c>
+      <c r="E809" t="s">
+        <v>78</v>
+      </c>
+      <c r="F809">
+        <v>0.32</v>
+      </c>
+      <c r="G809">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="810" spans="1:7">
+      <c r="A810" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B810" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C810" t="s">
+        <v>14</v>
+      </c>
+      <c r="D810" t="s">
+        <v>95</v>
+      </c>
+      <c r="E810" t="s">
+        <v>96</v>
+      </c>
+      <c r="F810">
+        <v>0.57</v>
+      </c>
+      <c r="G810">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="811" spans="1:7">
+      <c r="A811" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B811" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C811" t="s">
+        <v>14</v>
+      </c>
+      <c r="D811" t="s">
+        <v>77</v>
+      </c>
+      <c r="E811" t="s">
+        <v>78</v>
+      </c>
+      <c r="F811">
+        <v>1.34</v>
+      </c>
+      <c r="G811">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="812" spans="1:7">
+      <c r="A812" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B812" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C812" t="s">
+        <v>14</v>
+      </c>
+      <c r="D812" t="s">
+        <v>85</v>
+      </c>
+      <c r="E812" t="s">
+        <v>86</v>
+      </c>
+      <c r="F812">
+        <v>0.99</v>
+      </c>
+      <c r="G812">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="813" spans="1:7">
+      <c r="A813" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B813" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C813" t="s">
+        <v>14</v>
+      </c>
+      <c r="D813" t="s">
+        <v>87</v>
+      </c>
+      <c r="E813" t="s">
+        <v>88</v>
+      </c>
+      <c r="F813">
+        <v>1.83</v>
+      </c>
+      <c r="G813">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="814" spans="1:7">
+      <c r="A814" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B814" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C814" t="s">
+        <v>14</v>
+      </c>
+      <c r="D814" t="s">
+        <v>77</v>
+      </c>
+      <c r="E814" t="s">
+        <v>78</v>
+      </c>
+      <c r="F814">
+        <v>1.2</v>
+      </c>
+      <c r="G814">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="815" spans="1:7">
+      <c r="A815" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B815" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C815" t="s">
+        <v>14</v>
+      </c>
+      <c r="D815" t="s">
+        <v>99</v>
+      </c>
+      <c r="E815" t="s">
+        <v>100</v>
+      </c>
+      <c r="F815">
+        <v>0.55</v>
+      </c>
+      <c r="G815">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="816" spans="1:7">
+      <c r="A816" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B816" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C816" t="s">
+        <v>14</v>
+      </c>
+      <c r="D816" t="s">
+        <v>85</v>
+      </c>
+      <c r="E816" t="s">
+        <v>86</v>
+      </c>
+      <c r="F816">
+        <v>3.82</v>
+      </c>
+      <c r="G816">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="817" spans="1:7">
+      <c r="A817" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B817" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C817" t="s">
+        <v>14</v>
+      </c>
+      <c r="D817" t="s">
+        <v>87</v>
+      </c>
+      <c r="E817" t="s">
+        <v>88</v>
+      </c>
+      <c r="F817">
+        <v>5.87</v>
+      </c>
+      <c r="G817">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="818" spans="1:7">
+      <c r="A818" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B818" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C818" t="s">
+        <v>14</v>
+      </c>
+      <c r="D818" t="s">
+        <v>77</v>
+      </c>
+      <c r="E818" t="s">
+        <v>78</v>
+      </c>
+      <c r="F818">
+        <v>0.8</v>
+      </c>
+      <c r="G818">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="819" spans="1:7">
+      <c r="A819" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B819" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C819" t="s">
+        <v>14</v>
+      </c>
+      <c r="D819" t="s">
+        <v>95</v>
+      </c>
+      <c r="E819" t="s">
+        <v>96</v>
+      </c>
+      <c r="F819">
+        <v>0.71</v>
+      </c>
+      <c r="G819">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="820" spans="1:7">
+      <c r="A820" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B820" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C820" t="s">
+        <v>14</v>
+      </c>
+      <c r="D820" t="s">
+        <v>501</v>
+      </c>
+      <c r="E820" t="s">
+        <v>502</v>
+      </c>
+      <c r="F820">
+        <v>1.84</v>
+      </c>
+      <c r="G820">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="821" spans="1:7">
+      <c r="A821" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B821" t="s">
+        <v>731</v>
+      </c>
+      <c r="C821" t="s">
+        <v>14</v>
+      </c>
+      <c r="D821" t="s">
+        <v>99</v>
+      </c>
+      <c r="E821" t="s">
+        <v>100</v>
+      </c>
+      <c r="F821">
+        <v>1.71</v>
+      </c>
+      <c r="G821">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="822" spans="1:7">
+      <c r="A822" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B822" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C822" t="s">
+        <v>14</v>
+      </c>
+      <c r="D822" t="s">
+        <v>99</v>
+      </c>
+      <c r="E822" t="s">
+        <v>100</v>
+      </c>
+      <c r="F822">
+        <v>1.64</v>
+      </c>
+      <c r="G822">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="823" spans="1:7">
+      <c r="A823" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B823" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C823" t="s">
+        <v>14</v>
+      </c>
+      <c r="D823" t="s">
+        <v>85</v>
+      </c>
+      <c r="E823" t="s">
+        <v>86</v>
+      </c>
+      <c r="F823">
+        <v>0.64</v>
+      </c>
+      <c r="G823">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="824" spans="1:7">
+      <c r="A824" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B824" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C824" t="s">
+        <v>14</v>
+      </c>
+      <c r="D824" t="s">
+        <v>95</v>
+      </c>
+      <c r="E824" t="s">
+        <v>96</v>
+      </c>
+      <c r="F824">
+        <v>0.37</v>
+      </c>
+      <c r="G824">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="825" spans="1:7">
+      <c r="A825" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B825" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C825" t="s">
+        <v>14</v>
+      </c>
+      <c r="D825" t="s">
+        <v>35</v>
+      </c>
+      <c r="E825" t="s">
+        <v>36</v>
+      </c>
+      <c r="F825">
+        <v>1.18</v>
+      </c>
+      <c r="G825">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="826" spans="1:7">
+      <c r="A826" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B826" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C826" t="s">
+        <v>14</v>
+      </c>
+      <c r="D826" t="s">
+        <v>55</v>
+      </c>
+      <c r="E826" t="s">
+        <v>56</v>
+      </c>
+      <c r="F826">
+        <v>1.35</v>
+      </c>
+      <c r="G826">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="827" spans="1:7">
+      <c r="A827" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B827" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C827" t="s">
+        <v>14</v>
+      </c>
+      <c r="D827" t="s">
+        <v>10</v>
+      </c>
+      <c r="E827" t="s">
+        <v>11</v>
+      </c>
+      <c r="F827">
+        <v>2.57</v>
+      </c>
+      <c r="G827">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="828" spans="1:7">
+      <c r="A828" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B828" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C828" t="s">
+        <v>14</v>
+      </c>
+      <c r="D828" t="s">
+        <v>39</v>
+      </c>
+      <c r="E828" t="s">
+        <v>40</v>
+      </c>
+      <c r="F828">
+        <v>2.67</v>
+      </c>
+      <c r="G828">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="829" spans="1:7">
+      <c r="A829" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B829" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C829" t="s">
+        <v>14</v>
+      </c>
+      <c r="D829" t="s">
+        <v>55</v>
+      </c>
+      <c r="E829" t="s">
+        <v>56</v>
+      </c>
+      <c r="F829">
+        <v>1.28</v>
+      </c>
+      <c r="G829">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="830" spans="1:7">
+      <c r="A830" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B830" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C830" t="s">
+        <v>14</v>
+      </c>
+      <c r="D830" t="s">
+        <v>99</v>
+      </c>
+      <c r="E830" t="s">
+        <v>100</v>
+      </c>
+      <c r="F830">
+        <v>0.98</v>
+      </c>
+      <c r="G830">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="831" spans="1:7">
+      <c r="A831" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B831" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C831" t="s">
+        <v>14</v>
+      </c>
+      <c r="D831" t="s">
+        <v>10</v>
+      </c>
+      <c r="E831" t="s">
+        <v>11</v>
+      </c>
+      <c r="F831">
+        <v>1.01</v>
+      </c>
+      <c r="G831">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="832" spans="1:7">
+      <c r="A832" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B832" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C832" t="s">
+        <v>9</v>
+      </c>
+      <c r="D832" t="s">
+        <v>77</v>
+      </c>
+      <c r="E832" t="s">
+        <v>78</v>
+      </c>
+      <c r="F832">
+        <v>1.19</v>
+      </c>
+      <c r="G832">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="833" spans="1:7">
+      <c r="A833" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B833" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C833" t="s">
+        <v>9</v>
+      </c>
+      <c r="D833" t="s">
+        <v>45</v>
+      </c>
+      <c r="E833" t="s">
+        <v>46</v>
+      </c>
+      <c r="F833">
+        <v>0.32</v>
+      </c>
+      <c r="G833">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="834" spans="1:7">
+      <c r="A834" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B834" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C834" t="s">
+        <v>14</v>
+      </c>
+      <c r="D834" t="s">
+        <v>120</v>
+      </c>
+      <c r="E834" t="s">
+        <v>121</v>
+      </c>
+      <c r="F834">
+        <v>5.69</v>
+      </c>
+      <c r="G834">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="835" spans="1:7">
+      <c r="A835" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B835" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C835" t="s">
+        <v>14</v>
+      </c>
+      <c r="D835" t="s">
+        <v>134</v>
+      </c>
+      <c r="E835" t="s">
+        <v>135</v>
+      </c>
+      <c r="F835">
+        <v>1.22</v>
+      </c>
+      <c r="G835">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="836" spans="1:7">
+      <c r="A836" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B836" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C836" t="s">
+        <v>14</v>
+      </c>
+      <c r="D836" t="s">
+        <v>39</v>
+      </c>
+      <c r="E836" t="s">
+        <v>40</v>
+      </c>
+      <c r="F836">
+        <v>0.88</v>
+      </c>
+      <c r="G836">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="837" spans="1:7">
+      <c r="A837" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B837" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C837" t="s">
+        <v>14</v>
+      </c>
+      <c r="D837" t="s">
+        <v>45</v>
+      </c>
+      <c r="E837" t="s">
+        <v>46</v>
+      </c>
+      <c r="F837">
+        <v>0.91</v>
+      </c>
+      <c r="G837">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="838" spans="1:7">
+      <c r="A838" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B838" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C838" t="s">
+        <v>14</v>
+      </c>
+      <c r="D838" t="s">
+        <v>55</v>
+      </c>
+      <c r="E838" t="s">
+        <v>56</v>
+      </c>
+      <c r="F838">
+        <v>0.87</v>
+      </c>
+      <c r="G838">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="839" spans="1:7">
+      <c r="A839" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B839" t="s">
+        <v>345</v>
+      </c>
+      <c r="C839" t="s">
+        <v>14</v>
+      </c>
+      <c r="D839" t="s">
+        <v>134</v>
+      </c>
+      <c r="E839" t="s">
+        <v>135</v>
+      </c>
+      <c r="F839">
+        <v>1.16</v>
+      </c>
+      <c r="G839">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="840" spans="1:7">
+      <c r="A840" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B840" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C840" t="s">
+        <v>14</v>
+      </c>
+      <c r="D840" t="s">
+        <v>95</v>
+      </c>
+      <c r="E840" t="s">
+        <v>96</v>
+      </c>
+      <c r="F840">
+        <v>1.9</v>
+      </c>
+      <c r="G840">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="841" spans="1:7">
+      <c r="A841" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B841" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C841" t="s">
+        <v>14</v>
+      </c>
+      <c r="D841" t="s">
+        <v>35</v>
+      </c>
+      <c r="E841" t="s">
+        <v>36</v>
+      </c>
+      <c r="F841">
+        <v>0.7</v>
+      </c>
+      <c r="G841">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="842" spans="1:7">
+      <c r="A842" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B842" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C842" t="s">
+        <v>14</v>
+      </c>
+      <c r="D842" t="s">
+        <v>95</v>
+      </c>
+      <c r="E842" t="s">
+        <v>96</v>
+      </c>
+      <c r="F842">
+        <v>1.79</v>
+      </c>
+      <c r="G842">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="843" spans="1:7">
+      <c r="A843" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B843" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C843" t="s">
+        <v>14</v>
+      </c>
+      <c r="D843" t="s">
+        <v>182</v>
+      </c>
+      <c r="E843" t="s">
+        <v>183</v>
+      </c>
+      <c r="F843">
+        <v>1.07</v>
+      </c>
+      <c r="G843">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="844" spans="1:7">
+      <c r="A844" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B844" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C844" t="s">
+        <v>14</v>
+      </c>
+      <c r="D844" t="s">
+        <v>10</v>
+      </c>
+      <c r="E844" t="s">
+        <v>11</v>
+      </c>
+      <c r="F844">
+        <v>3.28</v>
+      </c>
+      <c r="G844">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="845" spans="1:7">
+      <c r="A845" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B845" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C845" t="s">
+        <v>14</v>
+      </c>
+      <c r="D845" t="s">
+        <v>15</v>
+      </c>
+      <c r="E845" t="s">
+        <v>16</v>
+      </c>
+      <c r="F845">
+        <v>4.53</v>
+      </c>
+      <c r="G845">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="846" spans="1:7">
+      <c r="A846" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B846" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C846" t="s">
+        <v>14</v>
+      </c>
+      <c r="D846" t="s">
+        <v>59</v>
+      </c>
+      <c r="E846" t="s">
+        <v>60</v>
+      </c>
+      <c r="F846">
+        <v>1.52</v>
+      </c>
+      <c r="G846">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="847" spans="1:7">
+      <c r="A847" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B847" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C847" t="s">
+        <v>14</v>
+      </c>
+      <c r="D847" t="s">
+        <v>134</v>
+      </c>
+      <c r="E847" t="s">
+        <v>135</v>
+      </c>
+      <c r="F847">
+        <v>1.54</v>
+      </c>
+      <c r="G847">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="848" spans="1:7">
+      <c r="A848" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B848" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C848" t="s">
+        <v>14</v>
+      </c>
+      <c r="D848" t="s">
+        <v>39</v>
+      </c>
+      <c r="E848" t="s">
+        <v>40</v>
+      </c>
+      <c r="F848">
+        <v>1.73</v>
+      </c>
+      <c r="G848">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="849" spans="1:7">
+      <c r="A849" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B849" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C849" t="s">
+        <v>14</v>
+      </c>
+      <c r="D849" t="s">
+        <v>85</v>
+      </c>
+      <c r="E849" t="s">
+        <v>86</v>
+      </c>
+      <c r="F849">
+        <v>3.67</v>
+      </c>
+      <c r="G849">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="850" spans="1:7">
+      <c r="A850" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B850" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C850" t="s">
+        <v>14</v>
+      </c>
+      <c r="D850" t="s">
+        <v>87</v>
+      </c>
+      <c r="E850" t="s">
+        <v>88</v>
+      </c>
+      <c r="F850">
+        <v>4.25</v>
+      </c>
+      <c r="G850">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="851" spans="1:7">
+      <c r="A851" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B851" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C851" t="s">
+        <v>14</v>
+      </c>
+      <c r="D851" t="s">
+        <v>45</v>
+      </c>
+      <c r="E851" t="s">
+        <v>46</v>
+      </c>
+      <c r="F851">
+        <v>5.27</v>
+      </c>
+      <c r="G851">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="852" spans="1:7">
+      <c r="A852" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B852" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C852" t="s">
+        <v>14</v>
+      </c>
+      <c r="D852" t="s">
+        <v>95</v>
+      </c>
+      <c r="E852" t="s">
+        <v>96</v>
+      </c>
+      <c r="F852">
+        <v>0.58</v>
+      </c>
+      <c r="G852">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="853" spans="1:7">
+      <c r="A853" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B853" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C853" t="s">
+        <v>14</v>
+      </c>
+      <c r="D853" t="s">
+        <v>59</v>
+      </c>
+      <c r="E853" t="s">
+        <v>60</v>
+      </c>
+      <c r="F853">
+        <v>1.44</v>
+      </c>
+      <c r="G853">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="854" spans="1:7">
+      <c r="A854" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B854" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C854" t="s">
+        <v>9</v>
+      </c>
+      <c r="D854" t="s">
+        <v>39</v>
+      </c>
+      <c r="E854" t="s">
+        <v>40</v>
+      </c>
+      <c r="F854">
+        <v>2.08</v>
+      </c>
+      <c r="G854">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="855" spans="1:7">
+      <c r="A855" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B855" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C855" t="s">
+        <v>9</v>
+      </c>
+      <c r="D855" t="s">
+        <v>65</v>
+      </c>
+      <c r="E855" t="s">
+        <v>66</v>
+      </c>
+      <c r="F855">
+        <v>0.15</v>
+      </c>
+      <c r="G855">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="856" spans="1:7">
+      <c r="A856" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B856" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C856" t="s">
+        <v>9</v>
+      </c>
+      <c r="D856" t="s">
+        <v>35</v>
+      </c>
+      <c r="E856" t="s">
+        <v>36</v>
+      </c>
+      <c r="F856">
+        <v>0.93</v>
+      </c>
+      <c r="G856">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="857" spans="1:7">
+      <c r="A857" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B857" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C857" t="s">
+        <v>9</v>
+      </c>
+      <c r="D857" t="s">
+        <v>15</v>
+      </c>
+      <c r="E857" t="s">
+        <v>16</v>
+      </c>
+      <c r="F857">
+        <v>1.38</v>
+      </c>
+      <c r="G857">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="858" spans="1:7">
+      <c r="A858" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B858" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C858" t="s">
+        <v>9</v>
+      </c>
+      <c r="D858" t="s">
+        <v>35</v>
+      </c>
+      <c r="E858" t="s">
+        <v>36</v>
+      </c>
+      <c r="F858">
+        <v>1.15</v>
+      </c>
+      <c r="G858">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="859" spans="1:7">
+      <c r="A859" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B859" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C859" t="s">
+        <v>9</v>
+      </c>
+      <c r="D859" t="s">
+        <v>35</v>
+      </c>
+      <c r="E859" t="s">
+        <v>36</v>
+      </c>
+      <c r="F859">
+        <v>0.87</v>
+      </c>
+      <c r="G859">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="860" spans="1:7">
+      <c r="A860" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B860" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C860" t="s">
+        <v>9</v>
+      </c>
+      <c r="D860" t="s">
+        <v>10</v>
+      </c>
+      <c r="E860" t="s">
+        <v>11</v>
+      </c>
+      <c r="F860">
+        <v>0.67</v>
+      </c>
+      <c r="G860">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="861" spans="1:7">
+      <c r="A861" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B861" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C861" t="s">
+        <v>9</v>
+      </c>
+      <c r="D861" t="s">
+        <v>10</v>
+      </c>
+      <c r="E861" t="s">
+        <v>11</v>
+      </c>
+      <c r="F861">
+        <v>0.18</v>
+      </c>
+      <c r="G861">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="862" spans="1:7">
+      <c r="A862" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B862" t="s">
+        <v>745</v>
+      </c>
+      <c r="C862" t="s">
+        <v>9</v>
+      </c>
+      <c r="D862" t="s">
+        <v>182</v>
+      </c>
+      <c r="E862" t="s">
+        <v>183</v>
+      </c>
+      <c r="F862">
+        <v>0.57</v>
+      </c>
+      <c r="G862">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="863" spans="1:7">
+      <c r="A863" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B863" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C863" t="s">
+        <v>9</v>
+      </c>
+      <c r="D863" t="s">
+        <v>501</v>
+      </c>
+      <c r="E863" t="s">
+        <v>502</v>
+      </c>
+      <c r="F863">
+        <v>1.66</v>
+      </c>
+      <c r="G863">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="864" spans="1:7">
+      <c r="A864" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B864" t="s">
+        <v>703</v>
+      </c>
+      <c r="C864" t="s">
+        <v>9</v>
+      </c>
+      <c r="D864" t="s">
+        <v>226</v>
+      </c>
+      <c r="E864" t="s">
+        <v>227</v>
+      </c>
+      <c r="F864">
+        <v>0.93</v>
+      </c>
+      <c r="G864">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="865" spans="1:7">
+      <c r="A865" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B865" t="s">
+        <v>703</v>
+      </c>
+      <c r="C865" t="s">
+        <v>9</v>
+      </c>
+      <c r="D865" t="s">
+        <v>228</v>
+      </c>
+      <c r="E865" t="s">
+        <v>229</v>
+      </c>
+      <c r="F865">
+        <v>0.93</v>
+      </c>
+      <c r="G865">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="866" spans="1:7">
+      <c r="A866" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B866" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C866" t="s">
+        <v>9</v>
+      </c>
+      <c r="D866" t="s">
+        <v>10</v>
+      </c>
+      <c r="E866" t="s">
+        <v>11</v>
+      </c>
+      <c r="F866">
+        <v>0.81</v>
+      </c>
+      <c r="G866">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="867" spans="1:7">
+      <c r="A867" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B867" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C867" t="s">
+        <v>9</v>
+      </c>
+      <c r="D867" t="s">
+        <v>35</v>
+      </c>
+      <c r="E867" t="s">
+        <v>36</v>
+      </c>
+      <c r="F867">
+        <v>0.11</v>
+      </c>
+      <c r="G867">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="868" spans="1:7">
+      <c r="A868" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B868" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C868" t="s">
+        <v>9</v>
+      </c>
+      <c r="D868" t="s">
+        <v>35</v>
+      </c>
+      <c r="E868" t="s">
+        <v>36</v>
+      </c>
+      <c r="F868">
+        <v>1.16</v>
+      </c>
+      <c r="G868">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="869" spans="1:7">
+      <c r="A869" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B869" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C869" t="s">
+        <v>9</v>
+      </c>
+      <c r="D869" t="s">
+        <v>35</v>
+      </c>
+      <c r="E869" t="s">
+        <v>36</v>
+      </c>
+      <c r="F869">
+        <v>0.86</v>
+      </c>
+      <c r="G869">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="870" spans="1:7">
+      <c r="A870" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B870" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C870" t="s">
+        <v>9</v>
+      </c>
+      <c r="D870" t="s">
+        <v>35</v>
+      </c>
+      <c r="E870" t="s">
+        <v>36</v>
+      </c>
+      <c r="F870">
+        <v>0.89</v>
+      </c>
+      <c r="G870">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="871" spans="1:7">
+      <c r="A871" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B871" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C871" t="s">
+        <v>9</v>
+      </c>
+      <c r="D871" t="s">
+        <v>15</v>
+      </c>
+      <c r="E871" t="s">
+        <v>16</v>
+      </c>
+      <c r="F871">
+        <v>0.41</v>
+      </c>
+      <c r="G871">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="872" spans="1:7">
+      <c r="A872" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B872" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C872" t="s">
+        <v>9</v>
+      </c>
+      <c r="D872" t="s">
+        <v>120</v>
+      </c>
+      <c r="E872" t="s">
+        <v>121</v>
+      </c>
+      <c r="F872">
+        <v>0.87</v>
+      </c>
+      <c r="G872">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="873" spans="1:7">
+      <c r="A873" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B873" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C873" t="s">
+        <v>9</v>
+      </c>
+      <c r="D873" t="s">
+        <v>122</v>
+      </c>
+      <c r="E873" t="s">
+        <v>123</v>
+      </c>
+      <c r="F873">
+        <v>1.56</v>
+      </c>
+      <c r="G873">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="874" spans="1:7">
+      <c r="A874" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B874" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C874" t="s">
+        <v>9</v>
+      </c>
+      <c r="D874" t="s">
+        <v>77</v>
+      </c>
+      <c r="E874" t="s">
+        <v>78</v>
+      </c>
+      <c r="F874">
+        <v>1.89</v>
+      </c>
+      <c r="G874">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="875" spans="1:7">
+      <c r="A875" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B875" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C875" t="s">
+        <v>9</v>
+      </c>
+      <c r="D875" t="s">
+        <v>826</v>
+      </c>
+      <c r="E875" t="s">
+        <v>827</v>
+      </c>
+      <c r="F875">
+        <v>0.06</v>
+      </c>
+      <c r="G875">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="876" spans="1:7">
+      <c r="A876" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B876" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C876" t="s">
+        <v>9</v>
+      </c>
+      <c r="D876" t="s">
+        <v>501</v>
+      </c>
+      <c r="E876" t="s">
+        <v>502</v>
+      </c>
+      <c r="F876">
+        <v>1.76</v>
+      </c>
+      <c r="G876">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="877" spans="1:7">
+      <c r="A877" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B877" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C877" t="s">
+        <v>9</v>
+      </c>
+      <c r="D877" t="s">
+        <v>10</v>
+      </c>
+      <c r="E877" t="s">
+        <v>11</v>
+      </c>
+      <c r="F877">
+        <v>2.15</v>
+      </c>
+      <c r="G877">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="878" spans="1:7">
+      <c r="A878" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B878" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C878" t="s">
+        <v>9</v>
+      </c>
+      <c r="D878" t="s">
+        <v>182</v>
+      </c>
+      <c r="E878" t="s">
+        <v>183</v>
+      </c>
+      <c r="F878">
+        <v>2.02</v>
+      </c>
+      <c r="G878">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="879" spans="1:7">
+      <c r="A879" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B879" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C879" t="s">
+        <v>9</v>
+      </c>
+      <c r="D879" t="s">
+        <v>65</v>
+      </c>
+      <c r="E879" t="s">
+        <v>66</v>
+      </c>
+      <c r="F879">
+        <v>1.25</v>
+      </c>
+      <c r="G879">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="880" spans="1:7">
+      <c r="A880" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B880" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C880" t="s">
+        <v>9</v>
+      </c>
+      <c r="D880" t="s">
+        <v>77</v>
+      </c>
+      <c r="E880" t="s">
+        <v>78</v>
+      </c>
+      <c r="F880">
+        <v>1.51</v>
+      </c>
+      <c r="G880">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="881" spans="1:7">
+      <c r="A881" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B881" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C881" t="s">
+        <v>9</v>
+      </c>
+      <c r="D881" t="s">
+        <v>95</v>
+      </c>
+      <c r="E881" t="s">
+        <v>96</v>
+      </c>
+      <c r="F881">
+        <v>0.79</v>
+      </c>
+      <c r="G881">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="882" spans="1:7">
+      <c r="A882" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B882" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C882" t="s">
+        <v>9</v>
+      </c>
+      <c r="D882" t="s">
+        <v>85</v>
+      </c>
+      <c r="E882" t="s">
+        <v>86</v>
+      </c>
+      <c r="F882">
+        <v>1.72</v>
+      </c>
+      <c r="G882">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="883" spans="1:7">
+      <c r="A883" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B883" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C883" t="s">
+        <v>9</v>
+      </c>
+      <c r="D883" t="s">
+        <v>87</v>
+      </c>
+      <c r="E883" t="s">
+        <v>88</v>
+      </c>
+      <c r="F883">
+        <v>1.22</v>
+      </c>
+      <c r="G883">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="884" spans="1:7">
+      <c r="A884" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B884" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C884" t="s">
+        <v>9</v>
+      </c>
+      <c r="D884" t="s">
+        <v>182</v>
+      </c>
+      <c r="E884" t="s">
+        <v>183</v>
+      </c>
+      <c r="F884">
+        <v>1.05</v>
+      </c>
+      <c r="G884">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="885" spans="1:7">
+      <c r="A885" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B885" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C885" t="s">
+        <v>9</v>
+      </c>
+      <c r="D885" t="s">
+        <v>501</v>
+      </c>
+      <c r="E885" t="s">
+        <v>502</v>
+      </c>
+      <c r="F885">
+        <v>1.16</v>
+      </c>
+      <c r="G885">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="886" spans="1:7">
+      <c r="A886" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B886" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C886" t="s">
+        <v>9</v>
+      </c>
+      <c r="D886" t="s">
+        <v>226</v>
+      </c>
+      <c r="E886" t="s">
+        <v>227</v>
+      </c>
+      <c r="F886">
+        <v>1.17</v>
+      </c>
+      <c r="G886">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="887" spans="1:7">
+      <c r="A887" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B887" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C887" t="s">
+        <v>9</v>
+      </c>
+      <c r="D887" t="s">
+        <v>228</v>
+      </c>
+      <c r="E887" t="s">
+        <v>229</v>
+      </c>
+      <c r="F887">
+        <v>1.17</v>
+      </c>
+      <c r="G887">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="888" spans="1:7">
+      <c r="A888" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B888" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C888" t="s">
+        <v>9</v>
+      </c>
+      <c r="D888" t="s">
+        <v>501</v>
+      </c>
+      <c r="E888" t="s">
+        <v>502</v>
+      </c>
+      <c r="F888">
+        <v>0.27</v>
+      </c>
+      <c r="G888">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="889" spans="1:7">
+      <c r="A889" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B889" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C889" t="s">
+        <v>9</v>
+      </c>
+      <c r="D889" t="s">
+        <v>45</v>
+      </c>
+      <c r="E889" t="s">
+        <v>46</v>
+      </c>
+      <c r="F889">
+        <v>1.26</v>
+      </c>
+      <c r="G889">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="890" spans="1:7">
+      <c r="A890" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B890" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C890" t="s">
+        <v>9</v>
+      </c>
+      <c r="D890" t="s">
+        <v>87</v>
+      </c>
+      <c r="E890" t="s">
+        <v>88</v>
+      </c>
+      <c r="F890">
+        <v>1.98</v>
+      </c>
+      <c r="G890">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="891" spans="1:7">
+      <c r="A891" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B891" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C891" t="s">
+        <v>9</v>
+      </c>
+      <c r="D891" t="s">
+        <v>77</v>
+      </c>
+      <c r="E891" t="s">
+        <v>78</v>
+      </c>
+      <c r="F891">
+        <v>1.26</v>
+      </c>
+      <c r="G891">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="892" spans="1:7">
+      <c r="A892" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B892" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C892" t="s">
+        <v>9</v>
+      </c>
+      <c r="D892" t="s">
+        <v>10</v>
+      </c>
+      <c r="E892" t="s">
+        <v>11</v>
+      </c>
+      <c r="F892">
+        <v>2.48</v>
+      </c>
+      <c r="G892">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="893" spans="1:7">
+      <c r="A893" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B893" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C893" t="s">
+        <v>9</v>
+      </c>
+      <c r="D893" t="s">
+        <v>182</v>
+      </c>
+      <c r="E893" t="s">
+        <v>183</v>
+      </c>
+      <c r="F893">
+        <v>2.14</v>
+      </c>
+      <c r="G893">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="894" spans="1:7">
+      <c r="A894" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B894" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C894" t="s">
+        <v>9</v>
+      </c>
+      <c r="D894" t="s">
+        <v>55</v>
+      </c>
+      <c r="E894" t="s">
+        <v>56</v>
+      </c>
+      <c r="F894">
+        <v>0.89</v>
+      </c>
+      <c r="G894">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="895" spans="1:7">
+      <c r="A895" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B895" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C895" t="s">
+        <v>9</v>
+      </c>
+      <c r="D895" t="s">
+        <v>182</v>
+      </c>
+      <c r="E895" t="s">
+        <v>183</v>
+      </c>
+      <c r="F895">
+        <v>1.02</v>
+      </c>
+      <c r="G895">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="896" spans="1:7">
+      <c r="A896" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B896" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C896" t="s">
+        <v>9</v>
+      </c>
+      <c r="D896" t="s">
+        <v>65</v>
+      </c>
+      <c r="E896" t="s">
+        <v>66</v>
+      </c>
+      <c r="F896">
+        <v>1.87</v>
+      </c>
+      <c r="G896">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="897" spans="1:7">
+      <c r="A897" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B897" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C897" t="s">
+        <v>9</v>
+      </c>
+      <c r="D897" t="s">
+        <v>85</v>
+      </c>
+      <c r="E897" t="s">
+        <v>86</v>
+      </c>
+      <c r="F897">
+        <v>0.62</v>
+      </c>
+      <c r="G897">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="898" spans="1:7">
+      <c r="A898" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B898" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C898" t="s">
+        <v>9</v>
+      </c>
+      <c r="D898" t="s">
+        <v>99</v>
+      </c>
+      <c r="E898" t="s">
+        <v>100</v>
+      </c>
+      <c r="F898">
+        <v>1.17</v>
+      </c>
+      <c r="G898">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="899" spans="1:7">
+      <c r="A899" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B899" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C899" t="s">
+        <v>9</v>
+      </c>
+      <c r="D899" t="s">
+        <v>39</v>
+      </c>
+      <c r="E899" t="s">
+        <v>40</v>
+      </c>
+      <c r="F899">
+        <v>2.27</v>
+      </c>
+      <c r="G899">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="900" spans="1:7">
+      <c r="A900" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B900" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C900" t="s">
+        <v>9</v>
+      </c>
+      <c r="D900" t="s">
+        <v>45</v>
+      </c>
+      <c r="E900" t="s">
+        <v>46</v>
+      </c>
+      <c r="F900">
+        <v>0.84</v>
+      </c>
+      <c r="G900">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="901" spans="1:7">
+      <c r="A901" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B901" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C901" t="s">
+        <v>9</v>
+      </c>
+      <c r="D901" t="s">
+        <v>45</v>
+      </c>
+      <c r="E901" t="s">
+        <v>46</v>
+      </c>
+      <c r="F901">
+        <v>0.86</v>
+      </c>
+      <c r="G901">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="902" spans="1:7">
+      <c r="A902" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B902" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C902" t="s">
+        <v>9</v>
+      </c>
+      <c r="D902" t="s">
+        <v>182</v>
+      </c>
+      <c r="E902" t="s">
+        <v>183</v>
+      </c>
+      <c r="F902">
+        <v>2.39</v>
+      </c>
+      <c r="G902">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="903" spans="1:7">
+      <c r="A903" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B903" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C903" t="s">
+        <v>9</v>
+      </c>
+      <c r="D903" t="s">
+        <v>77</v>
+      </c>
+      <c r="E903" t="s">
+        <v>78</v>
+      </c>
+      <c r="F903">
+        <v>0.68</v>
+      </c>
+      <c r="G903">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="904" spans="1:7">
+      <c r="A904" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B904" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C904" t="s">
+        <v>9</v>
+      </c>
+      <c r="D904" t="s">
+        <v>501</v>
+      </c>
+      <c r="E904" t="s">
+        <v>502</v>
+      </c>
+      <c r="F904">
+        <v>1.5</v>
+      </c>
+      <c r="G904">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="905" spans="1:7">
+      <c r="A905" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B905" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C905" t="s">
+        <v>9</v>
+      </c>
+      <c r="D905" t="s">
+        <v>501</v>
+      </c>
+      <c r="E905" t="s">
+        <v>502</v>
+      </c>
+      <c r="F905">
+        <v>1.67</v>
+      </c>
+      <c r="G905">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="906" spans="1:7">
+      <c r="A906" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B906" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C906" t="s">
+        <v>9</v>
+      </c>
+      <c r="D906" t="s">
+        <v>501</v>
+      </c>
+      <c r="E906" t="s">
+        <v>502</v>
+      </c>
+      <c r="F906">
+        <v>1.52</v>
+      </c>
+      <c r="G906">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="907" spans="1:7">
+      <c r="A907" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B907" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C907" t="s">
+        <v>9</v>
+      </c>
+      <c r="D907" t="s">
+        <v>10</v>
+      </c>
+      <c r="E907" t="s">
+        <v>11</v>
+      </c>
+      <c r="F907">
+        <v>2.45</v>
+      </c>
+      <c r="G907">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="908" spans="1:7">
+      <c r="A908" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B908" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C908" t="s">
+        <v>9</v>
+      </c>
+      <c r="D908" t="s">
+        <v>10</v>
+      </c>
+      <c r="E908" t="s">
+        <v>11</v>
+      </c>
+      <c r="F908">
+        <v>0.14</v>
+      </c>
+      <c r="G908">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="909" spans="1:7">
+      <c r="A909" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B909" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C909" t="s">
+        <v>9</v>
+      </c>
+      <c r="D909" t="s">
+        <v>77</v>
+      </c>
+      <c r="E909" t="s">
+        <v>78</v>
+      </c>
+      <c r="F909">
+        <v>1.82</v>
+      </c>
+      <c r="G909">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="910" spans="1:7">
+      <c r="A910" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B910" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C910" t="s">
+        <v>9</v>
+      </c>
+      <c r="D910" t="s">
+        <v>87</v>
+      </c>
+      <c r="E910" t="s">
+        <v>88</v>
+      </c>
+      <c r="F910">
+        <v>1.39</v>
+      </c>
+      <c r="G910">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="911" spans="1:7">
+      <c r="A911" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B911" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C911" t="s">
+        <v>9</v>
+      </c>
+      <c r="D911" t="s">
+        <v>10</v>
+      </c>
+      <c r="E911" t="s">
+        <v>11</v>
+      </c>
+      <c r="F911">
+        <v>3.18</v>
+      </c>
+      <c r="G911">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="912" spans="1:7">
+      <c r="A912" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B912" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C912" t="s">
+        <v>9</v>
+      </c>
+      <c r="D912" t="s">
+        <v>10</v>
+      </c>
+      <c r="E912" t="s">
+        <v>11</v>
+      </c>
+      <c r="F912">
+        <v>0.74</v>
+      </c>
+      <c r="G912">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="913" spans="1:7">
+      <c r="A913" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B913" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C913" t="s">
+        <v>9</v>
+      </c>
+      <c r="D913" t="s">
+        <v>45</v>
+      </c>
+      <c r="E913" t="s">
+        <v>46</v>
+      </c>
+      <c r="F913">
+        <v>0.3</v>
+      </c>
+      <c r="G913">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="914" spans="1:7">
+      <c r="A914" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B914" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C914" t="s">
+        <v>9</v>
+      </c>
+      <c r="D914" t="s">
+        <v>122</v>
+      </c>
+      <c r="E914" t="s">
+        <v>123</v>
+      </c>
+      <c r="F914">
+        <v>1.91</v>
+      </c>
+      <c r="G914">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="915" spans="1:7">
+      <c r="A915" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B915" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C915" t="s">
+        <v>9</v>
+      </c>
+      <c r="D915" t="s">
+        <v>134</v>
+      </c>
+      <c r="E915" t="s">
+        <v>135</v>
+      </c>
+      <c r="F915">
+        <v>0.54</v>
+      </c>
+      <c r="G915">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="916" spans="1:7">
+      <c r="A916" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B916" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C916" t="s">
+        <v>9</v>
+      </c>
+      <c r="D916" t="s">
+        <v>85</v>
+      </c>
+      <c r="E916" t="s">
+        <v>86</v>
+      </c>
+      <c r="F916">
+        <v>1.69</v>
+      </c>
+      <c r="G916">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="917" spans="1:7">
+      <c r="A917" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B917" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C917" t="s">
+        <v>9</v>
+      </c>
+      <c r="D917" t="s">
+        <v>182</v>
+      </c>
+      <c r="E917" t="s">
+        <v>183</v>
+      </c>
+      <c r="F917">
+        <v>0.13</v>
+      </c>
+      <c r="G917">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="918" spans="1:7">
+      <c r="A918" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B918" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C918" t="s">
+        <v>9</v>
+      </c>
+      <c r="D918" t="s">
+        <v>182</v>
+      </c>
+      <c r="E918" t="s">
+        <v>183</v>
+      </c>
+      <c r="F918">
+        <v>0.99</v>
+      </c>
+      <c r="G918">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="919" spans="1:7">
+      <c r="A919" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B919" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C919" t="s">
+        <v>9</v>
+      </c>
+      <c r="D919" t="s">
+        <v>15</v>
+      </c>
+      <c r="E919" t="s">
+        <v>16</v>
+      </c>
+      <c r="F919">
+        <v>0.8</v>
+      </c>
+      <c r="G919">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="920" spans="1:7">
+      <c r="A920" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B920" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C920" t="s">
+        <v>9</v>
+      </c>
+      <c r="D920" t="s">
+        <v>226</v>
+      </c>
+      <c r="E920" t="s">
+        <v>227</v>
+      </c>
+      <c r="F920">
+        <v>4.31</v>
+      </c>
+      <c r="G920">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="921" spans="1:7">
+      <c r="A921" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B921" t="s">
+        <v>319</v>
+      </c>
+      <c r="C921" t="s">
+        <v>9</v>
+      </c>
+      <c r="D921" t="s">
+        <v>226</v>
+      </c>
+      <c r="E921" t="s">
+        <v>227</v>
+      </c>
+      <c r="F921">
+        <v>0.08</v>
+      </c>
+      <c r="G921">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="922" spans="1:7">
+      <c r="A922" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B922" t="s">
+        <v>319</v>
+      </c>
+      <c r="C922" t="s">
+        <v>9</v>
+      </c>
+      <c r="D922" t="s">
+        <v>228</v>
+      </c>
+      <c r="E922" t="s">
+        <v>229</v>
+      </c>
+      <c r="F922">
+        <v>0.08</v>
+      </c>
+      <c r="G922">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="923" spans="1:7">
+      <c r="A923" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B923" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C923" t="s">
+        <v>9</v>
+      </c>
+      <c r="D923" t="s">
+        <v>226</v>
+      </c>
+      <c r="E923" t="s">
+        <v>227</v>
+      </c>
+      <c r="F923">
+        <v>3.43</v>
+      </c>
+      <c r="G923">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="924" spans="1:7">
+      <c r="A924" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B924" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C924" t="s">
+        <v>9</v>
+      </c>
+      <c r="D924" t="s">
+        <v>10</v>
+      </c>
+      <c r="E924" t="s">
+        <v>11</v>
+      </c>
+      <c r="F924">
+        <v>2.81</v>
+      </c>
+      <c r="G924">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="925" spans="1:7">
+      <c r="A925" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B925" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C925" t="s">
+        <v>9</v>
+      </c>
+      <c r="D925" t="s">
+        <v>10</v>
+      </c>
+      <c r="E925" t="s">
+        <v>11</v>
+      </c>
+      <c r="F925">
+        <v>2.62</v>
+      </c>
+      <c r="G925">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="926" spans="1:7">
+      <c r="A926" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B926" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C926" t="s">
+        <v>9</v>
+      </c>
+      <c r="D926" t="s">
+        <v>39</v>
+      </c>
+      <c r="E926" t="s">
+        <v>40</v>
+      </c>
+      <c r="F926">
+        <v>0.47</v>
+      </c>
+      <c r="G926">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="927" spans="1:7">
+      <c r="A927" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B927" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C927" t="s">
+        <v>9</v>
+      </c>
+      <c r="D927" t="s">
+        <v>55</v>
+      </c>
+      <c r="E927" t="s">
+        <v>56</v>
+      </c>
+      <c r="F927">
+        <v>0.6</v>
+      </c>
+      <c r="G927">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="928" spans="1:7">
+      <c r="A928" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B928" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C928" t="s">
+        <v>9</v>
+      </c>
+      <c r="D928" t="s">
+        <v>10</v>
+      </c>
+      <c r="E928" t="s">
+        <v>11</v>
+      </c>
+      <c r="F928">
+        <v>2.84</v>
+      </c>
+      <c r="G928">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="929" spans="1:7">
+      <c r="A929" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B929" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C929" t="s">
+        <v>9</v>
+      </c>
+      <c r="D929" t="s">
+        <v>120</v>
+      </c>
+      <c r="E929" t="s">
+        <v>121</v>
+      </c>
+      <c r="F929">
+        <v>1.45</v>
+      </c>
+      <c r="G929">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="930" spans="1:7">
+      <c r="A930" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B930" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C930" t="s">
+        <v>9</v>
+      </c>
+      <c r="D930" t="s">
+        <v>120</v>
+      </c>
+      <c r="E930" t="s">
+        <v>121</v>
+      </c>
+      <c r="F930">
+        <v>1.88</v>
+      </c>
+      <c r="G930">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="931" spans="1:7">
+      <c r="A931" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B931" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C931" t="s">
+        <v>9</v>
+      </c>
+      <c r="D931" t="s">
+        <v>120</v>
+      </c>
+      <c r="E931" t="s">
+        <v>121</v>
+      </c>
+      <c r="F931">
+        <v>1.62</v>
+      </c>
+      <c r="G931">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="932" spans="1:7">
+      <c r="A932" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B932" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C932" t="s">
+        <v>9</v>
+      </c>
+      <c r="D932" t="s">
+        <v>122</v>
+      </c>
+      <c r="E932" t="s">
+        <v>123</v>
+      </c>
+      <c r="F932">
+        <v>1.42</v>
+      </c>
+      <c r="G932">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="933" spans="1:7">
+      <c r="A933" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B933" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C933" t="s">
+        <v>9</v>
+      </c>
+      <c r="D933" t="s">
+        <v>120</v>
+      </c>
+      <c r="E933" t="s">
+        <v>121</v>
+      </c>
+      <c r="F933">
+        <v>1.1</v>
+      </c>
+      <c r="G933">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="934" spans="1:7">
+      <c r="A934" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B934" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C934" t="s">
+        <v>9</v>
+      </c>
+      <c r="D934" t="s">
+        <v>122</v>
+      </c>
+      <c r="E934" t="s">
+        <v>123</v>
+      </c>
+      <c r="F934">
+        <v>1.18</v>
+      </c>
+      <c r="G934">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="935" spans="1:7">
+      <c r="A935" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B935" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C935" t="s">
+        <v>9</v>
+      </c>
+      <c r="D935" t="s">
+        <v>77</v>
+      </c>
+      <c r="E935" t="s">
+        <v>78</v>
+      </c>
+      <c r="F935">
+        <v>0.76</v>
+      </c>
+      <c r="G935">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="936" spans="1:7">
+      <c r="A936" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B936" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C936" t="s">
+        <v>9</v>
+      </c>
+      <c r="D936" t="s">
+        <v>10</v>
+      </c>
+      <c r="E936" t="s">
+        <v>11</v>
+      </c>
+      <c r="F936">
+        <v>1.9</v>
+      </c>
+      <c r="G936">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="937" spans="1:7">
+      <c r="A937" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B937" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C937" t="s">
+        <v>9</v>
+      </c>
+      <c r="D937" t="s">
+        <v>10</v>
+      </c>
+      <c r="E937" t="s">
+        <v>11</v>
+      </c>
+      <c r="F937">
+        <v>1.06</v>
+      </c>
+      <c r="G937">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="938" spans="1:7">
+      <c r="A938" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B938" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C938" t="s">
+        <v>9</v>
+      </c>
+      <c r="D938" t="s">
+        <v>10</v>
+      </c>
+      <c r="E938" t="s">
+        <v>11</v>
+      </c>
+      <c r="F938">
+        <v>2.75</v>
+      </c>
+      <c r="G938">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="939" spans="1:7">
+      <c r="A939" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B939" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C939" t="s">
+        <v>9</v>
+      </c>
+      <c r="D939" t="s">
+        <v>10</v>
+      </c>
+      <c r="E939" t="s">
+        <v>11</v>
+      </c>
+      <c r="F939">
+        <v>1.36</v>
+      </c>
+      <c r="G939">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="940" spans="1:7">
+      <c r="A940" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B940" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C940" t="s">
+        <v>9</v>
+      </c>
+      <c r="D940" t="s">
+        <v>10</v>
+      </c>
+      <c r="E940" t="s">
+        <v>11</v>
+      </c>
+      <c r="F940">
+        <v>0.99</v>
+      </c>
+      <c r="G940">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="941" spans="1:7">
+      <c r="A941" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B941" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C941" t="s">
+        <v>9</v>
+      </c>
+      <c r="D941" t="s">
+        <v>120</v>
+      </c>
+      <c r="E941" t="s">
+        <v>121</v>
+      </c>
+      <c r="F941">
+        <v>4.15</v>
+      </c>
+      <c r="G941">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="942" spans="1:7">
+      <c r="A942" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B942" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C942" t="s">
+        <v>9</v>
+      </c>
+      <c r="D942" t="s">
+        <v>10</v>
+      </c>
+      <c r="E942" t="s">
+        <v>11</v>
+      </c>
+      <c r="F942">
+        <v>1.97</v>
+      </c>
+      <c r="G942">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="943" spans="1:7">
+      <c r="A943" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B943" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C943" t="s">
+        <v>9</v>
+      </c>
+      <c r="D943" t="s">
+        <v>10</v>
+      </c>
+      <c r="E943" t="s">
+        <v>11</v>
+      </c>
+      <c r="F943">
+        <v>2.24</v>
+      </c>
+      <c r="G943">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="944" spans="1:7">
+      <c r="A944" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B944" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C944" t="s">
+        <v>9</v>
+      </c>
+      <c r="D944" t="s">
+        <v>77</v>
+      </c>
+      <c r="E944" t="s">
+        <v>78</v>
+      </c>
+      <c r="F944">
+        <v>0.69</v>
+      </c>
+      <c r="G944">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="945" spans="1:7">
+      <c r="A945" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B945" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C945" t="s">
+        <v>9</v>
+      </c>
+      <c r="D945" t="s">
+        <v>134</v>
+      </c>
+      <c r="E945" t="s">
+        <v>135</v>
+      </c>
+      <c r="F945">
+        <v>0.34</v>
+      </c>
+      <c r="G945">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="946" spans="1:7">
+      <c r="A946" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B946" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C946" t="s">
+        <v>9</v>
+      </c>
+      <c r="D946" t="s">
+        <v>10</v>
+      </c>
+      <c r="E946" t="s">
+        <v>11</v>
+      </c>
+      <c r="F946">
+        <v>1.79</v>
+      </c>
+      <c r="G946">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="947" spans="1:7">
+      <c r="A947" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B947" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C947" t="s">
+        <v>9</v>
+      </c>
+      <c r="D947" t="s">
+        <v>501</v>
+      </c>
+      <c r="E947" t="s">
+        <v>502</v>
+      </c>
+      <c r="F947">
+        <v>1.59</v>
+      </c>
+      <c r="G947">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="948" spans="1:7">
+      <c r="A948" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B948" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C948" t="s">
+        <v>9</v>
+      </c>
+      <c r="D948" t="s">
+        <v>77</v>
+      </c>
+      <c r="E948" t="s">
+        <v>78</v>
+      </c>
+      <c r="F948">
+        <v>1.43</v>
+      </c>
+      <c r="G948">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="949" spans="1:7">
+      <c r="A949" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B949" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C949" t="s">
+        <v>9</v>
+      </c>
+      <c r="D949" t="s">
+        <v>45</v>
+      </c>
+      <c r="E949" t="s">
+        <v>46</v>
+      </c>
+      <c r="F949">
+        <v>4.17</v>
+      </c>
+      <c r="G949">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="950" spans="1:7">
+      <c r="A950" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B950" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C950" t="s">
+        <v>9</v>
+      </c>
+      <c r="D950" t="s">
+        <v>182</v>
+      </c>
+      <c r="E950" t="s">
+        <v>183</v>
+      </c>
+      <c r="F950">
+        <v>0.88</v>
+      </c>
+      <c r="G950">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="951" spans="1:7">
+      <c r="A951" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B951" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C951" t="s">
+        <v>9</v>
+      </c>
+      <c r="D951" t="s">
+        <v>10</v>
+      </c>
+      <c r="E951" t="s">
+        <v>11</v>
+      </c>
+      <c r="F951">
+        <v>2.36</v>
+      </c>
+      <c r="G951">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="952" spans="1:7">
+      <c r="A952" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B952" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C952" t="s">
+        <v>9</v>
+      </c>
+      <c r="D952" t="s">
+        <v>10</v>
+      </c>
+      <c r="E952" t="s">
+        <v>11</v>
+      </c>
+      <c r="F952">
+        <v>2.18</v>
+      </c>
+      <c r="G952">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="953" spans="1:7">
+      <c r="A953" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B953" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C953" t="s">
+        <v>9</v>
+      </c>
+      <c r="D953" t="s">
+        <v>77</v>
+      </c>
+      <c r="E953" t="s">
+        <v>78</v>
+      </c>
+      <c r="F953">
+        <v>1.29</v>
+      </c>
+      <c r="G953">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="954" spans="1:7">
+      <c r="A954" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B954" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C954" t="s">
+        <v>9</v>
+      </c>
+      <c r="D954" t="s">
+        <v>59</v>
+      </c>
+      <c r="E954" t="s">
+        <v>60</v>
+      </c>
+      <c r="F954">
+        <v>1.0</v>
+      </c>
+      <c r="G954">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="955" spans="1:7">
+      <c r="A955" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B955" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C955" t="s">
+        <v>9</v>
+      </c>
+      <c r="D955" t="s">
+        <v>85</v>
+      </c>
+      <c r="E955" t="s">
+        <v>86</v>
+      </c>
+      <c r="F955">
+        <v>1.39</v>
+      </c>
+      <c r="G955">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="956" spans="1:7">
+      <c r="A956" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B956" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C956" t="s">
+        <v>9</v>
+      </c>
+      <c r="D956" t="s">
+        <v>85</v>
+      </c>
+      <c r="E956" t="s">
+        <v>86</v>
+      </c>
+      <c r="F956">
+        <v>1.47</v>
+      </c>
+      <c r="G956">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="957" spans="1:7">
+      <c r="A957" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B957" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C957" t="s">
+        <v>9</v>
+      </c>
+      <c r="D957" t="s">
+        <v>85</v>
+      </c>
+      <c r="E957" t="s">
+        <v>86</v>
+      </c>
+      <c r="F957">
+        <v>1.33</v>
+      </c>
+      <c r="G957">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="958" spans="1:7">
+      <c r="A958" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B958" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C958" t="s">
+        <v>9</v>
+      </c>
+      <c r="D958" t="s">
+        <v>85</v>
+      </c>
+      <c r="E958" t="s">
+        <v>86</v>
+      </c>
+      <c r="F958">
+        <v>0.56</v>
+      </c>
+      <c r="G958">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="959" spans="1:7">
+      <c r="A959" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B959" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C959" t="s">
+        <v>9</v>
+      </c>
+      <c r="D959" t="s">
+        <v>87</v>
+      </c>
+      <c r="E959" t="s">
+        <v>88</v>
+      </c>
+      <c r="F959">
+        <v>1.98</v>
+      </c>
+      <c r="G959">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="960" spans="1:7">
+      <c r="A960" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B960" t="s">
+        <v>783</v>
+      </c>
+      <c r="C960" t="s">
+        <v>9</v>
+      </c>
+      <c r="D960" t="s">
+        <v>77</v>
+      </c>
+      <c r="E960" t="s">
+        <v>78</v>
+      </c>
+      <c r="F960">
+        <v>0.83</v>
+      </c>
+      <c r="G960">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="961" spans="1:7">
+      <c r="A961" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B961" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C961" t="s">
+        <v>9</v>
+      </c>
+      <c r="D961" t="s">
+        <v>77</v>
+      </c>
+      <c r="E961" t="s">
+        <v>78</v>
+      </c>
+      <c r="F961">
+        <v>1.66</v>
+      </c>
+      <c r="G961">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="962" spans="1:7">
+      <c r="A962" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B962" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C962" t="s">
+        <v>9</v>
+      </c>
+      <c r="D962" t="s">
+        <v>77</v>
+      </c>
+      <c r="E962" t="s">
+        <v>78</v>
+      </c>
+      <c r="F962">
+        <v>1.14</v>
+      </c>
+      <c r="G962">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="963" spans="1:7">
+      <c r="A963" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B963" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C963" t="s">
+        <v>9</v>
+      </c>
+      <c r="D963" t="s">
+        <v>182</v>
+      </c>
+      <c r="E963" t="s">
+        <v>183</v>
+      </c>
+      <c r="F963">
+        <v>2.97</v>
+      </c>
+      <c r="G963">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="964" spans="1:7">
+      <c r="A964" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B964" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C964" t="s">
+        <v>9</v>
+      </c>
+      <c r="D964" t="s">
+        <v>77</v>
+      </c>
+      <c r="E964" t="s">
+        <v>78</v>
+      </c>
+      <c r="F964">
+        <v>1.91</v>
+      </c>
+      <c r="G964">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="965" spans="1:7">
+      <c r="A965" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B965" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C965" t="s">
+        <v>9</v>
+      </c>
+      <c r="D965" t="s">
+        <v>77</v>
+      </c>
+      <c r="E965" t="s">
+        <v>78</v>
+      </c>
+      <c r="F965">
+        <v>0.18</v>
+      </c>
+      <c r="G965">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="966" spans="1:7">
+      <c r="A966" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B966" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C966" t="s">
+        <v>9</v>
+      </c>
+      <c r="D966" t="s">
+        <v>122</v>
+      </c>
+      <c r="E966" t="s">
+        <v>123</v>
+      </c>
+      <c r="F966">
+        <v>1.79</v>
+      </c>
+      <c r="G966">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="967" spans="1:7">
+      <c r="A967" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B967" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C967" t="s">
+        <v>9</v>
+      </c>
+      <c r="D967" t="s">
+        <v>77</v>
+      </c>
+      <c r="E967" t="s">
+        <v>78</v>
+      </c>
+      <c r="F967">
+        <v>1.29</v>
+      </c>
+      <c r="G967">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="968" spans="1:7">
+      <c r="A968" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B968" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C968" t="s">
+        <v>9</v>
+      </c>
+      <c r="D968" t="s">
+        <v>10</v>
+      </c>
+      <c r="E968" t="s">
+        <v>11</v>
+      </c>
+      <c r="F968">
+        <v>1.75</v>
+      </c>
+      <c r="G968">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="969" spans="1:7">
+      <c r="A969" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B969" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C969" t="s">
+        <v>9</v>
+      </c>
+      <c r="D969" t="s">
+        <v>120</v>
+      </c>
+      <c r="E969" t="s">
+        <v>121</v>
+      </c>
+      <c r="F969">
+        <v>0.84</v>
+      </c>
+      <c r="G969">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="970" spans="1:7">
+      <c r="A970" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B970" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C970" t="s">
+        <v>9</v>
+      </c>
+      <c r="D970" t="s">
+        <v>122</v>
+      </c>
+      <c r="E970" t="s">
+        <v>123</v>
+      </c>
+      <c r="F970">
+        <v>0.02</v>
+      </c>
+      <c r="G970">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="971" spans="1:7">
+      <c r="A971" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B971" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C971" t="s">
+        <v>9</v>
+      </c>
+      <c r="D971" t="s">
+        <v>120</v>
+      </c>
+      <c r="E971" t="s">
+        <v>121</v>
+      </c>
+      <c r="F971">
+        <v>0.3</v>
+      </c>
+      <c r="G971">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="972" spans="1:7">
+      <c r="A972" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B972" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C972" t="s">
+        <v>9</v>
+      </c>
+      <c r="D972" t="s">
+        <v>122</v>
+      </c>
+      <c r="E972" t="s">
+        <v>123</v>
+      </c>
+      <c r="F972">
+        <v>0.97</v>
+      </c>
+      <c r="G972">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="973" spans="1:7">
+      <c r="A973" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B973" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C973" t="s">
+        <v>9</v>
+      </c>
+      <c r="D973" t="s">
+        <v>120</v>
+      </c>
+      <c r="E973" t="s">
+        <v>121</v>
+      </c>
+      <c r="F973">
+        <v>2.13</v>
+      </c>
+      <c r="G973">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="974" spans="1:7">
+      <c r="A974" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B974" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C974" t="s">
+        <v>9</v>
+      </c>
+      <c r="D974" t="s">
+        <v>120</v>
+      </c>
+      <c r="E974" t="s">
+        <v>121</v>
+      </c>
+      <c r="F974">
+        <v>2.11</v>
+      </c>
+      <c r="G974">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="975" spans="1:7">
+      <c r="A975" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B975" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C975" t="s">
+        <v>9</v>
+      </c>
+      <c r="D975" t="s">
+        <v>59</v>
+      </c>
+      <c r="E975" t="s">
+        <v>60</v>
+      </c>
+      <c r="F975">
+        <v>0.4</v>
+      </c>
+      <c r="G975">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="976" spans="1:7">
+      <c r="A976" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B976" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C976" t="s">
+        <v>9</v>
+      </c>
+      <c r="D976" t="s">
+        <v>65</v>
+      </c>
+      <c r="E976" t="s">
+        <v>66</v>
+      </c>
+      <c r="F976">
+        <v>1.42</v>
+      </c>
+      <c r="G976">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="977" spans="1:7">
+      <c r="A977" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B977" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C977" t="s">
+        <v>9</v>
+      </c>
+      <c r="D977" t="s">
+        <v>65</v>
+      </c>
+      <c r="E977" t="s">
+        <v>66</v>
+      </c>
+      <c r="F977">
+        <v>1.43</v>
+      </c>
+      <c r="G977">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="978" spans="1:7">
+      <c r="A978" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B978" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C978" t="s">
+        <v>9</v>
+      </c>
+      <c r="D978" t="s">
+        <v>501</v>
+      </c>
+      <c r="E978" t="s">
+        <v>502</v>
+      </c>
+      <c r="F978">
+        <v>0.23</v>
+      </c>
+      <c r="G978">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="979" spans="1:7">
+      <c r="A979" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B979" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C979" t="s">
+        <v>9</v>
+      </c>
+      <c r="D979" t="s">
+        <v>77</v>
+      </c>
+      <c r="E979" t="s">
+        <v>78</v>
+      </c>
+      <c r="F979">
+        <v>0.56</v>
+      </c>
+      <c r="G979">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="980" spans="1:7">
+      <c r="A980" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B980" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C980" t="s">
+        <v>14</v>
+      </c>
+      <c r="D980" t="s">
+        <v>59</v>
+      </c>
+      <c r="E980" t="s">
+        <v>60</v>
+      </c>
+      <c r="F980">
+        <v>1.38</v>
+      </c>
+      <c r="G980">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="981" spans="1:7">
+      <c r="A981" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B981" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C981" t="s">
+        <v>9</v>
+      </c>
+      <c r="D981" t="s">
+        <v>10</v>
+      </c>
+      <c r="E981" t="s">
+        <v>11</v>
+      </c>
+      <c r="F981">
+        <v>2.85</v>
+      </c>
+      <c r="G981">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="982" spans="1:7">
+      <c r="A982" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B982" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C982" t="s">
+        <v>26</v>
+      </c>
+      <c r="D982" t="s">
+        <v>39</v>
+      </c>
+      <c r="E982" t="s">
+        <v>40</v>
+      </c>
+      <c r="F982">
+        <v>1.6</v>
+      </c>
+      <c r="G982">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="983" spans="1:7">
+      <c r="A983" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B983" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C983" t="s">
+        <v>9</v>
+      </c>
+      <c r="D983" t="s">
+        <v>10</v>
+      </c>
+      <c r="E983" t="s">
+        <v>11</v>
+      </c>
+      <c r="F983">
+        <v>1.82</v>
+      </c>
+      <c r="G983">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="984" spans="1:7">
+      <c r="A984" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B984" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C984" t="s">
+        <v>9</v>
+      </c>
+      <c r="D984" t="s">
+        <v>85</v>
+      </c>
+      <c r="E984" t="s">
+        <v>86</v>
+      </c>
+      <c r="F984">
+        <v>1.36</v>
+      </c>
+      <c r="G984">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="985" spans="1:7">
+      <c r="A985" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B985" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C985" t="s">
+        <v>9</v>
+      </c>
+      <c r="D985" t="s">
+        <v>99</v>
+      </c>
+      <c r="E985" t="s">
+        <v>100</v>
+      </c>
+      <c r="F985">
+        <v>1.04</v>
+      </c>
+      <c r="G985">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="986" spans="1:7">
+      <c r="A986" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B986" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C986" t="s">
+        <v>9</v>
+      </c>
+      <c r="D986" t="s">
+        <v>95</v>
+      </c>
+      <c r="E986" t="s">
+        <v>96</v>
+      </c>
+      <c r="F986">
+        <v>0.61</v>
+      </c>
+      <c r="G986">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="987" spans="1:7">
+      <c r="A987" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B987" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C987" t="s">
+        <v>9</v>
+      </c>
+      <c r="D987" t="s">
+        <v>10</v>
+      </c>
+      <c r="E987" t="s">
+        <v>11</v>
+      </c>
+      <c r="F987">
+        <v>1.24</v>
+      </c>
+      <c r="G987">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="988" spans="1:7">
+      <c r="A988" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B988" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C988" t="s">
+        <v>9</v>
+      </c>
+      <c r="D988" t="s">
+        <v>120</v>
+      </c>
+      <c r="E988" t="s">
+        <v>121</v>
+      </c>
+      <c r="F988">
+        <v>1.37</v>
+      </c>
+      <c r="G988">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="989" spans="1:7">
+      <c r="A989" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B989" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C989" t="s">
+        <v>9</v>
+      </c>
+      <c r="D989" t="s">
+        <v>122</v>
+      </c>
+      <c r="E989" t="s">
+        <v>123</v>
+      </c>
+      <c r="F989">
+        <v>0.86</v>
+      </c>
+      <c r="G989">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="990" spans="1:7">
+      <c r="A990" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B990" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C990" t="s">
+        <v>9</v>
+      </c>
+      <c r="D990" t="s">
+        <v>39</v>
+      </c>
+      <c r="E990" t="s">
+        <v>40</v>
+      </c>
+      <c r="F990">
+        <v>1.14</v>
+      </c>
+      <c r="G990">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="991" spans="1:7">
+      <c r="A991" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B991" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C991" t="s">
+        <v>9</v>
+      </c>
+      <c r="D991" t="s">
+        <v>55</v>
+      </c>
+      <c r="E991" t="s">
+        <v>56</v>
+      </c>
+      <c r="F991">
+        <v>1.61</v>
+      </c>
+      <c r="G991">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="992" spans="1:7">
+      <c r="A992" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B992" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C992" t="s">
+        <v>9</v>
+      </c>
+      <c r="D992" t="s">
+        <v>39</v>
+      </c>
+      <c r="E992" t="s">
+        <v>40</v>
+      </c>
+      <c r="F992">
+        <v>1.61</v>
+      </c>
+      <c r="G992">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="993" spans="1:7">
+      <c r="A993" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B993" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C993" t="s">
+        <v>9</v>
+      </c>
+      <c r="D993" t="s">
+        <v>10</v>
+      </c>
+      <c r="E993" t="s">
+        <v>11</v>
+      </c>
+      <c r="F993">
+        <v>2.96</v>
+      </c>
+      <c r="G993">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="994" spans="1:7">
+      <c r="A994" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B994" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C994" t="s">
+        <v>9</v>
+      </c>
+      <c r="D994" t="s">
+        <v>10</v>
+      </c>
+      <c r="E994" t="s">
+        <v>11</v>
+      </c>
+      <c r="F994">
+        <v>1.14</v>
+      </c>
+      <c r="G994">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="995" spans="1:7">
+      <c r="A995" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B995" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C995" t="s">
+        <v>9</v>
+      </c>
+      <c r="D995" t="s">
+        <v>59</v>
+      </c>
+      <c r="E995" t="s">
+        <v>60</v>
+      </c>
+      <c r="F995">
+        <v>0.49</v>
+      </c>
+      <c r="G995">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="996" spans="1:7">
+      <c r="A996" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B996" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C996" t="s">
+        <v>9</v>
+      </c>
+      <c r="D996" t="s">
+        <v>134</v>
+      </c>
+      <c r="E996" t="s">
+        <v>135</v>
+      </c>
+      <c r="F996">
+        <v>0.77</v>
+      </c>
+      <c r="G996">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="997" spans="1:7">
+      <c r="A997" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B997" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C997" t="s">
+        <v>9</v>
+      </c>
+      <c r="D997" t="s">
+        <v>10</v>
+      </c>
+      <c r="E997" t="s">
+        <v>11</v>
+      </c>
+      <c r="F997">
+        <v>0.96</v>
+      </c>
+      <c r="G997">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="998" spans="1:7">
+      <c r="A998" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B998" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C998" t="s">
+        <v>14</v>
+      </c>
+      <c r="D998" t="s">
+        <v>59</v>
+      </c>
+      <c r="E998" t="s">
+        <v>60</v>
+      </c>
+      <c r="F998">
+        <v>0.26</v>
+      </c>
+      <c r="G998">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="999" spans="1:7">
+      <c r="A999" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B999" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C999" t="s">
+        <v>14</v>
+      </c>
+      <c r="D999" t="s">
+        <v>10</v>
+      </c>
+      <c r="E999" t="s">
+        <v>11</v>
+      </c>
+      <c r="F999">
+        <v>0.26</v>
+      </c>
+      <c r="G999">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:7">
+      <c r="A1000" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1000">
+        <v>1.01</v>
+      </c>
+      <c r="G1000">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:7">
+      <c r="A1001" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1001">
+        <v>0.2</v>
+      </c>
+      <c r="G1001">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:7">
+      <c r="A1002" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1002">
+        <v>4.15</v>
+      </c>
+      <c r="G1002">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:7">
+      <c r="A1003" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1003">
+        <v>5.94</v>
+      </c>
+      <c r="G1003">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:7">
+      <c r="A1004" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1004">
+        <v>0.82</v>
+      </c>
+      <c r="G1004">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:7">
+      <c r="A1005" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1005">
+        <v>0.2</v>
+      </c>
+      <c r="G1005">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:7">
+      <c r="A1006" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1006">
+        <v>0.34</v>
+      </c>
+      <c r="G1006">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:7">
+      <c r="A1007" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1007">
+        <v>0.39</v>
+      </c>
+      <c r="G1007">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:7">
+      <c r="A1008" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1008">
+        <v>0.39</v>
+      </c>
+      <c r="G1008">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:7">
+      <c r="A1009" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1009">
+        <v>0.65</v>
+      </c>
+      <c r="G1009">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:7">
+      <c r="A1010" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1010">
+        <v>1.72</v>
+      </c>
+      <c r="G1010">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:7">
+      <c r="A1011" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1011">
+        <v>0.38</v>
+      </c>
+      <c r="G1011">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:7">
+      <c r="A1012" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>65</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>66</v>
+      </c>
+      <c r="F1012">
+        <v>0.2</v>
+      </c>
+      <c r="G1012">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:7">
+      <c r="A1013" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1013">
+        <v>2.63</v>
+      </c>
+      <c r="G1013">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:7">
+      <c r="A1014" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1014">
+        <v>2.37</v>
+      </c>
+      <c r="G1014">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:7">
+      <c r="A1015" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1015">
+        <v>1.73</v>
+      </c>
+      <c r="G1015">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:7">
+      <c r="A1016" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1016">
+        <v>1.61</v>
+      </c>
+      <c r="G1016">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:7">
+      <c r="A1017" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1017">
+        <v>1.65</v>
+      </c>
+      <c r="G1017">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:7">
+      <c r="A1018" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>123</v>
+      </c>
+      <c r="F1018">
+        <v>1.08</v>
+      </c>
+      <c r="G1018">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:7">
+      <c r="A1019" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1019">
+        <v>2.24</v>
+      </c>
+      <c r="G1019">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:7">
+      <c r="A1020" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1020">
+        <v>1.73</v>
+      </c>
+      <c r="G1020">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:7">
+      <c r="A1021" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1021">
+        <v>2.71</v>
+      </c>
+      <c r="G1021">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:7">
+      <c r="A1022" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1022">
+        <v>1.0</v>
+      </c>
+      <c r="G1022">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:7">
+      <c r="A1023" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1023">
+        <v>1.67</v>
+      </c>
+      <c r="G1023">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:7">
+      <c r="A1024" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1024">
+        <v>0.62</v>
+      </c>
+      <c r="G1024">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:7">
+      <c r="A1025" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1025">
+        <v>0.01</v>
+      </c>
+      <c r="G1025">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:7">
+      <c r="A1026" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1026">
+        <v>4.06</v>
+      </c>
+      <c r="G1026">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:7">
+      <c r="A1027" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1027">
+        <v>0.57</v>
+      </c>
+      <c r="G1027">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:7">
+      <c r="A1028" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1028">
+        <v>1.47</v>
+      </c>
+      <c r="G1028">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:7">
+      <c r="A1029" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1029">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="G1029">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:7">
+      <c r="A1030" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1030">
+        <v>0.81</v>
+      </c>
+      <c r="G1030">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:7">
+      <c r="A1031" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1031">
+        <v>0.93</v>
+      </c>
+      <c r="G1031">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:7">
+      <c r="A1032" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1032">
+        <v>2.88</v>
+      </c>
+      <c r="G1032">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:7">
+      <c r="A1033" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1033">
+        <v>1.54</v>
+      </c>
+      <c r="G1033">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:7">
+      <c r="A1034" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1034">
+        <v>0.66</v>
+      </c>
+      <c r="G1034">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:7">
+      <c r="A1035" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1035">
+        <v>0.47</v>
+      </c>
+      <c r="G1035">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:7">
+      <c r="A1036" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1036">
+        <v>2.62</v>
+      </c>
+      <c r="G1036">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:7">
+      <c r="A1037" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1037">
+        <v>1.73</v>
+      </c>
+      <c r="G1037">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:7">
+      <c r="A1038" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1038">
+        <v>0.47</v>
+      </c>
+      <c r="G1038">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:7">
+      <c r="A1039" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1039">
+        <v>1.28</v>
+      </c>
+      <c r="G1039">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:7">
+      <c r="A1040" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1040">
+        <v>0.79</v>
+      </c>
+      <c r="G1040">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:7">
+      <c r="A1041" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1041">
+        <v>0.39</v>
+      </c>
+      <c r="G1041">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:7">
+      <c r="A1042" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1042">
+        <v>1.45</v>
+      </c>
+      <c r="G1042">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:7">
+      <c r="A1043" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1043">
+        <v>0.79</v>
+      </c>
+      <c r="G1043">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:7">
+      <c r="A1044" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1044">
+        <v>1.63</v>
+      </c>
+      <c r="G1044">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:7">
+      <c r="A1045" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1045">
+        <v>2.99</v>
+      </c>
+      <c r="G1045">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:7">
+      <c r="A1046" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1046">
+        <v>1.69</v>
+      </c>
+      <c r="G1046">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:7">
+      <c r="A1047" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1047">
+        <v>1.08</v>
+      </c>
+      <c r="G1047">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:7">
+      <c r="A1048" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1048">
+        <v>2.6</v>
+      </c>
+      <c r="G1048">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:7">
+      <c r="A1049" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1049">
+        <v>0.98</v>
+      </c>
+      <c r="G1049">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:7">
+      <c r="A1050" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1050">
+        <v>2.11</v>
+      </c>
+      <c r="G1050">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:7">
+      <c r="A1051" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>501</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1051">
+        <v>1.79</v>
+      </c>
+      <c r="G1051">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:7">
+      <c r="A1052" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1052">
+        <v>2.83</v>
+      </c>
+      <c r="G1052">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:7">
+      <c r="A1053" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1053">
+        <v>1.7</v>
+      </c>
+      <c r="G1053">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:7">
+      <c r="A1054" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1054">
+        <v>1.61</v>
+      </c>
+      <c r="G1054">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:7">
+      <c r="A1055" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1055">
+        <v>2.1</v>
+      </c>
+      <c r="G1055">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:7">
+      <c r="A1056" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1056">
+        <v>0.59</v>
+      </c>
+      <c r="G1056">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:7">
+      <c r="A1057" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1057">
+        <v>0.58</v>
+      </c>
+      <c r="G1057">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:7">
+      <c r="A1058" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1058">
+        <v>0.14</v>
+      </c>
+      <c r="G1058">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:7">
+      <c r="A1059" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1059">
+        <v>0.91</v>
+      </c>
+      <c r="G1059">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:7">
+      <c r="A1060" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1060">
+        <v>2.37</v>
+      </c>
+      <c r="G1060">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:7">
+      <c r="A1061" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>826</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>827</v>
+      </c>
+      <c r="F1061">
+        <v>0.56</v>
+      </c>
+      <c r="G1061">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:7">
+      <c r="A1062" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1062">
+        <v>1.28</v>
+      </c>
+      <c r="G1062">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:7">
+      <c r="A1063" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1063">
+        <v>2.95</v>
+      </c>
+      <c r="G1063">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:7">
+      <c r="A1064" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1064">
+        <v>3.36</v>
+      </c>
+      <c r="G1064">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:7">
+      <c r="A1065" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1065">
+        <v>1.41</v>
+      </c>
+      <c r="G1065">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:7">
+      <c r="A1066" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1066">
+        <v>1.41</v>
+      </c>
+      <c r="G1066">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:7">
+      <c r="A1067" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1067">
+        <v>0.58</v>
+      </c>
+      <c r="G1067">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:7">
+      <c r="A1068" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1068">
+        <v>3.39</v>
+      </c>
+      <c r="G1068">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:7">
+      <c r="A1069" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>65</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>66</v>
+      </c>
+      <c r="F1069">
+        <v>0.64</v>
+      </c>
+      <c r="G1069">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:7">
+      <c r="A1070" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1070">
+        <v>0.62</v>
+      </c>
+      <c r="G1070">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:7">
+      <c r="A1071" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1071">
+        <v>1.51</v>
+      </c>
+      <c r="G1071">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:7">
+      <c r="A1072" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1072">
+        <v>2.82</v>
+      </c>
+      <c r="G1072">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:7">
+      <c r="A1073" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1073">
+        <v>2.85</v>
+      </c>
+      <c r="G1073">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:7">
+      <c r="A1074" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1074">
+        <v>1.03</v>
+      </c>
+      <c r="G1074">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:7">
+      <c r="A1075" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>501</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1075">
+        <v>0.27</v>
+      </c>
+      <c r="G1075">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:7">
+      <c r="A1076" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1076">
+        <v>1.92</v>
+      </c>
+      <c r="G1076">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:7">
+      <c r="A1077" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1077">
+        <v>0.66</v>
+      </c>
+      <c r="G1077">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:7">
+      <c r="A1078" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1078">
+        <v>1.33</v>
+      </c>
+      <c r="G1078">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:7">
+      <c r="A1079" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1079">
+        <v>1.28</v>
+      </c>
+      <c r="G1079">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:7">
+      <c r="A1080" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1080">
+        <v>1.42</v>
+      </c>
+      <c r="G1080">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:7">
+      <c r="A1081" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1081">
+        <v>0.42</v>
+      </c>
+      <c r="G1081">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:7">
+      <c r="A1082" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1082">
+        <v>0.6</v>
+      </c>
+      <c r="G1082">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:7">
+      <c r="A1083" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1083">
+        <v>0.92</v>
+      </c>
+      <c r="G1083">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:7">
+      <c r="A1084" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1084">
+        <v>2.2</v>
+      </c>
+      <c r="G1084">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:7">
+      <c r="A1085" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1085">
+        <v>4.13</v>
+      </c>
+      <c r="G1085">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:7">
+      <c r="A1086" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1086">
+        <v>0.62</v>
+      </c>
+      <c r="G1086">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:7">
+      <c r="A1087" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1087">
+        <v>1.33</v>
+      </c>
+      <c r="G1087">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:7">
+      <c r="A1088" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1088">
+        <v>1.13</v>
+      </c>
+      <c r="G1088">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:7">
+      <c r="A1089" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1089">
+        <v>5.47</v>
+      </c>
+      <c r="G1089">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:7">
+      <c r="A1090" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1090">
+        <v>1.21</v>
+      </c>
+      <c r="G1090">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:7">
+      <c r="A1091" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1091">
+        <v>1.56</v>
+      </c>
+      <c r="G1091">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:7">
+      <c r="A1092" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1092">
+        <v>3.41</v>
+      </c>
+      <c r="G1092">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:7">
+      <c r="A1093" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1093">
+        <v>0.61</v>
+      </c>
+      <c r="G1093">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:7">
+      <c r="A1094" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1094">
+        <v>3.26</v>
+      </c>
+      <c r="G1094">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:7">
+      <c r="A1095" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1095">
+        <v>0.57</v>
+      </c>
+      <c r="G1095">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:7">
+      <c r="A1096" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1096">
+        <v>0.97</v>
+      </c>
+      <c r="G1096">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:7">
+      <c r="A1097" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1097">
+        <v>1.08</v>
+      </c>
+      <c r="G1097">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:7">
+      <c r="A1098" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>163</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1098">
+        <v>1.29</v>
+      </c>
+      <c r="G1098">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:7">
+      <c r="A1099" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>163</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1099">
+        <v>1.77</v>
+      </c>
+      <c r="G1099">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:7">
+      <c r="A1100" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1100">
+        <v>2.61</v>
+      </c>
+      <c r="G1100">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:7">
+      <c r="A1101" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1101">
+        <v>5.89</v>
+      </c>
+      <c r="G1101">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:7">
+      <c r="A1102" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1102">
+        <v>0.59</v>
+      </c>
+      <c r="G1102">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:7">
+      <c r="A1103" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1103">
+        <v>2.71</v>
+      </c>
+      <c r="G1103">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:7">
+      <c r="A1104" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1104">
+        <v>0.74</v>
+      </c>
+      <c r="G1104">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:7">
+      <c r="A1105" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1105">
+        <v>2.68</v>
+      </c>
+      <c r="G1105">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:7">
+      <c r="A1106" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>183</v>
+      </c>
+      <c r="F1106">
+        <v>0.01</v>
+      </c>
+      <c r="G1106">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:7">
+      <c r="A1107" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1107">
+        <v>1.86</v>
+      </c>
+      <c r="G1107">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:7">
+      <c r="A1108" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1108">
+        <v>0.25</v>
+      </c>
+      <c r="G1108">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:7">
+      <c r="A1109" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1109">
+        <v>1.96</v>
+      </c>
+      <c r="G1109">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:7">
+      <c r="A1110" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1110">
+        <v>0.77</v>
+      </c>
+      <c r="G1110">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:7">
+      <c r="A1111" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1111">
+        <v>0.55</v>
+      </c>
+      <c r="G1111">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:7">
+      <c r="A1112" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1112">
+        <v>1.24</v>
+      </c>
+      <c r="G1112">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:7">
+      <c r="A1113" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1113">
+        <v>5.88</v>
+      </c>
+      <c r="G1113">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:7">
+      <c r="A1114" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1114">
+        <v>5.9</v>
+      </c>
+      <c r="G1114">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:7">
+      <c r="A1115" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1115">
+        <v>3.82</v>
+      </c>
+      <c r="G1115">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:7">
+      <c r="A1116" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1116">
+        <v>1.27</v>
+      </c>
+      <c r="G1116">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:7">
+      <c r="A1117" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1117">
+        <v>0.42</v>
+      </c>
+      <c r="G1117">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:7">
+      <c r="A1118" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1118">
+        <v>2.35</v>
+      </c>
+      <c r="G1118">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:7">
+      <c r="A1119" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>183</v>
+      </c>
+      <c r="F1119">
+        <v>0.83</v>
+      </c>
+      <c r="G1119">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:7">
+      <c r="A1120" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1120">
+        <v>1.16</v>
+      </c>
+      <c r="G1120">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:7">
+      <c r="A1121" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1121">
+        <v>1.07</v>
+      </c>
+      <c r="G1121">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:7">
+      <c r="A1122" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>123</v>
+      </c>
+      <c r="F1122">
+        <v>1.67</v>
+      </c>
+      <c r="G1122">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:7">
+      <c r="A1123" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1123">
+        <v>2.08</v>
+      </c>
+      <c r="G1123">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:7">
+      <c r="A1124" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1124">
+        <v>1.1</v>
+      </c>
+      <c r="G1124">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:7">
+      <c r="A1125" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1125">
+        <v>5.88</v>
+      </c>
+      <c r="G1125">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:7">
+      <c r="A1126" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1126">
+        <v>0.69</v>
+      </c>
+      <c r="G1126">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:7">
+      <c r="A1127" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1127">
+        <v>1.55</v>
+      </c>
+      <c r="G1127">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:7">
+      <c r="A1128" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1128">
+        <v>1.02</v>
+      </c>
+      <c r="G1128">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:7">
+      <c r="A1129" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1129">
+        <v>1.68</v>
+      </c>
+      <c r="G1129">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:7">
+      <c r="A1130" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1130">
+        <v>1.02</v>
+      </c>
+      <c r="G1130">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:7">
+      <c r="A1131" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1131">
+        <v>0.66</v>
+      </c>
+      <c r="G1131">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:7">
+      <c r="A1132" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1132">
+        <v>1.8</v>
+      </c>
+      <c r="G1132">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:7">
+      <c r="A1133" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1133">
+        <v>2.89</v>
+      </c>
+      <c r="G1133">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:7">
+      <c r="A1134" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1134">
+        <v>4.66</v>
+      </c>
+      <c r="G1134">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:7">
+      <c r="A1135" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1135">
+        <v>1.58</v>
+      </c>
+      <c r="G1135">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:7">
+      <c r="A1136" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1136">
+        <v>0.48</v>
+      </c>
+      <c r="G1136">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:7">
+      <c r="A1137" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1137">
+        <v>0.85</v>
+      </c>
+      <c r="G1137">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:7">
+      <c r="A1138" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1138">
+        <v>0.61</v>
+      </c>
+      <c r="G1138">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:7">
+      <c r="A1139" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1139">
+        <v>1.33</v>
+      </c>
+      <c r="G1139">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:7">
+      <c r="A1140" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1140">
+        <v>1.55</v>
+      </c>
+      <c r="G1140">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:7">
+      <c r="A1141" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1141">
+        <v>0.54</v>
+      </c>
+      <c r="G1141">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:7">
+      <c r="A1142" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1142">
+        <v>0.94</v>
+      </c>
+      <c r="G1142">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:7">
+      <c r="A1143" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>183</v>
+      </c>
+      <c r="F1143">
+        <v>2.17</v>
+      </c>
+      <c r="G1143">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:7">
+      <c r="A1144" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>826</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>827</v>
+      </c>
+      <c r="F1144">
+        <v>0.3</v>
+      </c>
+      <c r="G1144">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:7">
+      <c r="A1145" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1145">
+        <v>1.63</v>
+      </c>
+      <c r="G1145">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:7">
+      <c r="A1146" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>226</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>227</v>
+      </c>
+      <c r="F1146">
+        <v>0.89</v>
+      </c>
+      <c r="G1146">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:7">
+      <c r="A1147" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>228</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>229</v>
+      </c>
+      <c r="F1147">
+        <v>0.89</v>
+      </c>
+      <c r="G1147">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:7">
+      <c r="A1148" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1148">
+        <v>0.96</v>
+      </c>
+      <c r="G1148">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:7">
+      <c r="A1149" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>226</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>227</v>
+      </c>
+      <c r="F1149">
+        <v>4.23</v>
+      </c>
+      <c r="G1149">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:7">
+      <c r="A1150" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>65</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>66</v>
+      </c>
+      <c r="F1150">
+        <v>0.56</v>
+      </c>
+      <c r="G1150">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:7">
+      <c r="A1151" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>501</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1151">
+        <v>1.26</v>
+      </c>
+      <c r="G1151">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:7">
+      <c r="A1152" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1152">
+        <v>1.26</v>
+      </c>
+      <c r="G1152">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:7">
+      <c r="A1153" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1153">
+        <v>1.48</v>
+      </c>
+      <c r="G1153">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:7">
+      <c r="A1154" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1154" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1154">
+        <v>5.4</v>
+      </c>
+      <c r="G1154">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:7">
+      <c r="A1155" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1155">
+        <v>0.57</v>
+      </c>
+      <c r="G1155">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:7">
+      <c r="A1156" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1156">
+        <v>1.53</v>
+      </c>
+      <c r="G1156">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:7">
+      <c r="A1157" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1157">
+        <v>0.59</v>
+      </c>
+      <c r="G1157">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:7">
+      <c r="A1158" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1158">
+        <v>1.84</v>
+      </c>
+      <c r="G1158">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:7">
+      <c r="A1159" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1159">
+        <v>0.68</v>
+      </c>
+      <c r="G1159">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:7">
+      <c r="A1160" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1160">
+        <v>4.38</v>
+      </c>
+      <c r="G1160">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:7">
+      <c r="A1161" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1161" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1161">
+        <v>5.28</v>
+      </c>
+      <c r="G1161">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:7">
+      <c r="A1162" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1162">
+        <v>1.2</v>
+      </c>
+      <c r="G1162">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:7">
+      <c r="A1163" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1163">
+        <v>0.15</v>
+      </c>
+      <c r="G1163">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:7">
+      <c r="A1164" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1164">
+        <v>0.28</v>
+      </c>
+      <c r="G1164">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:7">
+      <c r="A1165" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1165">
+        <v>0.53</v>
+      </c>
+      <c r="G1165">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:7">
+      <c r="A1166" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1166">
+        <v>1.49</v>
+      </c>
+      <c r="G1166">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:7">
+      <c r="A1167" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1167">
+        <v>1.32</v>
+      </c>
+      <c r="G1167">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:7">
+      <c r="A1168" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1168">
+        <v>1.78</v>
+      </c>
+      <c r="G1168">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:7">
+      <c r="A1169" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1169">
+        <v>1.48</v>
+      </c>
+      <c r="G1169">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:7">
+      <c r="A1170" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1170" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1170">
+        <v>1.96</v>
+      </c>
+      <c r="G1170">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:7">
+      <c r="A1171" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1171" t="s">
+        <v>123</v>
+      </c>
+      <c r="F1171">
+        <v>1.57</v>
+      </c>
+      <c r="G1171">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:7">
+      <c r="A1172" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1172" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1172">
+        <v>0.59</v>
+      </c>
+      <c r="G1172">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:7">
+      <c r="A1173" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1173" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1173">
+        <v>0.68</v>
+      </c>
+      <c r="G1173">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:7">
+      <c r="A1174" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1174">
+        <v>1.03</v>
+      </c>
+      <c r="G1174">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:7">
+      <c r="A1175" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>501</v>
+      </c>
+      <c r="E1175" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1175">
+        <v>0.26</v>
+      </c>
+      <c r="G1175">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:7">
+      <c r="A1176" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>183</v>
+      </c>
+      <c r="F1176">
+        <v>2.97</v>
+      </c>
+      <c r="G1176">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:7">
+      <c r="A1177" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1177">
+        <v>2.92</v>
+      </c>
+      <c r="G1177">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:7">
+      <c r="A1178" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1178" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1178">
+        <v>0.44</v>
+      </c>
+      <c r="G1178">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:7">
+      <c r="A1179" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1179">
+        <v>1.22</v>
+      </c>
+      <c r="G1179">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:7">
+      <c r="A1180" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1180" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1180">
+        <v>2.66</v>
+      </c>
+      <c r="G1180">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:7">
+      <c r="A1181" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1181" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1181">
+        <v>1.29</v>
+      </c>
+      <c r="G1181">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:7">
+      <c r="A1182" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1182">
+        <v>2.0</v>
+      </c>
+      <c r="G1182">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:7">
+      <c r="A1183" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>2173</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1183" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1183">
+        <v>1.08</v>
+      </c>
+      <c r="G1183">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:7">
+      <c r="A1184" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>2173</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1184" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1184">
+        <v>1.49</v>
+      </c>
+      <c r="G1184">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:7">
+      <c r="A1185" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1185" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1185">
+        <v>1.16</v>
+      </c>
+      <c r="G1185">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:7">
+      <c r="A1186" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1186" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1186">
+        <v>0.58</v>
+      </c>
+      <c r="G1186">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:7">
+      <c r="A1187" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1187">
+        <v>0.12</v>
+      </c>
+      <c r="G1187">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:7">
+      <c r="A1188" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1188" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1188">
+        <v>0.92</v>
+      </c>
+      <c r="G1188">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:7">
+      <c r="A1189" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1189" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1189">
+        <v>1.08</v>
+      </c>
+      <c r="G1189">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:7">
+      <c r="A1190" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1190" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1190">
+        <v>1.58</v>
+      </c>
+      <c r="G1190">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:7">
+      <c r="A1191" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1191" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1191">
+        <v>0.86</v>
+      </c>
+      <c r="G1191">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:7">
+      <c r="A1192" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1192" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1192">
+        <v>0.97</v>
+      </c>
+      <c r="G1192">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:7">
+      <c r="A1193" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1193" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1193">
+        <v>1.4</v>
+      </c>
+      <c r="G1193">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:7">
+      <c r="A1194" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1194" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1194">
+        <v>2.08</v>
+      </c>
+      <c r="G1194">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:7">
+      <c r="A1195" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1195" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1195">
+        <v>1.65</v>
+      </c>
+      <c r="G1195">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:7">
+      <c r="A1196" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>2194</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1196" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1196">
+        <v>1.28</v>
+      </c>
+      <c r="G1196">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:7">
+      <c r="A1197" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1197" t="s">
+        <v>183</v>
+      </c>
+      <c r="F1197">
+        <v>1.23</v>
+      </c>
+      <c r="G1197">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:7">
+      <c r="A1198" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1198" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1198">
+        <v>1.55</v>
+      </c>
+      <c r="G1198">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:7">
+      <c r="A1199" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1199" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1199">
+        <v>3.68</v>
+      </c>
+      <c r="G1199">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:7">
+      <c r="A1200" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1200" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1200">
+        <v>1.64</v>
+      </c>
+      <c r="G1200">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:7">
+      <c r="A1201" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1201" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1201">
+        <v>2.51</v>
+      </c>
+      <c r="G1201">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:7">
+      <c r="A1202" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1202">
+        <v>1.54</v>
+      </c>
+      <c r="G1202">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:7">
+      <c r="A1203" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>183</v>
+      </c>
+      <c r="F1203">
+        <v>2.39</v>
+      </c>
+      <c r="G1203">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:7">
+      <c r="A1204" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>359</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1204">
+        <v>1.51</v>
+      </c>
+      <c r="G1204">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:7">
+      <c r="A1205" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>359</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1205" t="s">
+        <v>123</v>
+      </c>
+      <c r="F1205">
+        <v>1.6</v>
+      </c>
+      <c r="G1205">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:7">
+      <c r="A1206" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1206" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1206">
+        <v>0.32</v>
+      </c>
+      <c r="G1206">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:7">
+      <c r="A1207" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1207" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1207">
+        <v>2.08</v>
+      </c>
+      <c r="G1207">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:7">
+      <c r="A1208" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1208">
+        <v>1.43</v>
+      </c>
+      <c r="G1208">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:7">
+      <c r="A1209" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1209" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1209">
+        <v>0.32</v>
+      </c>
+      <c r="G1209">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:7">
+      <c r="A1210" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1210" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1210">
+        <v>0.75</v>
+      </c>
+      <c r="G1210">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:7">
+      <c r="A1211" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1211" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1211">
+        <v>0.91</v>
+      </c>
+      <c r="G1211">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:7">
+      <c r="A1212" t="s">
+        <v>2220</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1212">
+        <v>4.28</v>
+      </c>
+      <c r="G1212">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:7">
+      <c r="A1213" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1213" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1213">
+        <v>1.7</v>
+      </c>
+      <c r="G1213">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:7">
+      <c r="A1214" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1214">
+        <v>1.01</v>
+      </c>
+      <c r="G1214">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:7">
+      <c r="A1215" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>2227</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1215" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1215">
+        <v>1.25</v>
+      </c>
+      <c r="G1215">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:7">
+      <c r="A1216" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1216">
+        <v>1.34</v>
+      </c>
+      <c r="G1216">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:7">
+      <c r="A1217" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1217">
+        <v>1.03</v>
+      </c>
+      <c r="G1217">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:7">
+      <c r="A1218" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1218">
+        <v>0.85</v>
+      </c>
+      <c r="G1218">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:7">
+      <c r="A1219" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1219" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1219">
+        <v>0.67</v>
+      </c>
+      <c r="G1219">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:7">
+      <c r="A1220" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1220">
+        <v>0.33</v>
+      </c>
+      <c r="G1220">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:7">
+      <c r="A1221" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>183</v>
+      </c>
+      <c r="F1221">
+        <v>1.65</v>
+      </c>
+      <c r="G1221">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:7">
+      <c r="A1222" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1222">
+        <v>1.73</v>
+      </c>
+      <c r="G1222">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:7">
+      <c r="A1223" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1223">
+        <v>2.59</v>
+      </c>
+      <c r="G1223">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:7">
+      <c r="A1224" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>826</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>827</v>
+      </c>
+      <c r="F1224">
+        <v>0.84</v>
+      </c>
+      <c r="G1224">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:7">
+      <c r="A1225" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1225">
+        <v>1.03</v>
+      </c>
+      <c r="G1225">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:7">
+      <c r="A1226" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1226">
+        <v>1.44</v>
+      </c>
+      <c r="G1226">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:7">
+      <c r="A1227" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1227">
+        <v>1.3</v>
+      </c>
+      <c r="G1227">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:7">
+      <c r="A1228" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1228" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1228">
+        <v>3.44</v>
+      </c>
+      <c r="G1228">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:7">
+      <c r="A1229" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1229">
+        <v>0.7</v>
+      </c>
+      <c r="G1229">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:7">
+      <c r="A1230" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1230" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1230">
+        <v>1.14</v>
+      </c>
+      <c r="G1230">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:7">
+      <c r="A1231" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1231" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1231">
+        <v>0.84</v>
+      </c>
+      <c r="G1231">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:7">
+      <c r="A1232" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1232">
+        <v>2.51</v>
+      </c>
+      <c r="G1232">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:7">
+      <c r="A1233" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1233" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1233">
+        <v>2.42</v>
+      </c>
+      <c r="G1233">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:7">
+      <c r="A1234" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1234" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1234">
+        <v>3.58</v>
+      </c>
+      <c r="G1234">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:7">
+      <c r="A1235" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1235" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1235">
+        <v>0.91</v>
+      </c>
+      <c r="G1235">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:7">
+      <c r="A1236" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1236" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1236">
+        <v>0.78</v>
+      </c>
+      <c r="G1236">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:7">
+      <c r="A1237" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1237">
+        <v>1.08</v>
+      </c>
+      <c r="G1237">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:7">
+      <c r="A1238" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1238">
+        <v>1.09</v>
+      </c>
+      <c r="G1238">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:7">
+      <c r="A1239" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1239" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1239">
+        <v>1.6</v>
+      </c>
+      <c r="G1239">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:7">
+      <c r="A1240" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1240" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1240">
+        <v>0.6</v>
+      </c>
+      <c r="G1240">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:7">
+      <c r="A1241" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1241" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1241">
+        <v>0.64</v>
+      </c>
+      <c r="G1241">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:7">
+      <c r="A1242" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1242">
+        <v>0.61</v>
+      </c>
+      <c r="G1242">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:7">
+      <c r="A1243" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1243">
+        <v>3.09</v>
+      </c>
+      <c r="G1243">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:7">
+      <c r="A1244" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1244">
+        <v>0.88</v>
+      </c>
+      <c r="G1244">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:7">
+      <c r="A1245" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1245" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1245">
+        <v>0.98</v>
+      </c>
+      <c r="G1245">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:7">
+      <c r="A1246" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1246" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1246">
+        <v>1.79</v>
+      </c>
+      <c r="G1246">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:7">
+      <c r="A1247" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1247" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1247">
+        <v>0.9</v>
+      </c>
+      <c r="G1247">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:7">
+      <c r="A1248" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1248" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1248">
+        <v>0.33</v>
+      </c>
+      <c r="G1248">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:7">
+      <c r="A1249" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1249" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1249">
+        <v>1.13</v>
+      </c>
+      <c r="G1249">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:7">
+      <c r="A1250" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1250">
+        <v>1.85</v>
+      </c>
+      <c r="G1250">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:7">
+      <c r="A1251" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1251" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1251">
+        <v>1.35</v>
+      </c>
+      <c r="G1251">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:7">
+      <c r="A1252" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1252">
+        <v>0.76</v>
+      </c>
+      <c r="G1252">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:7">
+      <c r="A1253" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1253" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1253">
+        <v>0.35</v>
+      </c>
+      <c r="G1253">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:7">
+      <c r="A1254" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1254" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1254">
+        <v>0.48</v>
+      </c>
+      <c r="G1254">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:7">
+      <c r="A1255" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1255" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1255">
+        <v>0.26</v>
+      </c>
+      <c r="G1255">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:7">
+      <c r="A1256" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1256">
+        <v>1.27</v>
+      </c>
+      <c r="G1256">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:7">
+      <c r="A1257" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1257" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1257">
+        <v>1.71</v>
+      </c>
+      <c r="G1257">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:7">
+      <c r="A1258" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1258" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1258">
+        <v>0.95</v>
+      </c>
+      <c r="G1258">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:7">
+      <c r="A1259" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1259">
+        <v>0.76</v>
+      </c>
+      <c r="G1259">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:7">
+      <c r="A1260" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>226</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>227</v>
+      </c>
+      <c r="F1260">
+        <v>4.72</v>
+      </c>
+      <c r="G1260">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:7">
+      <c r="A1261" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1261" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1261">
+        <v>0.85</v>
+      </c>
+      <c r="G1261">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:7">
+      <c r="A1262" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1262" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1262" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1262">
+        <v>0.42</v>
+      </c>
+      <c r="G1262">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:7">
+      <c r="A1263" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1263" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1263">
+        <v>1.19</v>
+      </c>
+      <c r="G1263">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:7">
+      <c r="A1264" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1264" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1264" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1264">
+        <v>0.83</v>
+      </c>
+      <c r="G1264">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:7">
+      <c r="A1265" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1265" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1265" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1265">
+        <v>0.61</v>
+      </c>
+      <c r="G1265">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:7">
+      <c r="A1266" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1266" t="s">
+        <v>65</v>
+      </c>
+      <c r="E1266" t="s">
+        <v>66</v>
+      </c>
+      <c r="F1266">
+        <v>0.51</v>
+      </c>
+      <c r="G1266">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:7">
+      <c r="A1267" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1267" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1267" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1267">
+        <v>0.79</v>
+      </c>
+      <c r="G1267">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:7">
+      <c r="A1268" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1268" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1268">
+        <v>2.21</v>
+      </c>
+      <c r="G1268">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:7">
+      <c r="A1269" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1269" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1269" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1269">
+        <v>0.82</v>
+      </c>
+      <c r="G1269">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:7">
+      <c r="A1270" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1270" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1270" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1270">
+        <v>0.65</v>
+      </c>
+      <c r="G1270">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:7">
+      <c r="A1271" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1271" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1271" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1271">
+        <v>0.36</v>
+      </c>
+      <c r="G1271">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:7">
+      <c r="A1272" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1272" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1272" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1272">
+        <v>0.99</v>
+      </c>
+      <c r="G1272">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:7">
+      <c r="A1273" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1273" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1273" t="s">
+        <v>123</v>
+      </c>
+      <c r="F1273">
+        <v>1.67</v>
+      </c>
+      <c r="G1273">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:7">
+      <c r="A1274" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1274" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1274" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1274">
+        <v>0.72</v>
+      </c>
+      <c r="G1274">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:7">
+      <c r="A1275" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1275" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1275" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1275">
+        <v>1.06</v>
+      </c>
+      <c r="G1275">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:7">
+      <c r="A1276" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1276" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1276" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1276">
+        <v>0.25</v>
+      </c>
+      <c r="G1276">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:7">
+      <c r="A1277" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1277" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1277" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1277">
+        <v>0.41</v>
+      </c>
+      <c r="G1277">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:7">
+      <c r="A1278" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1278" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1278" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1278">
+        <v>0.42</v>
+      </c>
+      <c r="G1278">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:7">
+      <c r="A1279" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1279" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1279" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1279">
+        <v>0.33</v>
+      </c>
+      <c r="G1279">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:7">
+      <c r="A1280" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1280" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1280" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1280">
+        <v>1.2</v>
+      </c>
+      <c r="G1280">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:7">
+      <c r="A1281" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1281" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1281" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1281">
+        <v>1.02</v>
+      </c>
+      <c r="G1281">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:7">
+      <c r="A1282" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1282" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1282" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1282">
+        <v>0.57</v>
+      </c>
+      <c r="G1282">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:7">
+      <c r="A1283" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1283" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1283" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1283">
+        <v>1.72</v>
+      </c>
+      <c r="G1283">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:7">
+      <c r="A1284" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1284" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1284" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1284">
+        <v>1.22</v>
+      </c>
+      <c r="G1284">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:7">
+      <c r="A1285" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1285" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1285" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1285">
+        <v>1.64</v>
+      </c>
+      <c r="G1285">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:7">
+      <c r="A1286" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1286" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1286" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1286">
+        <v>2.7</v>
+      </c>
+      <c r="G1286">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:7">
+      <c r="A1287" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1287" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1287">
+        <v>0.62</v>
+      </c>
+      <c r="G1287">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:7">
+      <c r="A1288" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1288" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1288" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1288">
+        <v>0.94</v>
+      </c>
+      <c r="G1288">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:7">
+      <c r="A1289" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1289" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1289">
+        <v>0.46</v>
+      </c>
+      <c r="G1289">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:7">
+      <c r="A1290" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1290" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1290">
+        <v>0.85</v>
+      </c>
+      <c r="G1290">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:7">
+      <c r="A1291" t="s">
+        <v>2369</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1291" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1291">
+        <v>0.87</v>
+      </c>
+      <c r="G1291">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:7">
+      <c r="A1292" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1292" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1292">
+        <v>2.68</v>
+      </c>
+      <c r="G1292">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:7">
+      <c r="A1293" t="s">
+        <v>2373</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1293" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1293">
+        <v>1.45</v>
+      </c>
+      <c r="G1293">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:7">
+      <c r="A1294" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1294" t="s">
+        <v>65</v>
+      </c>
+      <c r="E1294" t="s">
+        <v>66</v>
+      </c>
+      <c r="F1294">
+        <v>1.81</v>
+      </c>
+      <c r="G1294">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:7">
+      <c r="A1295" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>456</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1295" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1295" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1295">
+        <v>0.59</v>
+      </c>
+      <c r="G1295">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:7">
+      <c r="A1296" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1296" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1296" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1296">
+        <v>2.8</v>
+      </c>
+      <c r="G1296">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:7">
+      <c r="A1297" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1297" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1297">
+        <v>1.45</v>
+      </c>
+      <c r="G1297">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:7">
+      <c r="A1298" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1298" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1298">
+        <v>1.4</v>
+      </c>
+      <c r="G1298">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:7">
+      <c r="A1299" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1299" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1299">
+        <v>0.74</v>
+      </c>
+      <c r="G1299">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:7">
+      <c r="A1300" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1300" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1300">
+        <v>2.33</v>
+      </c>
+      <c r="G1300">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:7">
+      <c r="A1301" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1301" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1301" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1301">
+        <v>0.71</v>
+      </c>
+      <c r="G1301">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:7">
+      <c r="A1302" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1302" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1302" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1302">
+        <v>0.93</v>
+      </c>
+      <c r="G1302">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:7">
+      <c r="A1303" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1303" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1303">
+        <v>0.84</v>
+      </c>
+      <c r="G1303">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:7">
+      <c r="A1304" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1304" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1304" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1304">
+        <v>1.47</v>
+      </c>
+      <c r="G1304">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:7">
+      <c r="A1305" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1305" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1305" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1305">
+        <v>2.81</v>
+      </c>
+      <c r="G1305">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:7">
+      <c r="A1306" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1306" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1306">
+        <v>0.57</v>
+      </c>
+      <c r="G1306">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:7">
+      <c r="A1307" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1307" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1307">
+        <v>0.76</v>
+      </c>
+      <c r="G1307">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:7">
+      <c r="A1308" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1308" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1308">
+        <v>0.38</v>
+      </c>
+      <c r="G1308">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:7">
+      <c r="A1309" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1309" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1309">
+        <v>3.68</v>
+      </c>
+      <c r="G1309">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:7">
+      <c r="A1310" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1310" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1310">
+        <v>5.33</v>
+      </c>
+      <c r="G1310">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:7">
+      <c r="A1311" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1311" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1311">
+        <v>0.88</v>
+      </c>
+      <c r="G1311">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:7">
+      <c r="A1312" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1312" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1312">
+        <v>1.3</v>
+      </c>
+      <c r="G1312">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:7">
+      <c r="A1313" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1313" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1313">
+        <v>1.36</v>
+      </c>
+      <c r="G1313">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:7">
+      <c r="A1314" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1314" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1314">
+        <v>0.61</v>
+      </c>
+      <c r="G1314">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:7">
+      <c r="A1315" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1315" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1315">
+        <v>1.06</v>
+      </c>
+      <c r="G1315">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:7">
+      <c r="A1316" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1316" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1316">
+        <v>0.62</v>
+      </c>
+      <c r="G1316">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:7">
+      <c r="A1317" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>2416</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>65</v>
+      </c>
+      <c r="E1317" t="s">
+        <v>66</v>
+      </c>
+      <c r="F1317">
+        <v>0.79</v>
+      </c>
+      <c r="G1317">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:7">
+      <c r="A1318" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>501</v>
+      </c>
+      <c r="E1318" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1318">
+        <v>1.58</v>
+      </c>
+      <c r="G1318">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:7">
+      <c r="A1319" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1319" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1319">
+        <v>0.82</v>
+      </c>
+      <c r="G1319">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:7">
+      <c r="A1320" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1320" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1320">
+        <v>2.79</v>
+      </c>
+      <c r="G1320">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:7">
+      <c r="A1321" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1321" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1321" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1321">
+        <v>2.82</v>
+      </c>
+      <c r="G1321">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:7">
+      <c r="A1322" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>65</v>
+      </c>
+      <c r="E1322" t="s">
+        <v>66</v>
+      </c>
+      <c r="F1322">
+        <v>1.9</v>
+      </c>
+      <c r="G1322">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:7">
+      <c r="A1323" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1323" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1323" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1323">
+        <v>1.51</v>
+      </c>
+      <c r="G1323">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:7">
+      <c r="A1324" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1324" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1324" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1324">
+        <v>0.68</v>
+      </c>
+      <c r="G1324">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:7">
+      <c r="A1325" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1325" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1325">
+        <v>1.05</v>
+      </c>
+      <c r="G1325">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:7">
+      <c r="A1326" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1326" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1326">
+        <v>0.95</v>
+      </c>
+      <c r="G1326">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:7">
+      <c r="A1327" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1327" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1327" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1327">
+        <v>0.6</v>
+      </c>
+      <c r="G1327">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:7">
+      <c r="A1328" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1328" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1328" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1328">
+        <v>2.72</v>
+      </c>
+      <c r="G1328">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:7">
+      <c r="A1329" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1329" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1329">
+        <v>0.44</v>
+      </c>
+      <c r="G1329">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:7">
+      <c r="A1330" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1330" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1330" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1330">
+        <v>0.86</v>
+      </c>
+      <c r="G1330">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:7">
+      <c r="A1331" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1331" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1331" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1331">
+        <v>1.6</v>
+      </c>
+      <c r="G1331">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:7">
+      <c r="A1332" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1332" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1332" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1332">
+        <v>0.47</v>
+      </c>
+      <c r="G1332">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:7">
+      <c r="A1333" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1333" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1333" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1333">
+        <v>0.75</v>
+      </c>
+      <c r="G1333">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:7">
+      <c r="A1334" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1334" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1334" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1334">
+        <v>0.53</v>
+      </c>
+      <c r="G1334">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:7">
+      <c r="A1335" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>2452</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1335" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1335">
+        <v>0.58</v>
+      </c>
+      <c r="G1335">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:7">
+      <c r="A1336" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1336" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1336">
+        <v>1.2</v>
+      </c>
+      <c r="G1336">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:7">
+      <c r="A1337" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1337" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1337">
+        <v>0.53</v>
+      </c>
+      <c r="G1337">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:7">
+      <c r="A1338" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1338" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1338">
+        <v>0.96</v>
+      </c>
+      <c r="G1338">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:7">
+      <c r="A1339" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1339" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1339" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1339">
+        <v>1.07</v>
+      </c>
+      <c r="G1339">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:7">
+      <c r="A1340" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1340" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1340" t="s">
+        <v>183</v>
+      </c>
+      <c r="F1340">
+        <v>1.02</v>
+      </c>
+      <c r="G1340">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:7">
+      <c r="A1341" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1341" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1341" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1341">
+        <v>0.37</v>
+      </c>
+      <c r="G1341">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:7">
+      <c r="A1342" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1342" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1342" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1342">
+        <v>0.71</v>
+      </c>
+      <c r="G1342">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:7">
+      <c r="A1343" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1343" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1343" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1343">
+        <v>0.52</v>
+      </c>
+      <c r="G1343">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:7">
+      <c r="A1344" t="s">
+        <v>2469</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1344" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1344" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1344">
+        <v>0.25</v>
+      </c>
+      <c r="G1344">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:7">
+      <c r="A1345" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1345" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1345" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1345">
+        <v>1.02</v>
+      </c>
+      <c r="G1345">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:7">
+      <c r="A1346" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1346" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1346" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1346">
+        <v>0.65</v>
+      </c>
+      <c r="G1346">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:7">
+      <c r="A1347" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1347" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1347" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1347">
+        <v>1.75</v>
+      </c>
+      <c r="G1347">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:7">
+      <c r="A1348" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1348" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1348" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1348">
+        <v>1.92</v>
+      </c>
+      <c r="G1348">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:7">
+      <c r="A1349" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1349" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1349" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1349">
+        <v>0.57</v>
+      </c>
+      <c r="G1349">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:7">
+      <c r="A1350" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1350" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1350" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1350">
+        <v>1.91</v>
+      </c>
+      <c r="G1350">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:7">
+      <c r="A1351" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1351" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1351" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1351">
+        <v>0.6</v>
+      </c>
+      <c r="G1351">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:7">
+      <c r="A1352" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1352" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1352" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1352">
+        <v>0.7</v>
+      </c>
+      <c r="G1352">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:7">
+      <c r="A1353" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1353" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1353" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1353">
+        <v>0.41</v>
+      </c>
+      <c r="G1353">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:7">
+      <c r="A1354" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1354" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1354" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1354">
+        <v>1.67</v>
+      </c>
+      <c r="G1354">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:7">
+      <c r="A1355" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1355" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1355" t="s">
+        <v>123</v>
+      </c>
+      <c r="F1355">
+        <v>1.44</v>
+      </c>
+      <c r="G1355">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:7">
+      <c r="A1356" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1356" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1356" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1356">
+        <v>3.04</v>
+      </c>
+      <c r="G1356">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:7">
+      <c r="A1357" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1357" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1357" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1357">
+        <v>1.21</v>
+      </c>
+      <c r="G1357">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:7">
+      <c r="A1358" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1358" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1358" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1358">
+        <v>1.17</v>
+      </c>
+      <c r="G1358">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:7">
+      <c r="A1359" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1359" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1359" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1359">
+        <v>1.9</v>
+      </c>
+      <c r="G1359">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:7">
+      <c r="A1360" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1360" t="s">
+        <v>501</v>
+      </c>
+      <c r="E1360" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1360">
+        <v>0.34</v>
+      </c>
+      <c r="G1360">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:7">
+      <c r="A1361" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1361" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1361" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1361">
+        <v>1.61</v>
+      </c>
+      <c r="G1361">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:7">
+      <c r="A1362" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1362" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1362" t="s">
+        <v>123</v>
+      </c>
+      <c r="F1362">
+        <v>1.84</v>
+      </c>
+      <c r="G1362">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:7">
+      <c r="A1363" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1363" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1363" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1363">
+        <v>1.34</v>
+      </c>
+      <c r="G1363">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:7">
+      <c r="A1364" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1364" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1364" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1364">
+        <v>0.95</v>
+      </c>
+      <c r="G1364">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:7">
+      <c r="A1365" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1365" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1365" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1365">
+        <v>0.42</v>
+      </c>
+      <c r="G1365">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:7">
+      <c r="A1366" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1366" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1366" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1366">
+        <v>0.07</v>
+      </c>
+      <c r="G1366">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:7">
+      <c r="A1367" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1367" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1367" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1367">
+        <v>1.02</v>
+      </c>
+      <c r="G1367">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:7">
+      <c r="A1368" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>2510</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1368" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1368" t="s">
+        <v>183</v>
+      </c>
+      <c r="F1368">
+        <v>2.26</v>
+      </c>
+      <c r="G1368">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:7">
+      <c r="A1369" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>163</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1369" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1369" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1369">
+        <v>1.51</v>
+      </c>
+      <c r="G1369">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:7">
+      <c r="A1370" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1370" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1370" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1370">
+        <v>1.09</v>
+      </c>
+      <c r="G1370">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:7">
+      <c r="A1371" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1371" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1371" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1371">
+        <v>0.56</v>
+      </c>
+      <c r="G1371">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:7">
+      <c r="A1372" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1372" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1372" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1372">
+        <v>0.94</v>
+      </c>
+      <c r="G1372">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:7">
+      <c r="A1373" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1373" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1373" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1373">
+        <v>0.38</v>
+      </c>
+      <c r="G1373">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:7">
+      <c r="A1374" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1374" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1374" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1374">
+        <v>0.44</v>
+      </c>
+      <c r="G1374">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:7">
+      <c r="A1375" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1375" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1375" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1375">
+        <v>0.24</v>
+      </c>
+      <c r="G1375">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:7">
+      <c r="A1376" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1376" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1376" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1376">
+        <v>0.36</v>
+      </c>
+      <c r="G1376">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:7">
+      <c r="A1377" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1377" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1377" t="s">
+        <v>123</v>
+      </c>
+      <c r="F1377">
+        <v>0.94</v>
+      </c>
+      <c r="G1377">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:7">
+      <c r="A1378" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1378" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1378" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1378">
+        <v>0.21</v>
+      </c>
+      <c r="G1378">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:7">
+      <c r="A1379" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1379" t="s">
+        <v>59</v>
+      </c>
+      <c r="E1379" t="s">
+        <v>60</v>
+      </c>
+      <c r="F1379">
+        <v>0.42</v>
+      </c>
+      <c r="G1379">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:7">
+      <c r="A1380" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1380" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1380" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1380">
+        <v>0.74</v>
+      </c>
+      <c r="G1380">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:7">
+      <c r="A1381" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1381" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1381" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1381">
+        <v>2.18</v>
+      </c>
+      <c r="G1381">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:7">
+      <c r="A1382" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1382" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1382" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1382">
+        <v>2.36</v>
+      </c>
+      <c r="G1382">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:7">
+      <c r="A1383" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1383" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1383" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1383">
+        <v>1.58</v>
+      </c>
+      <c r="G1383">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:7">
+      <c r="A1384" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1384" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1384" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1384">
+        <v>0.58</v>
+      </c>
+      <c r="G1384">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:7">
+      <c r="A1385" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1385" t="s">
+        <v>65</v>
+      </c>
+      <c r="E1385" t="s">
+        <v>66</v>
+      </c>
+      <c r="F1385">
+        <v>0.59</v>
+      </c>
+      <c r="G1385">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:7">
+      <c r="A1386" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1386" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1386" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1386">
+        <v>0.76</v>
+      </c>
+      <c r="G1386">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:7">
+      <c r="A1387" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1387" t="s">
+        <v>501</v>
+      </c>
+      <c r="E1387" t="s">
+        <v>502</v>
+      </c>
+      <c r="F1387">
+        <v>1.82</v>
+      </c>
+      <c r="G1387">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:7">
+      <c r="A1388" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1388" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1388" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1388">
+        <v>0.87</v>
+      </c>
+      <c r="G1388">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:7">
+      <c r="A1389" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1389" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1389" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1389">
+        <v>1.11</v>
+      </c>
+      <c r="G1389">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:7">
+      <c r="A1390" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1390" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1390" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1390">
+        <v>1.15</v>
+      </c>
+      <c r="G1390">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:7">
+      <c r="A1391" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1391" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1391" t="s">
+        <v>183</v>
+      </c>
+      <c r="F1391">
+        <v>1.17</v>
+      </c>
+      <c r="G1391">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:7">
+      <c r="A1392" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1392" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1392" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1392">
+        <v>5.98</v>
+      </c>
+      <c r="G1392">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:7">
+      <c r="A1393" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1393" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1393" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1393">
+        <v>2.45</v>
+      </c>
+      <c r="G1393">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:7">
+      <c r="A1394" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1394" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1394" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1394">
+        <v>1.4</v>
+      </c>
+      <c r="G1394">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:7">
+      <c r="A1395" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1395" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1395" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1395">
+        <v>1.28</v>
+      </c>
+      <c r="G1395">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:7">
+      <c r="A1396" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>2559</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1396" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1396" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1396">
+        <v>0.7</v>
+      </c>
+      <c r="G1396">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:7">
+      <c r="A1397" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1397" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1397" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1397">
+        <v>3.88</v>
+      </c>
+      <c r="G1397">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:7">
+      <c r="A1398" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1398" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1398" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1398">
+        <v>1.47</v>
+      </c>
+      <c r="G1398">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:7">
+      <c r="A1399" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1399" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1399" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1399">
+        <v>0.95</v>
+      </c>
+      <c r="G1399">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:7">
+      <c r="A1400" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1400" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1400" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1400">
+        <v>0.01</v>
+      </c>
+      <c r="G1400">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:7">
+      <c r="A1401" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1401" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1401" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1401">
+        <v>0.65</v>
+      </c>
+      <c r="G1401">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:7">
+      <c r="A1402" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1402" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1402" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1402">
+        <v>0.56</v>
+      </c>
+      <c r="G1402">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:7">
+      <c r="A1403" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1403" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1403" t="s">
+        <v>16</v>
+      </c>
+      <c r="F1403">
+        <v>1.05</v>
+      </c>
+      <c r="G1403">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:7">
+      <c r="A1404" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1404" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1404" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1404">
+        <v>1.37</v>
+      </c>
+      <c r="G1404">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:7">
+      <c r="A1405" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1405" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1405" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1405">
+        <v>1.04</v>
+      </c>
+      <c r="G1405">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:7">
+      <c r="A1406" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1406" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1406" t="s">
+        <v>123</v>
+      </c>
+      <c r="F1406">
+        <v>1.65</v>
+      </c>
+      <c r="G1406">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:7">
+      <c r="A1407" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1407" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1407" t="s">
+        <v>183</v>
+      </c>
+      <c r="F1407">
+        <v>3.84</v>
+      </c>
+      <c r="G1407">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:7">
+      <c r="A1408" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1408" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1408" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1408">
+        <v>1.08</v>
+      </c>
+      <c r="G1408">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:7">
+      <c r="A1409" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1409" t="s">
+        <v>122</v>
+      </c>
+      <c r="E1409" t="s">
+        <v>123</v>
+      </c>
+      <c r="F1409">
+        <v>1.27</v>
+      </c>
+      <c r="G1409">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:7">
+      <c r="A1410" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1410" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1410" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1410">
+        <v>4.8</v>
+      </c>
+      <c r="G1410">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:7">
+      <c r="A1411" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1411" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1411" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1411">
+        <v>2.8</v>
+      </c>
+      <c r="G1411">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:7">
+      <c r="A1412" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1412" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1412" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1412">
+        <v>4.07</v>
+      </c>
+      <c r="G1412">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:7">
+      <c r="A1413" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>2584</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1413" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1413" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1413">
+        <v>1.11</v>
+      </c>
+      <c r="G1413">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:7">
+      <c r="A1414" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1414" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1414" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1414">
+        <v>0.55</v>
+      </c>
+      <c r="G1414">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:7">
+      <c r="A1415" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1415" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1415" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1415">
+        <v>0.74</v>
+      </c>
+      <c r="G1415">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:7">
+      <c r="A1416" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1416" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1416" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1416">
+        <v>0.88</v>
+      </c>
+      <c r="G1416">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:7">
+      <c r="A1417" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1417" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1417" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1417">
+        <v>1.36</v>
+      </c>
+      <c r="G1417">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:7">
+      <c r="A1418" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1418" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1418" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1418">
+        <v>1.4</v>
+      </c>
+      <c r="G1418">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:7">
+      <c r="A1419" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1419" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1419" t="s">
+        <v>183</v>
+      </c>
+      <c r="F1419">
+        <v>1.06</v>
+      </c>
+      <c r="G1419">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:7">
+      <c r="A1420" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1420" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1420" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1420">
+        <v>1.04</v>
+      </c>
+      <c r="G1420">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:7">
+      <c r="A1421" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1421" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1421" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1421">
+        <v>1.49</v>
+      </c>
+      <c r="G1421">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:7">
+      <c r="A1422" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1422" t="s">
+        <v>45</v>
+      </c>
+      <c r="E1422" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1422">
+        <v>5.74</v>
+      </c>
+      <c r="G1422">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:7">
+      <c r="A1423" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1423" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1423" t="s">
+        <v>183</v>
+      </c>
+      <c r="F1423">
+        <v>0.31</v>
+      </c>
+      <c r="G1423">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:7">
+      <c r="A1424" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1424" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1424" t="s">
+        <v>183</v>
+      </c>
+      <c r="F1424">
+        <v>2.63</v>
+      </c>
+      <c r="G1424">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:7">
+      <c r="A1425" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1425" t="s">
+        <v>120</v>
+      </c>
+      <c r="E1425" t="s">
+        <v>121</v>
+      </c>
+      <c r="F1425">
+        <v>5.31</v>
+      </c>
+      <c r="G1425">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:7">
+      <c r="A1426" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>807</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1426" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1426" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1426">
+        <v>1.72</v>
+      </c>
+      <c r="G1426">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:7">
+      <c r="A1427" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1427" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1427" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1427">
+        <v>0.85</v>
+      </c>
+      <c r="G1427">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:7">
+      <c r="A1428" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1428" t="s">
+        <v>55</v>
+      </c>
+      <c r="E1428" t="s">
+        <v>56</v>
+      </c>
+      <c r="F1428">
+        <v>0.27</v>
+      </c>
+      <c r="G1428">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:7">
+      <c r="A1429" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1429" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1429" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1429">
+        <v>0.95</v>
+      </c>
+      <c r="G1429">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:7">
+      <c r="A1430" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1430" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1430" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1430">
+        <v>2.87</v>
+      </c>
+      <c r="G1430">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:7">
+      <c r="A1431" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1431" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1431" t="s">
+        <v>135</v>
+      </c>
+      <c r="F1431">
+        <v>0.31</v>
+      </c>
+      <c r="G1431">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:7">
+      <c r="A1432" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1432" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1432" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1432">
+        <v>1.31</v>
+      </c>
+      <c r="G1432">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:7">
+      <c r="A1433" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1433" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1433" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1433">
+        <v>0.99</v>
+      </c>
+      <c r="G1433">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:7">
+      <c r="A1434" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1434" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1434" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1434">
+        <v>0.74</v>
+      </c>
+      <c r="G1434">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:7">
+      <c r="A1435" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1435" t="s">
+        <v>39</v>
+      </c>
+      <c r="E1435" t="s">
+        <v>40</v>
+      </c>
+      <c r="F1435">
+        <v>0.9</v>
+      </c>
+      <c r="G1435">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:7">
+      <c r="A1436" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1436" t="s">
+        <v>99</v>
+      </c>
+      <c r="E1436" t="s">
+        <v>100</v>
+      </c>
+      <c r="F1436">
+        <v>0.58</v>
+      </c>
+      <c r="G1436">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:7">
+      <c r="A1437" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1437" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1437" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1437">
+        <v>0.08</v>
+      </c>
+      <c r="G1437">
+        <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>